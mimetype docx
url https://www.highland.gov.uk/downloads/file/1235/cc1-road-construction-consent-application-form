--- v0 (2026-02-28)
+++ v1 (2026-06-18)
@@ -11,3730 +11,5090 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56553D58" w14:textId="77777777" w:rsidR="00F863B1" w:rsidRDefault="00F863B1" w:rsidP="008D7CDB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9200" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2033"/>
+        <w:gridCol w:w="1541"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="1807"/>
+        <w:gridCol w:w="2064"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E307D5" w14:paraId="332ED297" w14:textId="77777777" w:rsidTr="00980C6A">
+        <w:trPr>
+          <w:trHeight w:val="1165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="664AA6F2" w14:textId="709790F9" w:rsidR="000019C0" w:rsidRPr="00D90C8D" w:rsidRDefault="000019C0" w:rsidP="008E7FFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D90C8D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office </w:t>
+            </w:r>
+            <w:r w:rsidR="00E307D5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90C8D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">se </w:t>
+            </w:r>
+            <w:r w:rsidR="00E307D5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90C8D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F37A70" w14:textId="13951089" w:rsidR="000019C0" w:rsidRDefault="000019C0" w:rsidP="008E7FFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00725BC6">
+              <w:t>oad construction consent</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E307D5">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ef</w:t>
+            </w:r>
+            <w:r w:rsidR="00725BC6">
+              <w:t>erence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAD0371" w14:textId="77777777" w:rsidR="000019C0" w:rsidRDefault="000019C0" w:rsidP="008E7FFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B69B6FA" w14:textId="48B3F7DD" w:rsidR="000019C0" w:rsidRDefault="000019C0" w:rsidP="008E7FFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="00E307D5">
+              <w:t>received</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2064" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="219D861D" w14:textId="77777777" w:rsidR="000019C0" w:rsidRDefault="000019C0" w:rsidP="008E7FFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="264D7C5E" w14:textId="0562EF49" w:rsidR="000019C0" w:rsidRPr="00E307D5" w:rsidRDefault="000019C0" w:rsidP="00E307D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E307D5" w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oads Authority for </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7FFA" w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">truction </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7FFA" w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsent to </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7FFA" w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onstruct or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xtend a </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oad</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20D22E2F" w14:textId="58552ABB" w:rsidR="00507AD5" w:rsidRDefault="00507AD5" w:rsidP="008D7CDB">
-[...47 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="05A8F82C" w14:textId="77777777" w:rsidR="000019C0" w:rsidRPr="000019C0" w:rsidRDefault="000019C0" w:rsidP="0065716F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC737B5" w14:textId="77777777" w:rsidR="00B45360" w:rsidRDefault="00B45360" w:rsidP="008D7CDB">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="04481719" w14:textId="1077D187" w:rsidR="00C04A31" w:rsidRDefault="00360699" w:rsidP="0065716F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000019C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ink</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000019C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>block capitals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000019C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (where appropriate).</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblW w:w="9228" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9209"/>
+        <w:gridCol w:w="9228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00952ED8" w:rsidRPr="0004085E" w14:paraId="51CBCC94" w14:textId="77777777" w:rsidTr="00E20394">
+      <w:tr w:rsidR="00C04A31" w:rsidRPr="0004085E" w14:paraId="20C1EB6F" w14:textId="77777777" w:rsidTr="00E24933">
         <w:trPr>
-          <w:trHeight w:val="295"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25FC0EAD" w14:textId="31C8C2B2" w:rsidR="00952ED8" w:rsidRPr="0004085E" w:rsidRDefault="00952ED8" w:rsidP="008D7CDB">
+            <w:tcW w:w="9228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAAD533" w14:textId="6B2A08FA" w:rsidR="00C04A31" w:rsidRPr="0004085E" w:rsidRDefault="00C04A31" w:rsidP="00227DB9">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
-            <w:r w:rsidR="008D7CDB">
+            <w:r w:rsidR="00E307D5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>rotection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952ED8" w:rsidRPr="0004085E" w14:paraId="550D3439" w14:textId="77777777" w:rsidTr="00E20394">
+      <w:tr w:rsidR="00C04A31" w:rsidRPr="0004085E" w14:paraId="4021115E" w14:textId="77777777" w:rsidTr="00E24933">
         <w:trPr>
-          <w:trHeight w:val="1567"/>
+          <w:trHeight w:val="1503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1274196B" w14:textId="51E3CA2B" w:rsidR="00952ED8" w:rsidRPr="00564749" w:rsidRDefault="00952ED8" w:rsidP="008D7CDB">
+            <w:tcW w:w="9228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A71B600" w14:textId="078B6EC1" w:rsidR="00C04A31" w:rsidRPr="00564749" w:rsidRDefault="00C04A31" w:rsidP="00227DB9">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk143160008"/>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Your personal data will be managed in compliance with the </w:t>
             </w:r>
-            <w:r w:rsidR="008D7CDB">
+            <w:r w:rsidR="00E307D5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ata </w:t>
             </w:r>
-            <w:r w:rsidR="008D7CDB">
+            <w:r w:rsidR="00E307D5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>rotection legislation. You can read our privacy notice for</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00564749">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> road construction consent applications</w:t>
             </w:r>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the Council’s website</w:t>
             </w:r>
-            <w:r w:rsidR="00E87F52">
+            <w:r w:rsidR="00E44DB9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00E87F52" w:rsidRPr="00564749">
-[...7 lines deleted...]
-          <w:p w14:paraId="0AFFD493" w14:textId="77777777" w:rsidR="00952ED8" w:rsidRPr="00B75FA9" w:rsidRDefault="00952ED8" w:rsidP="008D7CDB">
+          </w:p>
+          <w:p w14:paraId="075FEC14" w14:textId="77777777" w:rsidR="00C04A31" w:rsidRPr="00B75FA9" w:rsidRDefault="00C04A31" w:rsidP="00227DB9">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EE6530F" w14:textId="5EAA3CC1" w:rsidR="00952ED8" w:rsidRPr="00B45360" w:rsidRDefault="00952ED8" w:rsidP="008D7CDB">
+          <w:p w14:paraId="4914DAF7" w14:textId="64EA4D06" w:rsidR="00C04A31" w:rsidRPr="00E41634" w:rsidRDefault="00C04A31" w:rsidP="00E41634">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
-                <w:id w:val="-696771459"/>
+                <w:id w:val="286556559"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="006E2263" w:rsidRPr="006E2263">
+                <w:r w:rsidR="00FF2B91" w:rsidRPr="00FF2B91">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006E2263">
+            <w:r w:rsidR="00FF2B91" w:rsidRPr="00FF2B91">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have read and understood the privacy notice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74A01093" w14:textId="77777777" w:rsidR="005F69EF" w:rsidRDefault="005F69EF" w:rsidP="008D7CDB">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66D07DE1" w14:textId="0DA65496" w:rsidR="000019C0" w:rsidRPr="00E307D5" w:rsidRDefault="000019C0" w:rsidP="00D45DC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E307D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblW w:w="8927" w:type="dxa"/>
+        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="6190"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004C25FA" w:rsidRPr="000C6535" w14:paraId="44803136" w14:textId="77777777" w:rsidTr="0034178A">
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677A1E51" w14:textId="77777777" w:rsidR="004C25FA" w:rsidRPr="000C6535" w:rsidRDefault="004C25FA" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E9F3C0" w14:textId="77777777" w:rsidR="004C25FA" w:rsidRPr="000C6535" w:rsidRDefault="004C25FA" w:rsidP="00B87063">
+            <w:pPr>
+              <w:ind w:left="-365"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7438DCEC" w14:textId="77777777" w:rsidR="004C25FA" w:rsidRPr="000C6535" w:rsidRDefault="004C25FA" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(insert applicant name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04ECB89E" w14:textId="77777777" w:rsidR="000019C0" w:rsidRPr="000C6535" w:rsidRDefault="001737D5" w:rsidP="0065716F">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apply under Section 21 of the Roads (Scotland) Act 1984 for Construction Consent for the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08732A44" w14:textId="77777777" w:rsidR="001737D5" w:rsidRPr="000C6535" w:rsidRDefault="001737D5" w:rsidP="00725BC6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00360699" w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>insert description for the proposed road construction)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8930"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001737D5" w14:paraId="58C6EC11" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45293444" w14:textId="77777777" w:rsidR="001737D5" w:rsidRPr="004C25FA" w:rsidRDefault="001737D5" w:rsidP="0065716F">
+            <w:bookmarkStart w:id="0" w:name="_Hlk205889680"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="625B406F" w14:textId="77777777" w:rsidR="001737D5" w:rsidRPr="000C6535" w:rsidRDefault="001737D5" w:rsidP="0065716F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(insert address and co-ordinates of the site)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8930"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D45DC9" w14:paraId="57CBD756" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="996"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B124ACA" w14:textId="77777777" w:rsidR="00D45DC9" w:rsidRPr="004C25FA" w:rsidRDefault="00D45DC9" w:rsidP="0065716F"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B05BB24" w14:textId="77777777" w:rsidR="00D45DC9" w:rsidRPr="00AB50BA" w:rsidRDefault="00D45DC9" w:rsidP="00725BC6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3003"/>
+        <w:gridCol w:w="5927"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D45DC9" w14:paraId="3BC57284" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3003" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DB3800" w14:textId="3B38AE2E" w:rsidR="00D45DC9" w:rsidRPr="0065716F" w:rsidRDefault="00D45DC9" w:rsidP="0065716F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065716F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Easting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D003FC7" w14:textId="77777777" w:rsidR="00D45DC9" w:rsidRDefault="00D45DC9" w:rsidP="0065716F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45DC9" w14:paraId="1A9619A5" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3003" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E904A6" w14:textId="087EECD6" w:rsidR="00D45DC9" w:rsidRPr="0065716F" w:rsidRDefault="00D45DC9" w:rsidP="0065716F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065716F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Northing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E64163D" w14:textId="15426F3A" w:rsidR="00D45DC9" w:rsidRDefault="00D45DC9" w:rsidP="0065716F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0065716F" w14:paraId="197A8375" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3003" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BC2497" w14:textId="0C11D010" w:rsidR="0065716F" w:rsidRPr="00D45DC9" w:rsidRDefault="0065716F" w:rsidP="0065716F">
+            <w:r w:rsidRPr="000C6535">
+              <w:t xml:space="preserve">of which I am </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065716F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(state the interest in the land, e.g. owner, tenant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D4BD9A" w14:textId="77777777" w:rsidR="0065716F" w:rsidRDefault="0065716F" w:rsidP="0065716F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="633BD67A" w14:textId="77777777" w:rsidR="0065716F" w:rsidRPr="00AB50BA" w:rsidRDefault="0065716F" w:rsidP="0065716F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3940BD" w14:textId="1853D5C0" w:rsidR="00D67A32" w:rsidRPr="000C6535" w:rsidRDefault="00D67A32" w:rsidP="0065716F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all in conformity with the drawings and </w:t>
+      </w:r>
+      <w:r w:rsidR="0076673B" w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supporting information to be submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2658"/>
+        <w:gridCol w:w="6272"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A7D9F" w14:paraId="2229C1D8" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0703A2D4" w14:textId="08508438" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="318A4FF2" w14:textId="77777777" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7D9F" w14:paraId="36D5BF05" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FE4786" w14:textId="13ED0DD8" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540AA12B" w14:textId="77777777" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7D9F" w14:paraId="0EA8DC5C" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="410DF8D6" w14:textId="0838E579" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500FF14C" w14:textId="77777777" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7D9F" w14:paraId="52AAE84E" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1A7089" w14:textId="09C809CF" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation </w:t>
+            </w:r>
+            <w:r w:rsidR="00D45DC9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345C4409" w14:textId="77777777" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7D9F" w14:paraId="78EAA264" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019EECC7" w14:textId="5A2CFC2D" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EE4C1C" w14:textId="77777777" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="008F7D7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27BFB3EC" w14:textId="77777777" w:rsidR="00E41634" w:rsidRDefault="00E41634" w:rsidP="0065716F"/>
+    <w:p w14:paraId="207074A5" w14:textId="2C8ECC64" w:rsidR="004C25FA" w:rsidRPr="00D45DC9" w:rsidRDefault="00A8246D" w:rsidP="00D45DC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0022334D" w:rsidRPr="00D45DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pplicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0022334D" w:rsidRPr="00D45DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etails</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2439"/>
+        <w:gridCol w:w="6491"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="0022334D" w14:paraId="5730D141" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1537A5BA" w14:textId="0AD32A1C" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation </w:t>
+            </w:r>
+            <w:r w:rsidR="00D45DC9" w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DD8480" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="0022334D" w14:paraId="7692FCB5" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D891A5" w14:textId="62032CE4" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:r w:rsidR="00D45DC9" w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D58110D" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="0022334D" w14:paraId="7639C400" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF5958D" w14:textId="2EDE13ED" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B772E59" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C6535" w:rsidRPr="0022334D" w14:paraId="2B9D9DF3" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D26B240" w14:textId="18AF308F" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1091274E" w14:textId="77777777" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="0022334D" w14:paraId="0CA5D299" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A5AAD9" w14:textId="13E6A00A" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Daytime phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699823E4" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45DC9" w:rsidRPr="0022334D" w14:paraId="4D634A52" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5B5FCD" w14:textId="11965B0E" w:rsidR="00D45DC9" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B76F35E" w14:textId="77777777" w:rsidR="00D45DC9" w:rsidRPr="000C6535" w:rsidRDefault="00D45DC9" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="508CF938" w14:textId="77777777" w:rsidR="0022334D" w:rsidRDefault="0022334D" w:rsidP="00AB50BA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EB827B" w14:textId="2FEDECFB" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agent’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B41B7AE" w14:textId="6DDCFB26" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="0065716F">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Acting on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6535" w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="6526"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="000C6535" w14:paraId="4C123FAF" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33305BFD" w14:textId="502FDD22" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6535" w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6145C137" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="000C6535" w14:paraId="4B1BC141" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7321FB35" w14:textId="57435244" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:r w:rsidR="000C6535" w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AF09E6" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="000C6535" w14:paraId="593EB172" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D1A878" w14:textId="4CB7F0A4" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4038AC81" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C6535" w:rsidRPr="000C6535" w14:paraId="7A90D4E6" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1BD2D6" w14:textId="479799AC" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25745295" w14:textId="77777777" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C6535" w:rsidRPr="000C6535" w14:paraId="082E50A6" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F92F85B" w14:textId="5B86F091" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Daytime phone N</w:t>
+            </w:r>
+            <w:r w:rsidR="00725BC6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744EA574" w14:textId="77777777" w:rsidR="000C6535" w:rsidRPr="000C6535" w:rsidRDefault="000C6535" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022334D" w:rsidRPr="000C6535" w14:paraId="278528D4" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0515BE02" w14:textId="255A8729" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6535">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E26F4AC" w14:textId="77777777" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A7C054A" w14:textId="77777777" w:rsidR="0022334D" w:rsidRDefault="0022334D" w:rsidP="0065716F"/>
+    <w:p w14:paraId="42E3AB2B" w14:textId="78C302EF" w:rsidR="0022334D" w:rsidRPr="000C6535" w:rsidRDefault="0022334D" w:rsidP="000C6535">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pplication </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332A6ECF" w14:textId="29FD69A8" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="0022334D" w:rsidP="0065716F">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Has </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planning permission been </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the proposed roadworks?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9180"/>
+        <w:gridCol w:w="1253"/>
+        <w:gridCol w:w="3319"/>
+        <w:gridCol w:w="1144"/>
+        <w:gridCol w:w="3214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00497D21" w14:paraId="581C1EC7" w14:textId="77777777" w:rsidTr="00255BD2">
-[...7 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="001B3926" w:rsidRPr="00D65D51" w14:paraId="0974BEDD" w14:textId="77777777" w:rsidTr="006850C8">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE9BB09" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...13 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1572569451"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3319" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AB93F2F" w14:textId="35365738" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="00FF2B91" w:rsidP="00D65D51">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D65D51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB9ABBD" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...261 lines deleted...]
-        </w:tc>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1744794926"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3214" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="10FE5E4F" w14:textId="7DDD2115" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="00FF2B91" w:rsidP="00D65D51">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D65D51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23A3263E" w14:textId="77777777" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB"/>
-    <w:p w14:paraId="07466D6D" w14:textId="77777777" w:rsidR="00F863B1" w:rsidRDefault="00F863B1"/>
+    <w:p w14:paraId="5ECAE6AC" w14:textId="5D6DC8E0" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="0065716F">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please give </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planning applications details in the table below:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3767"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="1989"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001B3926" w:rsidRPr="00D65D51" w14:paraId="06A0EAEB" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29002BC7" w14:textId="023D2DA9" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+            <w:r w:rsidR="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="069C3C3A" w14:textId="51A6D6C6" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning </w:t>
+            </w:r>
+            <w:r w:rsidR="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ef</w:t>
+            </w:r>
+            <w:r w:rsidR="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>erence number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BF22C3" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A55453" w14:textId="3AF212C4" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>onsent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w14:paraId="4256130A" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6660E906" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED8791A" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA9FD4" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C2697F" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w14:paraId="10E8EA2C" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2541AB" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F55318F" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625B1F47" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCBC8F3" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w14:paraId="5265C936" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526C4FEF" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20435546" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522B22EA" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE74598" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w14:paraId="0CE592FC" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E4F329" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B513DDD" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BF3C8C" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0182AAF8" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w14:paraId="64A54AF4" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E448B70" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A62E61" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="304E0393" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEBEB0E" w14:textId="77777777" w:rsidR="001B3926" w:rsidRPr="00D65D51" w:rsidRDefault="001B3926" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0419" w:rsidRPr="00D65D51" w14:paraId="01828B1F" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34396ECC" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C6120" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6506DA5F" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F44EDE" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0419" w:rsidRPr="00D65D51" w14:paraId="027D94C2" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="081FCA08" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46963700" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC8D2C8" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324B014C" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0419" w:rsidRPr="00D65D51" w14:paraId="564F8503" w14:textId="77777777" w:rsidTr="00132872">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C08948" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435F487B" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="396C5F71" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9633D7" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRPr="00D65D51" w:rsidRDefault="00ED0419" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20B40C38" w14:textId="77777777" w:rsidR="00C04A31" w:rsidRPr="00D65D51" w:rsidRDefault="00C04A31" w:rsidP="00D65D51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36457A7D" w14:textId="032414C2" w:rsidR="0022334D" w:rsidRPr="00D65D51" w:rsidRDefault="003A3EB5" w:rsidP="00D65D51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neighbour </w:t>
+      </w:r>
+      <w:r w:rsidR="00725BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>otification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2278E574" w14:textId="77777777" w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w:rsidRDefault="003A3EB5" w:rsidP="00D65D51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13075707" w14:textId="77777777" w:rsidR="003A3EB5" w:rsidRPr="00D65D51" w:rsidRDefault="003A3EB5" w:rsidP="0065716F">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tick one box:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8822" w:type="dxa"/>
+        <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-        <w:gridCol w:w="7654"/>
+        <w:gridCol w:w="8033"/>
+        <w:gridCol w:w="789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D7CDB" w14:paraId="0BA6E8A6" w14:textId="77777777" w:rsidTr="00255BD2">
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00893BD2" w14:paraId="52FFA917" w14:textId="77777777" w:rsidTr="0013680B">
         <w:trPr>
-          <w:trHeight w:val="418"/>
+          <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="8033" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C67B11" w14:textId="2DA36B2C" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB" w:rsidP="008D7CDB">
+          <w:p w14:paraId="1BA270C0" w14:textId="77777777" w:rsidR="003A3EB5" w:rsidRPr="00893BD2" w:rsidRDefault="00DF73E6" w:rsidP="00D65D51">
             <w:r>
-              <w:t>Postcode:</w:t>
-[...9 lines deleted...]
-            </w:tcBorders>
+              <w:t>There is no other party who</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3EB5" w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> ha</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3EB5" w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> an interest in the land or land</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D">
+              <w:t xml:space="preserve">s that fronts, </w:t>
+            </w:r>
+            <w:r w:rsidR="003A3EB5" w:rsidRPr="00893BD2">
+              <w:t>abuts</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D">
+              <w:t xml:space="preserve"> or is comprehended by</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3EB5" w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> the road.</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3EB5">
+              <w:t xml:space="preserve"> (No notification required.)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1579288837"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="789" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41CC3AFC" w14:textId="0CFDE371" w:rsidR="003A3EB5" w:rsidRPr="00893BD2" w:rsidRDefault="00D65D51" w:rsidP="00D65D51">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005B2C14" w:rsidRPr="00893BD2" w14:paraId="53BFAF80" w14:textId="77777777" w:rsidTr="0013680B">
+        <w:trPr>
+          <w:trHeight w:val="186"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A640F2D" w14:textId="77777777" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB" w:rsidP="008D7CDB">
+          <w:p w14:paraId="3506C580" w14:textId="77777777" w:rsidR="005B2C14" w:rsidRPr="005B2C14" w:rsidRDefault="005B2C14" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD399C9" w14:textId="77777777" w:rsidR="005B2C14" w:rsidRPr="005B2C14" w:rsidRDefault="005B2C14" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2C14" w:rsidRPr="00893BD2" w14:paraId="24EB8C17" w14:textId="77777777" w:rsidTr="0013680B">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBCA886" w14:textId="332C61E2" w:rsidR="005B2C14" w:rsidRPr="00D65D51" w:rsidRDefault="005B2C14" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65D51">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00725BC6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9A1385" w14:textId="77777777" w:rsidR="005B2C14" w:rsidRPr="005B2C14" w:rsidRDefault="005B2C14" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D65D51" w:rsidRPr="00893BD2" w14:paraId="47CE2F9C" w14:textId="77777777" w:rsidTr="0013680B">
+        <w:trPr>
+          <w:trHeight w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4144D184" w14:textId="77777777" w:rsidR="00D65D51" w:rsidRPr="00D65D51" w:rsidRDefault="00D65D51" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08267E76" w14:textId="77777777" w:rsidR="00D65D51" w:rsidRPr="005B2C14" w:rsidRDefault="00D65D51" w:rsidP="00D65D51">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A3EB5" w:rsidRPr="00893BD2" w14:paraId="68B296B6" w14:textId="77777777" w:rsidTr="0013680B">
+        <w:trPr>
+          <w:trHeight w:val="1141"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6614488F" w14:textId="0B249A63" w:rsidR="003A3EB5" w:rsidRPr="00893BD2" w:rsidRDefault="003A3EB5" w:rsidP="00D65D51">
+            <w:bookmarkStart w:id="1" w:name="_Hlk205891088"/>
             <w:r>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-              </w:fldChar>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF73E6">
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF73E6">
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> other parties </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF73E6">
+              <w:t xml:space="preserve">who </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893BD2">
+              <w:t>hav</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF73E6">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> an interest in the land</w:t>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D">
+              <w:t xml:space="preserve">or lands that fronts, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D" w:rsidRPr="00893BD2">
+              <w:t>abuts</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D">
+              <w:t xml:space="preserve"> or is comprehended by</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D" w:rsidRPr="00893BD2">
+              <w:t xml:space="preserve"> the road</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8246D">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:t xml:space="preserve">and I will provide them with the relevant documentation after all drawings have been uploaded via the </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0419">
+              <w:t xml:space="preserve">online </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t> </w:t>
+              <w:t>portal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893BD2">
+              <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...27 lines deleted...]
-        </w:tc>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1736588869"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="789" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33308D89" w14:textId="6407ED66" w:rsidR="003A3EB5" w:rsidRPr="00893BD2" w:rsidRDefault="00D65D51" w:rsidP="00D65D51">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60680FBD" w14:textId="77777777" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB"/>
-[...286 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="264CAB12" w14:textId="77777777" w:rsidR="003A3EB5" w:rsidRPr="0068753D" w:rsidRDefault="003A3EB5" w:rsidP="00D65D51"/>
+    <w:p w14:paraId="5F2D8CDE" w14:textId="78E51A8E" w:rsidR="004A7D9F" w:rsidRDefault="008E7FFA" w:rsidP="00D65D51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lease note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="0068753D" w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou cannot proceed with notifying neighbours until you have undertaken Part 2 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0068753D" w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egistration process</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA62D0" w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0068753D" w:rsidRPr="00D65D51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we have received electronic versions of the drawings and made them publicly available on </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Council </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ePlanning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068753D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24005F22" w14:textId="2D3C51BB" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB">
-[...2 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7182105D" w14:textId="77777777" w:rsidR="004A7D9F" w:rsidRDefault="004A7D9F" w:rsidP="0065716F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030338D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00EB6325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*Delete as appropriate</w:t>
+        <w:t>Any personal data that you have been asked to provide on this form will be held and processed in accordance with the requirements of the 1998 Data Protection Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516A003F" w14:textId="77777777" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB"/>
-[...292 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="25BAB952" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRDefault="00ED0419" w:rsidP="0065716F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649D4FE4" w14:textId="1794D2C9" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB">
-[...9 lines deleted...]
-        <w:t>Schedule referred to</w:t>
+    <w:p w14:paraId="07644A3F" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRDefault="00ED0419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...119 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2D8102FE" w14:textId="5ABFF037" w:rsidR="00ED0419" w:rsidRPr="008E7FFA" w:rsidRDefault="00ED0419" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Guidance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on submitting your application</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BB57EB1" w14:textId="77777777" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB" w:rsidP="008D7CDB">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="495C9547" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRDefault="00ED0419" w:rsidP="00A479A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CCF8A5" w14:textId="1CEEFB1F" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB" w:rsidP="008D7CDB">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7FD797CF" w14:textId="77777777" w:rsidR="00360699" w:rsidRDefault="00ED0419" w:rsidP="00360699">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...23 lines deleted...]
-        <w:t>nly</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This form is t</w:t>
+      </w:r>
+      <w:r w:rsidR="00360699" w:rsidRPr="000019C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00360699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the provisions of local and national guidance on Roads Development by any person wishing to construct or extend a road irrespective of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00360699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00360699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is to be subsequently adopted/ maintained by the Roads Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C347477" w14:textId="77777777" w:rsidR="008D7CDB" w:rsidRDefault="008D7CDB" w:rsidP="008D7CDB">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0CE7EA4C" w14:textId="77777777" w:rsidR="00360699" w:rsidRDefault="00360699" w:rsidP="00360699">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...243 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="38141018" w14:textId="77777777" w:rsidR="00360699" w:rsidRPr="0049704F" w:rsidRDefault="00360699" w:rsidP="00360699">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPORTANT: You should consult the Transport Planning Team (The Highland Council Headquarters, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Glenurquhart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Road, Inverness) for early advice </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E2678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E2678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoid delays</w:t>
+      </w:r>
+      <w:r w:rsidR="002775E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in reviewing your application.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="130698A0" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="74BA422E" w14:textId="77777777" w:rsidR="00360699" w:rsidRDefault="00360699" w:rsidP="00360699">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D1C7E0" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2889DA45" w14:textId="77777777" w:rsidR="00360699" w:rsidRPr="00ED0419" w:rsidRDefault="00360699" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please ensure completion of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the required information in this form. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AF8BEB8" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4B8750C6" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRDefault="00ED0419" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="732867FB" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21328F41" w14:textId="77777777" w:rsidR="00360699" w:rsidRPr="00ED0419" w:rsidRDefault="00360699" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please ensure you submit 1 x paper set of drawings with this application.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="172BF42A" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2BAE637E" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRDefault="00ED0419" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B9A64E" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C2B990F" w14:textId="77777777" w:rsidR="00360699" w:rsidRPr="00ED0419" w:rsidRDefault="00360699" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Registration of your application will be in two parts:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06099737" w14:textId="77777777" w:rsidR="0055496D" w:rsidRDefault="0055496D" w:rsidP="008D7CDB">
-[...532 lines deleted...]
-    <w:p w14:paraId="31221456" w14:textId="1005E137" w:rsidR="00C51CD3" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
+    <w:p w14:paraId="0F9BCECF" w14:textId="77777777" w:rsidR="00360699" w:rsidRDefault="00360699" w:rsidP="00ED0419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="567" w:hanging="567"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068753D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Part 1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">provided: </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Submit this form in paper</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> along with 1 x paper set of drawings to our eProcessing Centre at the address provided at the end of this form who will register the application electronically.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0372F984" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="008D7CDB">
-[...128 lines deleted...]
-    <w:p w14:paraId="3E52AB93" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="008D7CDB">
+    <w:p w14:paraId="6759A66D" w14:textId="0FA96A24" w:rsidR="00360699" w:rsidRPr="0068753D" w:rsidRDefault="00360699" w:rsidP="00ED0419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="567" w:hanging="567"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068753D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Part 2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>CCTV survey of surface water drainage system (if applicable).</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – You will receive an application reference number by email and on doing so, please log into the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ePlanning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F364F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>portal to submit forms CC9 (</w:t>
+      </w:r>
+      <w:r w:rsidR="002775E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Checklist), CC2 (Docquets of Servi</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ce) and electronic copies of all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drawings</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and supporting information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048CFBE6" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00A03A72" w:rsidRDefault="00C51CD3" w:rsidP="008D7CDB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="75528B85" w14:textId="77777777" w:rsidR="00ED0419" w:rsidRDefault="00ED0419" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA863B3" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="008D7CDB">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7ABF6B0B" w14:textId="77777777" w:rsidR="00360699" w:rsidRPr="00ED0419" w:rsidRDefault="00360699" w:rsidP="00ED0419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not submit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requested information, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F364F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="005716B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>application will not be forwarded to the Transport Planning Team to commence the tec</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hnical review of your proposals (see note on Part 1 of the CC9 Submission Checklist).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7A7D69" w14:textId="77777777" w:rsidR="00360699" w:rsidRDefault="00360699" w:rsidP="00A479A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2229D4BA" w14:textId="77777777" w:rsidR="006B3248" w:rsidRDefault="006B3248" w:rsidP="00A479A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D2A429" w14:textId="1C40F6FB" w:rsidR="006B3248" w:rsidRPr="006B3248" w:rsidRDefault="006B3248" w:rsidP="006B3248">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please return the completed form and 1 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>Road Safety Audit (if applicable).</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paper </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drawings to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0585E5" w14:textId="77777777" w:rsidR="00B72680" w:rsidRPr="00B72680" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60F08266" w14:textId="77777777" w:rsidR="006B3248" w:rsidRPr="006B3248" w:rsidRDefault="006B3248" w:rsidP="005A27CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eProcessing Centre</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70EE810C" w14:textId="77777777" w:rsidR="00B72680" w:rsidRPr="00B72680" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="05C7642A" w14:textId="77777777" w:rsidR="006B3248" w:rsidRPr="006B3248" w:rsidRDefault="006B3248" w:rsidP="005A27CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Highland Council Headquarters</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08D9A7EB" w14:textId="78506B96" w:rsidR="00B72680" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
-[...30 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4D5A6251" w14:textId="77777777" w:rsidR="006B3248" w:rsidRPr="006B3248" w:rsidRDefault="006B3248" w:rsidP="005A27CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E87F52">
-[...3 lines deleted...]
-        <w:t>ePlanning</w:t>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Glenurquhart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E87F52">
-[...9 lines deleted...]
-        <w:t>portal, quoting the RCC reference number.</w:t>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210B8DE8" w14:textId="77777777" w:rsidR="00B72680" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F7AAD12" w14:textId="77777777" w:rsidR="006B3248" w:rsidRPr="006B3248" w:rsidRDefault="006B3248" w:rsidP="005A27CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inverness</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="534FC536" w14:textId="77777777" w:rsidR="00B72680" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Road, Inverness, IV3 5NX. </w:t>
+    <w:p w14:paraId="404E57BE" w14:textId="77777777" w:rsidR="006B3248" w:rsidRPr="006B3248" w:rsidRDefault="006B3248" w:rsidP="005A27CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV3 5NX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364D90D8" w14:textId="77777777" w:rsidR="00B72680" w:rsidRDefault="00B72680" w:rsidP="008D7CDB">
-[...123 lines deleted...]
-    <w:sectPr w:rsidR="00B72680" w:rsidRPr="00C51CD3" w:rsidSect="0035765C">
+    <w:sectPr w:rsidR="006B3248" w:rsidRPr="006B3248">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1135" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F072EEE" w14:textId="77777777" w:rsidR="00FC18EC" w:rsidRDefault="00FC18EC" w:rsidP="00874E40">
+    <w:p w14:paraId="097A5383" w14:textId="77777777" w:rsidR="00816C23" w:rsidRDefault="00816C23" w:rsidP="000019C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="170C9A23" w14:textId="77777777" w:rsidR="00FC18EC" w:rsidRDefault="00FC18EC" w:rsidP="00874E40">
+    <w:p w14:paraId="72DD85E4" w14:textId="77777777" w:rsidR="00816C23" w:rsidRDefault="00816C23" w:rsidP="000019C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BF05938" w14:textId="77777777" w:rsidR="004278D2" w:rsidRPr="00284E40" w:rsidRDefault="004278D2" w:rsidP="00284E40">
+  <w:p w14:paraId="30781EAC" w14:textId="77777777" w:rsidR="003A3EB5" w:rsidRPr="003A3EB5" w:rsidRDefault="003A3EB5" w:rsidP="003A3EB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6630"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00284E40">
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00284E40">
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00284E40">
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00284E40">
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002E298D">
+    <w:r w:rsidR="00204137">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00284E40">
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00284E40">
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00204137">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="003A3EB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0B3D6C40" w14:textId="77777777" w:rsidR="001737D5" w:rsidRDefault="001737D5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="548F8CEB" w14:textId="77777777" w:rsidR="00FC18EC" w:rsidRDefault="00FC18EC" w:rsidP="00874E40">
+    <w:p w14:paraId="41A3EA8B" w14:textId="77777777" w:rsidR="00816C23" w:rsidRDefault="00816C23" w:rsidP="000019C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73DC82DC" w14:textId="77777777" w:rsidR="00FC18EC" w:rsidRDefault="00FC18EC" w:rsidP="00874E40">
+    <w:p w14:paraId="174E7F8F" w14:textId="77777777" w:rsidR="00816C23" w:rsidRDefault="00816C23" w:rsidP="000019C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="9180" w:type="dxa"/>
+      <w:tblW w:w="9214" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2518"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2126"/>
+      <w:gridCol w:w="2578"/>
+      <w:gridCol w:w="4644"/>
+      <w:gridCol w:w="1992"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004278D2" w14:paraId="16AA0D98" w14:textId="77777777" w:rsidTr="00FB3F40">
+    <w:tr w:rsidR="000019C0" w:rsidRPr="00397C15" w14:paraId="0E8F0FEB" w14:textId="77777777" w:rsidTr="00CD4A3D">
       <w:trPr>
-        <w:trHeight w:val="1276"/>
+        <w:trHeight w:val="1310"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2518" w:type="dxa"/>
+          <w:tcW w:w="2578" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="44875728" w14:textId="2B0F6A5C" w:rsidR="004278D2" w:rsidRDefault="00762B8D" w:rsidP="00FB3F40">
+        <w:p w14:paraId="511CAB81" w14:textId="005707DB" w:rsidR="000019C0" w:rsidRDefault="001A1924" w:rsidP="00464AA4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="097015FB" wp14:editId="2C07E765">
-                <wp:extent cx="1386840" cy="699135"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36EF50A6" wp14:editId="6ED63BB0">
+                <wp:extent cx="1387196" cy="699247"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
-                <wp:docPr id="413491965" name="Picture 1"/>
+                <wp:docPr id="413491965" name="Picture 1" descr="A rectangular logo with a white background. On the left is a stylized geometric thistle made from purple triangular shapes arranged into a diamond-like cluster with a pointed base. To the right, there are two lines of text: the top line reads “The Highland Council” in purple; the line beneath is the Gaelic translation, “Comhairle na Gàidhealtachd,” in green. Thin green lines frame parts of the text. The overall look is clean and official, representing the local authority for the Highland area of Scotland and highlighting bilingual English–Gaelic branding."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="413491965" name="Picture 1"/>
+                        <pic:cNvPr id="413491965" name="Picture 1" descr="A rectangular logo with a white background. On the left is a stylized geometric thistle made from purple triangular shapes arranged into a diamond-like cluster with a pointed base. To the right, there are two lines of text: the top line reads “The Highland Council” in purple; the line beneath is the Gaelic translation, “Comhairle na Gàidhealtachd,” in green. Thin green lines frame parts of the text. The overall look is clean and official, representing the local authority for the Highland area of Scotland and highlighting bilingual English–Gaelic branding."/>
                         <pic:cNvPicPr>
-                          <a:picLocks noChangeAspect="1"/>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1386840" cy="699135"/>
+                          <a:ext cx="1395707" cy="703537"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4536" w:type="dxa"/>
+          <w:tcW w:w="4644" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="172778C5" w14:textId="0C805F61" w:rsidR="004278D2" w:rsidRPr="008D7CDB" w:rsidRDefault="00EB750A" w:rsidP="00FF0B23">
+        <w:p w14:paraId="53EC4DA0" w14:textId="665557C7" w:rsidR="000019C0" w:rsidRDefault="000019C0" w:rsidP="00222927">
           <w:pPr>
-            <w:pStyle w:val="Heading1"/>
+            <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008D7CDB">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
-              <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">Application for </w:t>
+            <w:t xml:space="preserve">Road </w:t>
           </w:r>
-          <w:r w:rsidR="00B973BD">
+          <w:r w:rsidR="008C5860">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
-              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00397C15">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">onstruction </w:t>
+          </w:r>
+          <w:r w:rsidR="008C5860">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>c</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00397C15">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>onsent</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2B6AE432" w14:textId="69F2F591" w:rsidR="000019C0" w:rsidRPr="00397C15" w:rsidRDefault="008C5860" w:rsidP="00222927">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>a</w:t>
           </w:r>
-          <w:r w:rsidRPr="008D7CDB">
+          <w:r w:rsidR="000019C0">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
-              <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">doption of </w:t>
+            <w:t xml:space="preserve">pplication </w:t>
           </w:r>
-          <w:r w:rsidR="00B973BD">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
-              <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>p</w:t>
+            <w:t>f</w:t>
           </w:r>
-          <w:r w:rsidRPr="008D7CDB">
+          <w:r w:rsidR="000019C0">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
-              <w:bCs/>
-              <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">assing </w:t>
-[...109 lines deleted...]
-            <w:t>oads</w:t>
+            <w:t>orm</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:tcW w:w="1992" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6050CBDF" w14:textId="77777777" w:rsidR="004278D2" w:rsidRPr="00397C15" w:rsidRDefault="00216270" w:rsidP="00450E94">
+        <w:p w14:paraId="3EC10950" w14:textId="77777777" w:rsidR="000019C0" w:rsidRPr="00397C15" w:rsidRDefault="000019C0" w:rsidP="00464AA4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00397C15">
             <w:rPr>
               <w:b/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
-            <w:t>CC</w:t>
-[...15 lines deleted...]
-            <w:t>1</w:t>
+            <w:t>CC1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="14D8430F" w14:textId="77777777" w:rsidR="004278D2" w:rsidRPr="00025D8A" w:rsidRDefault="004278D2">
+  <w:p w14:paraId="21625349" w14:textId="77777777" w:rsidR="000019C0" w:rsidRDefault="000019C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C342894"/>
+    <w:nsid w:val="1CFF2BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="9276444E">
+    <w:tmpl w:val="CD68A828"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381F2ACD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="2DBCE96C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40665D12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...228 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F767021"/>
+    <w:nsid w:val="706405A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -3787,303 +5147,357 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1983462569">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74425569"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BC6F760"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1251041146">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1799227007">
+  <w:num w:numId="2" w16cid:durableId="615218548">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="601306414">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1692491422">
+  <w:num w:numId="4" w16cid:durableId="1729377295">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="258175156">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="1273047819">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00874E40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00025D8A"/>
+    <w:rsidRoot w:val="000019C0"/>
+    <w:rsid w:val="000019C0"/>
+    <w:rsid w:val="0003535D"/>
     <w:rsid w:val="0004085E"/>
-    <w:rsid w:val="000441B6"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00222720"/>
+    <w:rsid w:val="00054A79"/>
+    <w:rsid w:val="00056833"/>
+    <w:rsid w:val="00057424"/>
+    <w:rsid w:val="000700FA"/>
+    <w:rsid w:val="00085E5A"/>
+    <w:rsid w:val="000C6535"/>
+    <w:rsid w:val="000E1A02"/>
+    <w:rsid w:val="000F20AA"/>
+    <w:rsid w:val="001105AC"/>
+    <w:rsid w:val="00132872"/>
+    <w:rsid w:val="0013680B"/>
+    <w:rsid w:val="00151811"/>
+    <w:rsid w:val="001519AF"/>
+    <w:rsid w:val="001737D5"/>
+    <w:rsid w:val="00183EE8"/>
+    <w:rsid w:val="001A1924"/>
+    <w:rsid w:val="001B3926"/>
+    <w:rsid w:val="00204137"/>
+    <w:rsid w:val="00212017"/>
+    <w:rsid w:val="00222927"/>
+    <w:rsid w:val="0022334D"/>
+    <w:rsid w:val="0022504D"/>
+    <w:rsid w:val="00226BEC"/>
     <w:rsid w:val="00227DB9"/>
-    <w:rsid w:val="00232CD9"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00393682"/>
+    <w:rsid w:val="00260C71"/>
+    <w:rsid w:val="002775E9"/>
+    <w:rsid w:val="002B0E03"/>
+    <w:rsid w:val="002D46E8"/>
+    <w:rsid w:val="002E19DC"/>
+    <w:rsid w:val="0034178A"/>
+    <w:rsid w:val="00342387"/>
+    <w:rsid w:val="00360699"/>
+    <w:rsid w:val="0036692F"/>
+    <w:rsid w:val="00381DEF"/>
     <w:rsid w:val="00397C15"/>
-    <w:rsid w:val="003A43E2"/>
-[...28 lines deleted...]
-    <w:rsid w:val="0055496D"/>
+    <w:rsid w:val="003A3EB5"/>
+    <w:rsid w:val="003B2374"/>
+    <w:rsid w:val="003D5B9F"/>
+    <w:rsid w:val="004076A3"/>
+    <w:rsid w:val="004113AE"/>
+    <w:rsid w:val="00415C39"/>
+    <w:rsid w:val="00464AA4"/>
+    <w:rsid w:val="0048348D"/>
+    <w:rsid w:val="004903D1"/>
+    <w:rsid w:val="0049704F"/>
+    <w:rsid w:val="004A7D9F"/>
+    <w:rsid w:val="004C25FA"/>
+    <w:rsid w:val="004D46C3"/>
+    <w:rsid w:val="00506279"/>
+    <w:rsid w:val="00534B4C"/>
+    <w:rsid w:val="00543FCD"/>
     <w:rsid w:val="00564749"/>
-    <w:rsid w:val="005655FA"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00B72680"/>
+    <w:rsid w:val="005716B6"/>
+    <w:rsid w:val="005859E3"/>
+    <w:rsid w:val="005A27CA"/>
+    <w:rsid w:val="005B2C14"/>
+    <w:rsid w:val="00610120"/>
+    <w:rsid w:val="0065716F"/>
+    <w:rsid w:val="006850C8"/>
+    <w:rsid w:val="0068753D"/>
+    <w:rsid w:val="006B0A89"/>
+    <w:rsid w:val="006B3248"/>
+    <w:rsid w:val="006B7C7F"/>
+    <w:rsid w:val="006D092E"/>
+    <w:rsid w:val="00725BC6"/>
+    <w:rsid w:val="00756C7A"/>
+    <w:rsid w:val="0076673B"/>
+    <w:rsid w:val="00770096"/>
+    <w:rsid w:val="00777A5B"/>
+    <w:rsid w:val="007F364F"/>
+    <w:rsid w:val="00807A8B"/>
+    <w:rsid w:val="00816C23"/>
+    <w:rsid w:val="008236B5"/>
+    <w:rsid w:val="00823D23"/>
+    <w:rsid w:val="00893BD2"/>
+    <w:rsid w:val="008C5860"/>
+    <w:rsid w:val="008E7FFA"/>
+    <w:rsid w:val="008F7D7F"/>
+    <w:rsid w:val="00907A3A"/>
+    <w:rsid w:val="00964069"/>
+    <w:rsid w:val="00980C6A"/>
+    <w:rsid w:val="009816BB"/>
+    <w:rsid w:val="00A479A5"/>
+    <w:rsid w:val="00A8246D"/>
+    <w:rsid w:val="00A855DC"/>
+    <w:rsid w:val="00AA62D0"/>
+    <w:rsid w:val="00AB50BA"/>
+    <w:rsid w:val="00AB6F5E"/>
+    <w:rsid w:val="00AE5A5B"/>
+    <w:rsid w:val="00AF3F26"/>
     <w:rsid w:val="00B75FA9"/>
-    <w:rsid w:val="00B7688F"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00E87F52"/>
+    <w:rsid w:val="00B87063"/>
+    <w:rsid w:val="00B924C0"/>
+    <w:rsid w:val="00BE0692"/>
+    <w:rsid w:val="00C04A31"/>
+    <w:rsid w:val="00C10A57"/>
+    <w:rsid w:val="00C61F92"/>
+    <w:rsid w:val="00C80343"/>
+    <w:rsid w:val="00C866BE"/>
+    <w:rsid w:val="00C9746F"/>
+    <w:rsid w:val="00CD4A3D"/>
+    <w:rsid w:val="00D136CD"/>
+    <w:rsid w:val="00D45DC9"/>
+    <w:rsid w:val="00D65D51"/>
+    <w:rsid w:val="00D67A32"/>
+    <w:rsid w:val="00D90C8D"/>
+    <w:rsid w:val="00DF73E6"/>
+    <w:rsid w:val="00E24933"/>
+    <w:rsid w:val="00E2678A"/>
+    <w:rsid w:val="00E307D5"/>
+    <w:rsid w:val="00E41634"/>
+    <w:rsid w:val="00E44DB9"/>
     <w:rsid w:val="00EA0FA1"/>
-    <w:rsid w:val="00EA7C2D"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FF0B23"/>
+    <w:rsid w:val="00EA3B10"/>
+    <w:rsid w:val="00EA6AF8"/>
+    <w:rsid w:val="00EB6325"/>
+    <w:rsid w:val="00ED0419"/>
+    <w:rsid w:val="00EE4DF3"/>
+    <w:rsid w:val="00F439F6"/>
+    <w:rsid w:val="00F4501A"/>
+    <w:rsid w:val="00F70E78"/>
+    <w:rsid w:val="00FA05CA"/>
+    <w:rsid w:val="00FC2949"/>
+    <w:rsid w:val="00FE1CB1"/>
+    <w:rsid w:val="00FF2B91"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6D2DE5D0"/>
+  <w14:docId w14:val="5EE26099"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{E452E45A-43D2-4366-AB5F-592531B5E592}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4422,276 +5836,358 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00874E40"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008D7CDB"/>
+    <w:rsid w:val="00E307D5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E307D5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00874E40"/>
+    <w:rsid w:val="000019C0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737D5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="001737D5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE0E94"/>
+    <w:rsid w:val="0068753D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C8161C"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED0419"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="808080"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00952ED8"/>
+    <w:rsid w:val="00C04A31"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00952ED8"/>
+    <w:rsid w:val="00C04A31"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
     <w:name w:val="contentcontrolboundarysink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00952ED8"/>
+    <w:rsid w:val="00C04A31"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008D7CDB"/>
+    <w:rsid w:val="00E307D5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E307D5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D65D51"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4974,87 +6470,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFE04B8D5F85974F818FB6A03D2CDBA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94d2d9b9e41d4b0499391a829c94b85c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xmlns:ns3="89b44844-f7a8-43bf-8910-957b726a602c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0835233e8bf5bc5fd3644f24a26d38e2" ns2:_="" ns3:_="">
     <xsd:import namespace="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <xsd:import namespace="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Group" minOccurs="0"/>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -5283,151 +6746,182 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <Group xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <Document_x0020_Type xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <Year xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2402ECDE-EE63-42F1-B719-1DB0684B0335}">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18EF6ED1-995C-4EF0-A4D3-061FC3265CFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692B9910-2FCF-403A-A84C-93ED2B7FCE1A}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F53235CE-864C-435B-8B45-973278AACC37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <ds:schemaRef ds:uri="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A719408B-F048-4D97-AB83-57D97471D452}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2256E4E0-82CD-4F9F-84B1-FED8D40E1C22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832B8DDE-B73F-4B0E-8921-F0AA3DB99E6E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2722</Characters>
+  <Pages>4</Pages>
+  <Words>584</Words>
+  <Characters>3330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Fujitsu</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3201</CharactersWithSpaces>
+  <CharactersWithSpaces>3907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Elizabeth Maciver</dc:creator>
+  <dc:creator>Marie Stephen (Project Design Unit)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
+    <vt:lpwstr>6222d54d-063c-4c86-b202-9562368029c2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100BFE04B8D5F85974F818FB6A03D2CDBA9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-    <vt:r8>170000</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>175800</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxCatchAll">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>