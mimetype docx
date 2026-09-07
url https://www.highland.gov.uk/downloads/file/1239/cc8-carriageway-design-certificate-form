--- v0 (2026-02-28)
+++ v1 (2026-09-07)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4761984D" w14:textId="77777777" w:rsidR="008641A9" w:rsidRDefault="008641A9" w:rsidP="00B05A78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
@@ -232,79 +232,74 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>legislation. You can read our privacy notice for road construction consent applications on the Council’s website</w:t>
             </w:r>
             <w:r w:rsidR="005D2279">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005D2279" w:rsidRPr="00AA46D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474C7B5E" w14:textId="77777777" w:rsidR="003F6815" w:rsidRDefault="003F6815" w:rsidP="00B05A78">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4412440F" w14:textId="668E9E20" w:rsidR="00AA46D8" w:rsidRPr="00AA46D8" w:rsidRDefault="00E82CBD" w:rsidP="00B05A78">
+          <w:p w14:paraId="4412440F" w14:textId="668E9E20" w:rsidR="00AA46D8" w:rsidRPr="00AA46D8" w:rsidRDefault="00000000" w:rsidP="00B05A78">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1164357473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020197C" w:rsidRPr="0020197C">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020197C" w:rsidRPr="0020197C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA46D8" w:rsidRPr="00B75FA9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2304,63 +2299,77 @@
           </w:tcPr>
           <w:p w14:paraId="547F16C2" w14:textId="77777777" w:rsidR="00BF01EC" w:rsidRDefault="00BF01EC" w:rsidP="00B05A78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flexible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5B784791" w14:textId="2A6446F7" w:rsidR="00BF01EC" w:rsidRDefault="00BF01EC" w:rsidP="00B05A78">
-[...11 lines deleted...]
-              <w:t>Ridged</w:t>
+          <w:p w14:paraId="5B784791" w14:textId="61CD5ED8" w:rsidR="00BF01EC" w:rsidRDefault="00BF01EC" w:rsidP="00B05A78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rig</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4D47">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7B7A1876" w14:textId="76C97A43" w:rsidR="00BF01EC" w:rsidRDefault="00BF01EC" w:rsidP="00B05A78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -3985,100 +3994,84 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00553FA9" w:rsidRPr="006B1BC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00553FA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eadquarters</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1BC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Road, Inverness, IV3 5NX.</w:t>
+        <w:t>, Glenurquhart Road, Inverness, IV3 5NX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D9ED95" w14:textId="77777777" w:rsidR="00C43C37" w:rsidRDefault="00C43C37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C43C37" w:rsidSect="0035765C">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1135" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5928350D" w14:textId="77777777" w:rsidR="009F4123" w:rsidRDefault="009F4123" w:rsidP="00874E40">
+    <w:p w14:paraId="7DB3AC35" w14:textId="77777777" w:rsidR="00083473" w:rsidRDefault="00083473" w:rsidP="00874E40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FE9D78A" w14:textId="77777777" w:rsidR="009F4123" w:rsidRDefault="009F4123" w:rsidP="00874E40">
+    <w:p w14:paraId="37E48664" w14:textId="77777777" w:rsidR="00083473" w:rsidRDefault="00083473" w:rsidP="00874E40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4113,116 +4106,116 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7759E4D6" w14:textId="77777777" w:rsidR="00284E40" w:rsidRPr="00284E40" w:rsidRDefault="00284E40" w:rsidP="00284E40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00284E40">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00284E40">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00284E40">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00284E40">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0054469F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00284E40">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00284E40">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r w:rsidR="0054469F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11260F96" w14:textId="77777777" w:rsidR="009F4123" w:rsidRDefault="009F4123" w:rsidP="00874E40">
+    <w:p w14:paraId="55F31671" w14:textId="77777777" w:rsidR="00083473" w:rsidRDefault="00083473" w:rsidP="00874E40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70DE38CA" w14:textId="77777777" w:rsidR="009F4123" w:rsidRDefault="009F4123" w:rsidP="00874E40">
+    <w:p w14:paraId="3CCDF5E2" w14:textId="77777777" w:rsidR="00083473" w:rsidRDefault="00083473" w:rsidP="00874E40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9464" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2518"/>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="2410"/>
     </w:tblGrid>
     <w:tr w:rsidR="00874E40" w14:paraId="64676263" w14:textId="77777777" w:rsidTr="00741F39">
       <w:trPr>
         <w:trHeight w:val="1276"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -4371,51 +4364,51 @@
           <w:r w:rsidR="00594FB5">
             <w:rPr>
               <w:b/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>8</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6D365AE3" w14:textId="77777777" w:rsidR="00874E40" w:rsidRPr="00025D8A" w:rsidRDefault="00874E40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="259E615A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4844,106 +4837,109 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="833960514">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="766342981">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1420830603">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1141191635">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00874E40"/>
     <w:rsid w:val="00021E04"/>
     <w:rsid w:val="00025D8A"/>
     <w:rsid w:val="00031029"/>
     <w:rsid w:val="00031C3B"/>
     <w:rsid w:val="00037692"/>
     <w:rsid w:val="00045396"/>
     <w:rsid w:val="00060090"/>
     <w:rsid w:val="00063629"/>
+    <w:rsid w:val="00083473"/>
+    <w:rsid w:val="000A4D47"/>
     <w:rsid w:val="000D1E00"/>
     <w:rsid w:val="000D7825"/>
     <w:rsid w:val="001024D8"/>
     <w:rsid w:val="001205F3"/>
     <w:rsid w:val="0012661C"/>
     <w:rsid w:val="00135D10"/>
     <w:rsid w:val="0014480B"/>
     <w:rsid w:val="00155DE8"/>
     <w:rsid w:val="00193787"/>
     <w:rsid w:val="001D2968"/>
     <w:rsid w:val="0020197C"/>
     <w:rsid w:val="002024B4"/>
     <w:rsid w:val="00222699"/>
     <w:rsid w:val="00222720"/>
     <w:rsid w:val="00225078"/>
     <w:rsid w:val="00227DB9"/>
     <w:rsid w:val="00232CD9"/>
     <w:rsid w:val="00232E61"/>
     <w:rsid w:val="0025385F"/>
     <w:rsid w:val="00275B6E"/>
     <w:rsid w:val="00284E40"/>
     <w:rsid w:val="002B77C6"/>
+    <w:rsid w:val="002C1A5A"/>
     <w:rsid w:val="002D051C"/>
     <w:rsid w:val="002D4B59"/>
     <w:rsid w:val="002F32FF"/>
     <w:rsid w:val="003073CB"/>
     <w:rsid w:val="00320BEF"/>
     <w:rsid w:val="0033100A"/>
     <w:rsid w:val="003336F4"/>
     <w:rsid w:val="00343B5E"/>
     <w:rsid w:val="003552CF"/>
     <w:rsid w:val="0035765C"/>
     <w:rsid w:val="003635F2"/>
     <w:rsid w:val="00397C15"/>
     <w:rsid w:val="003B66B2"/>
     <w:rsid w:val="003C5D1F"/>
     <w:rsid w:val="003F1035"/>
     <w:rsid w:val="003F2EE5"/>
     <w:rsid w:val="003F48CB"/>
     <w:rsid w:val="003F6815"/>
     <w:rsid w:val="003F6B29"/>
     <w:rsid w:val="00401388"/>
     <w:rsid w:val="004066C6"/>
     <w:rsid w:val="00406C92"/>
     <w:rsid w:val="00417AA3"/>
     <w:rsid w:val="004245FC"/>
     <w:rsid w:val="00431598"/>
@@ -5062,53 +5058,53 @@
     <w:rsid w:val="00F63758"/>
     <w:rsid w:val="00F70350"/>
     <w:rsid w:val="00F948F4"/>
     <w:rsid w:val="00FC20B2"/>
     <w:rsid w:val="00FC2572"/>
     <w:rsid w:val="00FC59CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C3AD7EE"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{E452E45A-43D2-4366-AB5F-592531B5E592}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -5960,77 +5956,50 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>True</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFE04B8D5F85974F818FB6A03D2CDBA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94d2d9b9e41d4b0499391a829c94b85c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xmlns:ns3="89b44844-f7a8-43bf-8910-957b726a602c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0835233e8bf5bc5fd3644f24a26d38e2" ns2:_="" ns3:_="">
     <xsd:import namespace="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <xsd:import namespace="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Group" minOccurs="0"/>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -6259,140 +6228,160 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <Group xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <Document_x0020_Type xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <Year xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638A81A8-EAA9-4D3A-B444-97035E024B28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC75EE5B-4F8B-4862-BEB6-10DF0542FFE2}">
-[...31 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D90F6A-F256-4D5A-AA5B-6E1D02122929}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <ds:schemaRef ds:uri="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{762837D1-D1D9-4C29-85B1-A5FC7EF00B9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E631C3D-97FF-49B4-AF42-99AFD533A670}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC75EE5B-4F8B-4862-BEB6-10DF0542FFE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>256</Words>
-  <Characters>1631</Characters>
+  <Words>281</Words>
+  <Characters>1605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fujitsu</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1884</CharactersWithSpaces>
+  <CharactersWithSpaces>1883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elizabeth Maciver</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BFE04B8D5F85974F818FB6A03D2CDBA9</vt:lpwstr>