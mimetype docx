--- v0 (2026-03-10)
+++ v1 (2026-04-19)
@@ -9,70 +9,136 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="011276B5" w14:textId="2F690057" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="008D1E26" w:rsidP="00FA1E61">
+    <w:p w14:paraId="098ED038" w14:textId="77D6EFBC" w:rsidR="00C17FBE" w:rsidRPr="00C17FBE" w:rsidRDefault="00C17FBE" w:rsidP="00C17FBE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000006A7">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="710FE345" wp14:editId="3EA58E59">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>231775</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1093470" cy="552450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="984789579" name="Picture 2" descr="A rectangular logo with a white background. On the left is a stylized geometric thistle made from purple triangular shapes arranged into a diamond-like cluster with a pointed base. To the right, there are two lines of text: the top line reads “The Highland Council” in purple; the line beneath is the Gaelic translation, “Comhairle na Gàidhealtachd,” in green. Thin green lines frame parts of the text. The overall look is clean and official, representing the local authority for the Highland area of Scotland and highlighting bilingual English–Gaelic branding."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="984789579" name="Picture 2" descr="A rectangular logo with a white background. On the left is a stylized geometric thistle made from purple triangular shapes arranged into a diamond-like cluster with a pointed base. To the right, there are two lines of text: the top line reads “The Highland Council” in purple; the line beneath is the Gaelic translation, “Comhairle na Gàidhealtachd,” in green. Thin green lines frame parts of the text. The overall look is clean and official, representing the local authority for the Highland area of Scotland and highlighting bilingual English–Gaelic branding."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1093470" cy="552450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008D1E26" w:rsidRPr="000006A7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464D24E7" wp14:editId="43FF2CDD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464D24E7" wp14:editId="4B42816F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1143000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5257800" cy="937260"/>
                 <wp:effectExtent l="6985" t="9525" r="12065" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1001124506" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5257800" cy="937260"/>
                         </a:xfrm>
@@ -166,52 +232,52 @@
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="000080"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="64AB7C4D" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="00FA1E61" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="000080"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00612DDF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="000080"/>
                               </w:rPr>
                               <w:t>Roads (</w:t>
                             </w:r>
-                            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-                              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+                            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+                              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                                 <w:r w:rsidRPr="00612DDF">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                     <w:b/>
                                     <w:color w:val="000080"/>
                                   </w:rPr>
                                   <w:t>Sc</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                     <w:b/>
                                     <w:color w:val="000080"/>
                                   </w:rPr>
                                   <w:t>otland</w:t>
                                 </w:r>
                               </w:smartTag>
                             </w:smartTag>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="000080"/>
                               </w:rPr>
                               <w:t>) Act 1984 Section 59</w:t>
@@ -352,130 +418,85 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:b/>
                               <w:color w:val="000080"/>
                             </w:rPr>
                             <w:t>otland</w:t>
                           </w:r>
                         </w:smartTag>
                       </w:smartTag>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:color w:val="000080"/>
                         </w:rPr>
                         <w:t>) Act 1984 Section 59</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="000006A7">
+    </w:p>
+    <w:p w14:paraId="3C60BCFE" w14:textId="02F06A6C" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00C17FBE">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:noProof/>
-[...51 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C60BCFE" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
+    <w:p w14:paraId="663F41CD" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="663F41CD" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
+    <w:p w14:paraId="1FF98A0C" w14:textId="77777777" w:rsidR="00C17FBE" w:rsidRDefault="00C17FBE" w:rsidP="00FA1E61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23CC3F80" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
+    <w:p w14:paraId="648A2459" w14:textId="77777777" w:rsidR="00C17FBE" w:rsidRPr="000006A7" w:rsidRDefault="00C17FBE" w:rsidP="00FA1E61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71115FBF" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -539,51 +560,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="180C5917" w14:textId="77777777" w:rsidR="00393BB0" w:rsidRPr="000006A7" w:rsidRDefault="00393BB0" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="56BCCAFA" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20247DE1" w14:textId="7474949C" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00020CED" w:rsidP="00393BB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant and </w:t>
             </w:r>
             <w:r w:rsidR="00891B76">
               <w:rPr>
@@ -680,51 +700,50 @@
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08C7094F" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="39842AE8" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C3CA44" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -782,51 +801,50 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28C570C6" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="4338831A" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E6ECAFE" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -878,51 +896,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18EC7B07" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="0F9673A3" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A0A41D4" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -970,51 +987,50 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01936BAD" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="0A8C1A91" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19DEF901" w14:textId="0FFC2BD0" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Post</w:t>
             </w:r>
             <w:r w:rsidR="00891B76">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1082,160 +1098,155 @@
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5881E71D" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00891B76" w:rsidRPr="000006A7" w14:paraId="3F9A6E34" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BE3F25C" w14:textId="2A888D4D" w:rsidR="00891B76" w:rsidRPr="000006A7" w:rsidRDefault="00891B76" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7318" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E5435A2" w14:textId="77777777" w:rsidR="00891B76" w:rsidRPr="00891B76" w:rsidRDefault="00891B76" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00891B76" w:rsidRPr="000006A7" w14:paraId="6666F417" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01AEEB47" w14:textId="6902798C" w:rsidR="00891B76" w:rsidRPr="000006A7" w:rsidRDefault="00891B76" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7318" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02432ECC" w14:textId="77777777" w:rsidR="00891B76" w:rsidRPr="00891B76" w:rsidRDefault="00891B76" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="310A073F" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22829F61" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mobile No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1285,51 +1296,50 @@
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2438C5D3" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="000006A7" w14:paraId="7AB274FA" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68C4BC53" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1340,51 +1350,50 @@
           <w:p w14:paraId="5E799E15" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00891B76" w:rsidRPr="000006A7" w14:paraId="74946EEE" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B3E837F" w14:textId="648636EE" w:rsidR="00891B76" w:rsidRPr="00F62AE5" w:rsidRDefault="00891B76" w:rsidP="00D90633">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application type</w:t>
             </w:r>
             <w:r w:rsidR="00393BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1414,51 +1423,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891B76">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New / Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009203A7" w:rsidRPr="000006A7" w14:paraId="1AC74525" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D70A84D" w14:textId="4B186573" w:rsidR="009203A7" w:rsidRPr="000006A7" w:rsidRDefault="009203A7" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Address or </w:t>
             </w:r>
             <w:r w:rsidR="00891B76">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1526,51 +1534,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7318" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="65F59E50" w14:textId="77777777" w:rsidR="009203A7" w:rsidRPr="000006A7" w:rsidRDefault="009203A7" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009203A7" w:rsidRPr="000006A7" w14:paraId="207BBAA5" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74D55A6A" w14:textId="19857388" w:rsidR="009203A7" w:rsidRPr="000006A7" w:rsidRDefault="009203A7" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning </w:t>
             </w:r>
             <w:r w:rsidR="00393BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1611,51 +1618,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7318" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="37FA82E1" w14:textId="77777777" w:rsidR="009203A7" w:rsidRPr="000006A7" w:rsidRDefault="009203A7" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00393BB0" w:rsidRPr="000006A7" w14:paraId="61C90C2A" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45B41BAA" w14:textId="0C7A514B" w:rsidR="00393BB0" w:rsidRPr="000006A7" w:rsidRDefault="00393BB0" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000006A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Start </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1677,120 +1683,119 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7318" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="36CFED22" w14:textId="77777777" w:rsidR="00393BB0" w:rsidRPr="000006A7" w:rsidRDefault="00393BB0" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00393BB0" w:rsidRPr="000006A7" w14:paraId="746F3F03" w14:textId="77777777" w:rsidTr="00393BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D73B77" w14:textId="2FCBAE85" w:rsidR="00393BB0" w:rsidRPr="000006A7" w:rsidRDefault="00393BB0" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>End date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7318" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="722444C5" w14:textId="77777777" w:rsidR="00393BB0" w:rsidRPr="000006A7" w:rsidRDefault="00393BB0" w:rsidP="00453F22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CE64514" w14:textId="7BF00890" w:rsidR="00393BB0" w:rsidRPr="00393BB0" w:rsidRDefault="00393BB0">
+    <w:p w14:paraId="7CE64514" w14:textId="174C4881" w:rsidR="00393BB0" w:rsidRPr="00393BB0" w:rsidRDefault="00393BB0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00393BB0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>New applications: sketch on reverse the proposed location of sign relative to business premises.</w:t>
+        <w:t>New applications: Please sketch on reverse the proposed location of sign relative to business premises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04127BEE" w14:textId="77777777" w:rsidR="00393BB0" w:rsidRPr="00393BB0" w:rsidRDefault="00393BB0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E6FFEA" w14:textId="424F8B8C" w:rsidR="00393BB0" w:rsidRPr="00393BB0" w:rsidRDefault="00393BB0" w:rsidP="00393BB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10260"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393BB0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1937,119 +1942,116 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E3DAD45" w14:textId="77777777" w:rsidR="005B03A1" w:rsidRDefault="005B03A1" w:rsidP="005B03A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B03A1" w:rsidRPr="000006A7" w14:paraId="4A12451F" w14:textId="77777777" w:rsidTr="005B03A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E60E778" w14:textId="33BBAEB5" w:rsidR="005B03A1" w:rsidRPr="00FC4294" w:rsidRDefault="005B03A1" w:rsidP="005B03A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Insurance company name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="269CB45F" w14:textId="26D89BB9" w:rsidR="005B03A1" w:rsidRPr="00FC4294" w:rsidRDefault="005B03A1" w:rsidP="005B03A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4294">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A0A4C3D" w14:textId="2598E93A" w:rsidR="005B03A1" w:rsidRDefault="005B03A1" w:rsidP="005B03A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Renewal date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2268,181 +2270,175 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7949" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="53FF44BA" w14:textId="77777777" w:rsidR="005B03A1" w:rsidRPr="006F033A" w:rsidRDefault="005B03A1" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B03A1" w:rsidRPr="006F033A" w14:paraId="0C800573" w14:textId="77777777" w:rsidTr="005B03A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B4C472A" w14:textId="16E8835C" w:rsidR="005B03A1" w:rsidRPr="006F033A" w:rsidRDefault="005B03A1" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="006F033A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1852FDF6" w14:textId="77777777" w:rsidR="005B03A1" w:rsidRPr="006F033A" w:rsidRDefault="005B03A1" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7949" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E20699B" w14:textId="77777777" w:rsidR="005B03A1" w:rsidRPr="006F033A" w:rsidRDefault="005B03A1" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B03A1" w:rsidRPr="006F033A" w14:paraId="4C5DB25F" w14:textId="77777777" w:rsidTr="005B03A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="081BB594" w14:textId="4A38D2F1" w:rsidR="005B03A1" w:rsidRPr="006F033A" w:rsidRDefault="005B03A1" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Print name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7949" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32644953" w14:textId="77777777" w:rsidR="005B03A1" w:rsidRPr="006F033A" w:rsidRDefault="005B03A1" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1E61" w:rsidRPr="006F033A" w14:paraId="3FF5DD6F" w14:textId="77777777" w:rsidTr="005B03A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="265DD1B7" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="006F033A" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F033A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7949" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78431126" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="006F033A" w:rsidRDefault="00FA1E61" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="563CC443" w14:textId="77777777" w:rsidR="00FA1E61" w:rsidRPr="000006A7" w:rsidRDefault="00FA1E61" w:rsidP="00FA1E61">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2773,51 +2769,50 @@
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="00691AA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pproval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4343" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="764E87E9" w14:textId="77777777" w:rsidR="00020CED" w:rsidRPr="006F033A" w:rsidRDefault="00020CED" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="3DC0E669" w14:textId="5BE6D89D" w:rsidR="00020CED" w:rsidRPr="00691AA8" w:rsidRDefault="00020CED" w:rsidP="00453F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2850,51 +2845,50 @@
               <w:t xml:space="preserve">omments </w:t>
             </w:r>
             <w:r w:rsidR="00691AA8" w:rsidRPr="00691AA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00691AA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eceived</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2001" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C543239" w14:textId="77777777" w:rsidR="00020CED" w:rsidRDefault="00020CED" w:rsidP="00020CED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="351773A6" w14:textId="45EE1BA0" w:rsidR="00020CED" w:rsidRPr="006F033A" w:rsidRDefault="00020CED" w:rsidP="00020CED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3085,96 +3079,95 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B02AAB" w:rsidRPr="00811603" w14:paraId="3899E934" w14:textId="77777777" w:rsidTr="00E61907">
         <w:trPr>
           <w:trHeight w:val="12896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10420" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EDBFD86" w14:textId="77777777" w:rsidR="00B02AAB" w:rsidRPr="00811603" w:rsidRDefault="00B02AAB" w:rsidP="009D7299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78F76791" w14:textId="7398C9BC" w:rsidR="009D7299" w:rsidRPr="00E61907" w:rsidRDefault="009D7299" w:rsidP="00E61907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D7299" w:rsidRPr="00E61907" w:rsidSect="009D7299">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="851" w:bottom="899" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D70D09" w14:textId="77777777" w:rsidR="00BC43B1" w:rsidRDefault="00BC43B1">
+    <w:p w14:paraId="1C129CA5" w14:textId="77777777" w:rsidR="00D57540" w:rsidRDefault="00D57540">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="481A935B" w14:textId="77777777" w:rsidR="00BC43B1" w:rsidRDefault="00BC43B1">
+    <w:p w14:paraId="33441D2E" w14:textId="77777777" w:rsidR="00D57540" w:rsidRDefault="00D57540">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3208,58 +3201,58 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ECD91DA" w14:textId="77777777" w:rsidR="00BC43B1" w:rsidRDefault="00BC43B1">
+    <w:p w14:paraId="590ECA7B" w14:textId="77777777" w:rsidR="00D57540" w:rsidRDefault="00D57540">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="588B1CD8" w14:textId="77777777" w:rsidR="00BC43B1" w:rsidRDefault="00BC43B1">
+    <w:p w14:paraId="2B4541D0" w14:textId="77777777" w:rsidR="00D57540" w:rsidRDefault="00D57540">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EC6483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9642F65C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -4302,51 +4295,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="832138692">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1325474668">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="535850108">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="506986654">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1548293295">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="943265387">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001850F2"/>
     <w:rsid w:val="000006A7"/>
     <w:rsid w:val="000110E7"/>
@@ -4361,140 +4354,146 @@
     <w:rsid w:val="00120F4D"/>
     <w:rsid w:val="00126CB0"/>
     <w:rsid w:val="00175F3D"/>
     <w:rsid w:val="00176AA5"/>
     <w:rsid w:val="00176B4D"/>
     <w:rsid w:val="001850F2"/>
     <w:rsid w:val="001D39D3"/>
     <w:rsid w:val="001E51C5"/>
     <w:rsid w:val="002113B1"/>
     <w:rsid w:val="002122B1"/>
     <w:rsid w:val="00235039"/>
     <w:rsid w:val="00264BCF"/>
     <w:rsid w:val="00326C5C"/>
     <w:rsid w:val="00393BB0"/>
     <w:rsid w:val="003A0E10"/>
     <w:rsid w:val="003A4C72"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003C7455"/>
     <w:rsid w:val="003D213C"/>
     <w:rsid w:val="004263F8"/>
     <w:rsid w:val="00444DFA"/>
     <w:rsid w:val="00453F22"/>
     <w:rsid w:val="004D2045"/>
     <w:rsid w:val="004E1664"/>
     <w:rsid w:val="00510E94"/>
+    <w:rsid w:val="005175A2"/>
     <w:rsid w:val="00534205"/>
     <w:rsid w:val="00566A70"/>
     <w:rsid w:val="00587C7F"/>
     <w:rsid w:val="005B03A1"/>
     <w:rsid w:val="005B0E0F"/>
-    <w:rsid w:val="005C0ADF"/>
     <w:rsid w:val="0065236F"/>
     <w:rsid w:val="00661AFD"/>
     <w:rsid w:val="00675D7F"/>
     <w:rsid w:val="00691AA8"/>
     <w:rsid w:val="0069577B"/>
     <w:rsid w:val="006B386C"/>
     <w:rsid w:val="006E4E52"/>
     <w:rsid w:val="006F033A"/>
     <w:rsid w:val="006F3C5D"/>
     <w:rsid w:val="006F55CE"/>
     <w:rsid w:val="0074454D"/>
     <w:rsid w:val="007B4C25"/>
     <w:rsid w:val="007F4A4A"/>
     <w:rsid w:val="007F7275"/>
     <w:rsid w:val="00811603"/>
     <w:rsid w:val="0082685A"/>
     <w:rsid w:val="008403B1"/>
     <w:rsid w:val="008737AD"/>
     <w:rsid w:val="00891B76"/>
     <w:rsid w:val="008D1E26"/>
     <w:rsid w:val="00907245"/>
     <w:rsid w:val="009203A7"/>
     <w:rsid w:val="009565CA"/>
     <w:rsid w:val="00965BD3"/>
     <w:rsid w:val="009837D5"/>
     <w:rsid w:val="009950C3"/>
     <w:rsid w:val="009A4AEB"/>
     <w:rsid w:val="009D7299"/>
+    <w:rsid w:val="009E638B"/>
     <w:rsid w:val="00A11503"/>
+    <w:rsid w:val="00A13CF0"/>
     <w:rsid w:val="00A77CE3"/>
     <w:rsid w:val="00AA28AE"/>
     <w:rsid w:val="00AB4374"/>
     <w:rsid w:val="00AD10DB"/>
     <w:rsid w:val="00AE1A34"/>
     <w:rsid w:val="00B02AAB"/>
     <w:rsid w:val="00B3079B"/>
     <w:rsid w:val="00B55FAC"/>
     <w:rsid w:val="00B8073D"/>
-    <w:rsid w:val="00BC43B1"/>
+    <w:rsid w:val="00BB7BD0"/>
     <w:rsid w:val="00BC53F3"/>
+    <w:rsid w:val="00C17FBE"/>
     <w:rsid w:val="00C62665"/>
     <w:rsid w:val="00C85CCB"/>
     <w:rsid w:val="00CC17CD"/>
     <w:rsid w:val="00CE7E49"/>
     <w:rsid w:val="00D21B01"/>
     <w:rsid w:val="00D33766"/>
+    <w:rsid w:val="00D446B4"/>
+    <w:rsid w:val="00D452DF"/>
+    <w:rsid w:val="00D57540"/>
     <w:rsid w:val="00D90633"/>
     <w:rsid w:val="00D934AB"/>
     <w:rsid w:val="00E2396B"/>
     <w:rsid w:val="00E55322"/>
     <w:rsid w:val="00E55BCD"/>
     <w:rsid w:val="00E61907"/>
     <w:rsid w:val="00E82787"/>
     <w:rsid w:val="00E936FA"/>
+    <w:rsid w:val="00EF234F"/>
     <w:rsid w:val="00EF6C14"/>
     <w:rsid w:val="00F10D4B"/>
     <w:rsid w:val="00F2262E"/>
     <w:rsid w:val="00F52A10"/>
     <w:rsid w:val="00F67429"/>
-    <w:rsid w:val="00F6793D"/>
     <w:rsid w:val="00F734BF"/>
     <w:rsid w:val="00F90C12"/>
     <w:rsid w:val="00FA1E61"/>
     <w:rsid w:val="00FC4294"/>
     <w:rsid w:val="00FD35F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4EE8547B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8E512331-E2D3-4135-92A9-C6B2A928C674}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -5241,102 +5240,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...30 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xmlns:ns3="89b44844-f7a8-43bf-8910-957b726a602c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76eefbbfc9591bdc55c17c04d631482f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFE04B8D5F85974F818FB6A03D2CDBA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94d2d9b9e41d4b0499391a829c94b85c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xmlns:ns3="89b44844-f7a8-43bf-8910-957b726a602c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0835233e8bf5bc5fd3644f24a26d38e2" ns2:_="" ns3:_="">
     <xsd:import namespace="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <xsd:import namespace="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Group" minOccurs="0"/>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="360140f8-0468-48bc-8a3a-f2fd56f93b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Group" ma:index="8" nillable="true" ma:displayName="IT Topic" ma:format="Dropdown" ma:internalName="Group" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Asset Lists (incl hand held devices)"/>
           <xsd:enumeration value="Asset Management Database"/>
           <xsd:enumeration value="Vehicle Tracking (Masternaut)"/>
           <xsd:enumeration value="Icelert"/>
           <xsd:enumeration value="ICT/ Council Provider"/>
           <xsd:enumeration value="Council Webpages"/>
           <xsd:enumeration value="Twitter"/>
           <xsd:enumeration value="Other"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Year" ma:index="9" nillable="true" ma:displayName="Year" ma:description="Format = 2016/17" ma:internalName="Year" ma:readOnly="false">
@@ -5377,50 +5351,79 @@
     <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b44844-f7a8-43bf-8910-957b726a602c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5509,137 +5512,170 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">Current</Status>
+    <Group xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">Council Webpages</Group>
+    <Document_x0020_Type xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">Application Form</Document_x0020_Type>
+    <Year xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">2025</Year>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F583C421-4F7E-411E-AF74-7BEAADA628BD}">
-[...25 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F210680-7B26-4341-8A14-846645EC6FD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DE5D83-D52F-419A-8268-285A2C942607}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <ds:schemaRef ds:uri="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B868F19C-9D52-4284-832B-520E13DBF90B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E914D012-6D2F-4FC9-BDB4-70E571CD59B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F583C421-4F7E-411E-AF74-7BEAADA628BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0202E224-29F1-4FD6-A829-43A9B0B697FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>237</Words>
-  <Characters>1357</Characters>
+  <Words>235</Words>
+  <Characters>1277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>THE HIGHLAND COUNCIL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fujitsu Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1591</CharactersWithSpaces>
+  <CharactersWithSpaces>1483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>196735</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:communityservices@highland.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
@@ -5652,27 +5688,33 @@
   <dc:subject/>
   <dc:creator>paulined</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:lpwstr>7200.00000000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Elizabeth Maciver</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Elizabeth Maciver</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x010100BFE04B8D5F85974F818FB6A03D2CDBA9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>