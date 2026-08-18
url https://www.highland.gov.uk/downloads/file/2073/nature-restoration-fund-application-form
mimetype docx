--- v0 (2026-02-17)
+++ v1 (2026-08-18)
@@ -12,350 +12,602 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="791B7B79" w14:textId="0E086789" w:rsidR="008A301D" w:rsidRDefault="00000000" w:rsidP="008A301D">
+    <w:p w14:paraId="791B7B79" w14:textId="7E82860A" w:rsidR="008A301D" w:rsidRDefault="00ED6963" w:rsidP="008A301D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="22A4ABE6">
-[...23 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22A4ABE6" wp14:editId="705D3613">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-298450</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-557530</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1325880" cy="546735"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="12" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1325880" cy="546735"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="572C0A88">
-[...4 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="572C0A88" wp14:editId="3D0FC138">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>4768850</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-732155</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2792095" cy="1485900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2792095" cy="1485900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="16FBDBCD">
-[...235 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16FBDBCD" wp14:editId="688ACFC8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1860550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-288925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3550920" cy="594360"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3550920" cy="594360"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0B14288D" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="1E2E13"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E92969">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="3C5C26"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Nature</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E92969">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="3C5C26"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E92969">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="3C5C26"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Restoration Fund</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F646BB0" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00E92969" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="3C5C26"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E92969">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="3C5C26"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Maoin Ath-shlànachadh Nàdair</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6A83F6D5" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="63A1368C" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3AB68BA6" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FD1ADF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Expression of Interest</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="081843A3" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FD1ADF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Cur an cèill ùidh</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25E78002" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="009237AD" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="16FBDBCD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:146.5pt;margin-top:-22.75pt;width:279.6pt;height:46.8pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7k9TQ+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdK40Fy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr++SchyjvRXVgSC13Nmd2eH6ejSaHaQPCm3D57OSM2kFtsruGv792/2b&#10;K85CBNuCRisb/iQDv968frUeXC0X2KNupWcEYkM9uIb3Mbq6KILopYEwQyctBTv0BiId/a5oPQyE&#10;bnSxKMvLYkDfOo9ChkB/76Yg32T8rpMifum6ICPTDafeYl59XrdpLTZrqHceXK/EsQ34hy4MKEtF&#10;T1B3EIHtvfoLyijhMWAXZwJNgV2nhMwciM28/IPNYw9OZi4kTnAnmcL/gxWfD4/uq2dxfIcjDTCT&#10;CO4BxY/ALN72YHfyxnscegktFZ4nyYrBhfqYmqQOdUgg2+ETtjRk2EfMQGPnTVKFeDJCpwE8nUSX&#10;Y2SCfl5UVblaUEhQrFotLy7zVAqon7OdD/GDRMPSpuGehprR4fAQYuoG6ucrqZjFe6V1Hqy2bGj4&#10;qlpUOeEsYlQk32llGn5Vpm9yQiL53rY5OYLS054KaHtknYhOlOO4HeliYr/F9on4e5z8Re+BNj36&#10;X5wN5K2Gh5978JIz/dGShqv5cpnMmA/L6m1i788j2/MIWEFQDY+cTdvbmA08cb0hrTuVZXjp5Ngr&#10;eSarc/R3MuX5Od96eYWb3wAAAP//AwBQSwMEFAAGAAgAAAAhACo0F6PfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxauyFBacimQiCuIApU6s2Nt0lEvI5itwl/jznR42hG&#10;M2/KzWx7cabRd44RVksFgrh2puMG4fPjZZGD8EGz0b1jQvghD5vq+qrUhXETv9N5GxoRS9gXGqEN&#10;YSik9HVLVvulG4ijd3Sj1SHKsZFm1FMst71MlLqXVnccF1o90FNL9ff2ZBG+Xo/7XaremmebDZOb&#10;lWS7loi3N/PjA4hAc/gPwx9+RIcqMh3ciY0XPUKyvotfAsIizTIQMZFnSQLigJDmK5BVKS8vVL8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+5PU0PgBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKjQXo98AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0B14288D" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="1E2E13"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E92969">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="3C5C26"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Nature</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E92969">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="3C5C26"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E92969">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="3C5C26"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Restoration Fund</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1F646BB0" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00E92969" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="3C5C26"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E92969">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="3C5C26"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Maoin Ath-shlànachadh Nàdair</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6A83F6D5" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="63A1368C" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3AB68BA6" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FD1ADF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Expression of Interest</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="081843A3" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FD1ADF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Cur an cèill ùidh</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25E78002" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="009237AD" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict w14:anchorId="7F87C775">
-[...4 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F87C775" wp14:editId="1802B2FA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>-89535</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-614045</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7650480" cy="3131820"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="7" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7650480" cy="3131820"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FC841A" w14:textId="77777777" w:rsidR="00261FA4" w:rsidRDefault="00261FA4" w:rsidP="003909CF">
       <w:pPr>
         <w:pStyle w:val="Bulletted"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:divId w:val="1066143263"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B9CCDD" w14:textId="17E7FFE7" w:rsidR="00BA0E73" w:rsidRDefault="00BA0E73" w:rsidP="00E41AA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
@@ -371,106 +623,218 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="311D60C8" w14:textId="77777777" w:rsidR="00BA0E73" w:rsidRDefault="00BA0E73" w:rsidP="00E41AA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E05FA4C" w14:textId="475F55CC" w:rsidR="00BA0E73" w:rsidRDefault="00BA0E73" w:rsidP="00E41AA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46602241" w14:textId="2F6B3EA3" w:rsidR="00BA0E73" w:rsidRDefault="00000000" w:rsidP="00E41AA0">
+    <w:p w14:paraId="46602241" w14:textId="06E35103" w:rsidR="00BA0E73" w:rsidRDefault="00ED6963" w:rsidP="00E41AA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="4F9CF30C">
-[...37 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9CF30C" wp14:editId="2A151C16">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>481330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7551420" cy="365760"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7551420" cy="365760"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="70AD47">
+                            <a:lumMod val="20000"/>
+                            <a:lumOff val="80000"/>
+                          </a:srgbClr>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0E861DB7" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="008E4EEF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="538135"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008E4EEF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="538135"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Application Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A2EA090" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00A90D45" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4F9CF30C" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:37.9pt;width:594.6pt;height:28.8pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5I8K9MAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSXHatOKs06VaV&#10;thdp2w/AGMeowFAgsbdf3wE72bRVX6q+IJiBMzPnzLC+67UiJ+G8BFPS6SSnRBgOtTSHkn79cv/q&#10;hhIfmKmZAiNK+iQ8vdu8fLHubCFm0IKqhSMIYnzR2ZK2IdgiyzxvhWZ+AlYYdDbgNAt4dIesdqxD&#10;dK2yWZ4vsw5cbR1w4T1a94OTbhJ+0wgePjWNF4GokmJuIa0urVVcs82aFQfHbCv5mAb7hyw0kwaD&#10;XqD2LDBydPIPKC25Aw9NmHDQGTSN5CLVgNVM89+qeWyZFakWJMfbC03+/8Hyj6dH+9mR0L+BHgVM&#10;RXj7APybJwZ2LTMHsXUOulawGgNPI2VZZ30xPo1U+8JHkKr7ADWKzI4BElDfOB1ZwToJoqMATxfS&#10;RR8IR+NqsZjOZ+ji6Hu9XKyWSZWMFefX1vnwToAmcVNSh6ImdHZ68CFmw4rzlRjMg5L1vVQqHdyh&#10;2ilHTgwbYJVv9/NVequOGnMdzNhH+dgJaMZ+Gcw3ZzPi+wEmxfoFXxnSlfR2MVsMzP01dgQbokS4&#10;62taBhwBJXVJU8gxlcj3W1OnBg1MqmGPj5UZBYicD+yHvuqJrEd1oh4V1E+oiIOh43FCcdOC+0FJ&#10;h91eUv/9yJygRL03qOrtdD6P45EO88Uq6uGuPdW1hxmOUCUNlAzbXUgjFQk3sEX1G5mEec5kTBm7&#10;OHE4Tlwck+tzuvX8L2x+AgAA//8DAFBLAwQUAAYACAAAACEATUtJPd4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1SikNIU6FSvmAhiDg5saLEzVeR7Gbhr9ne4LbjmY0&#10;+yZfT64TIw6h9aRgPktAINXetGQVVG+vtymIEDUZ3XlCBT8YYF1cXuQ6M/5EOxzLaAWXUMi0gibG&#10;PpMy1A06HWa+R2Lv2w9OR5aDlWbQJy53nbxLkgfpdEv8odE9bhqsD+XRKfhym3H3aT9e0vQ9HG62&#10;uLVlVSl1fTU9P4GIOMW/MJzxGR0KZtr7I5kgOtZLDipYLXnA2Z4/JisQe74Wi3uQRS7/Lyh+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHkjwr0wAgAAXwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE1LST3eAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="#e2f0d9">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0E861DB7" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="008E4EEF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="538135"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008E4EEF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="538135"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Application Form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A2EA090" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00A90D45" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710F0023" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="002F57CD" w:rsidRDefault="002F57CD" w:rsidP="0043188B">
+    <w:p w14:paraId="69D50B34" w14:textId="77777777" w:rsidR="00BA0E84" w:rsidRDefault="00BA0E84" w:rsidP="0043188B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710F0023" w14:textId="729218F9" w:rsidR="002F57CD" w:rsidRPr="002F57CD" w:rsidRDefault="002F57CD" w:rsidP="0043188B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F57CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please refer to the ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="002F57CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -698,98 +1062,134 @@
       <w:r w:rsidR="00110725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(see section </w:t>
       </w:r>
       <w:r w:rsidR="00A85EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00110725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3129BA5A" w14:textId="4C96D457" w:rsidR="002F57CD" w:rsidRPr="00D449FE" w:rsidRDefault="002F57CD" w:rsidP="002F57CD">
+    <w:p w14:paraId="3129BA5A" w14:textId="114BCC27" w:rsidR="002F57CD" w:rsidRPr="00D449FE" w:rsidRDefault="002F57CD" w:rsidP="002F57CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D449FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Projects </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>must not</w:t>
       </w:r>
       <w:r w:rsidR="00CF6BE7" w:rsidRPr="00CF6BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D449FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>start or commit expenditure before receiving and accepting the offer of grant letter.</w:t>
+        <w:t xml:space="preserve">start or commit expenditure before receiving and accepting the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D449FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffer of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10278">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D449FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rant letter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DED2A8" w14:textId="77777777" w:rsidR="00757A53" w:rsidRDefault="00757A53" w:rsidP="00627509">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4B1F2A" w14:textId="77777777" w:rsidR="00FD0E5C" w:rsidRDefault="00FD0E5C" w:rsidP="00627509">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
@@ -841,54 +1241,52 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROJECT SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="73" w:tblpY="256"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3686"/>
-        <w:gridCol w:w="2001"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="2801"/>
+        <w:gridCol w:w="3578"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00DF11C7" w14:paraId="27F78728" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="616C7D5D" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -909,51 +1307,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A125312" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00860812" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00860812">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Project reference number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C099DCC" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00860812" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00DF11C7" w14:paraId="7BF4FCBF" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
@@ -1002,51 +1400,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00860812">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B197D9E" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00860812" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00DF11C7" w14:paraId="645DD923" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
@@ -1079,51 +1477,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF44995" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00860812" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00860812">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22B7C687" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00556FFA" w14:paraId="309CF769" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -1159,76 +1557,74 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EE088B6" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00860812" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E9955F" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total cost of project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A141CAD" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00556FFA" w14:paraId="15AC5933" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
@@ -1256,76 +1652,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04DF182D" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DAF35CF" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Match funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45B040A2" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00556FFA" w14:paraId="664F5239" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
@@ -1353,76 +1747,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="231CC7C8" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="222912C8" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004924CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Grant requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CC2554E" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00556FFA" w14:paraId="3031C390" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
@@ -1463,51 +1855,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="324B2E9E" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="094827F6" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3E3F" w:rsidRPr="00556FFA" w14:paraId="4D39476F" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
@@ -1541,202 +1933,92 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="210C1C35" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A2EBB4" w14:textId="77777777" w:rsidR="003F3E3F" w:rsidRPr="00812126" w:rsidRDefault="003F3E3F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...108 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60F88A5A" w14:textId="77777777" w:rsidR="00406620" w:rsidRPr="00BA09A5" w:rsidRDefault="00406620" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9302"/>
-        <w:gridCol w:w="1272"/>
+        <w:gridCol w:w="9095"/>
+        <w:gridCol w:w="1253"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E3B24" w:rsidRPr="006C1F70" w14:paraId="30332225" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10574" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="39E09635" w14:textId="77777777" w:rsidR="003E3B24" w:rsidRDefault="003E3B24" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C1F70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
@@ -2152,67 +2434,51 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>You must also meet at least ONE of the following criteria:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4617A90C" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00B120D8" w:rsidRDefault="00FD1ADF" w:rsidP="0083231A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B120D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deliver positive effects for biodiversity and enhance local </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Deliver positive effects for biodiversity and enhance local ecosystems; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BCFAB8" w14:textId="77777777" w:rsidR="003E3B24" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="0083231A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00B120D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address the climate emergency and its impacts through mitigation and adaptation and by promoting nature-based solutions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30EB11A7" w14:textId="77777777" w:rsidR="00A90D45" w:rsidRDefault="00A90D45" w:rsidP="0083231A">
@@ -3890,748 +4156,704 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="7230"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F1459" w:rsidRPr="00E92482" w14:paraId="7CA8E300" w14:textId="77777777" w:rsidTr="000045E4">
+      <w:tr w:rsidR="006F1459" w:rsidRPr="00BA0E84" w14:paraId="7CA8E300" w14:textId="77777777" w:rsidTr="000045E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="474FDC25" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="00E92482" w:rsidRDefault="006F1459" w:rsidP="0083231A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="474FDC25" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="00BA0E84" w:rsidRDefault="006F1459" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBD4BBC" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="006F1459" w:rsidRDefault="006F1459" w:rsidP="0083231A">
+          <w:p w14:paraId="5DBD4BBC" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="00BA0E84" w:rsidRDefault="006F1459" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you applying on behalf of a partnership and </w:t>
             </w:r>
-            <w:r w:rsidR="00A5704C">
+            <w:r w:rsidR="00A5704C" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">your organisation the lead applicant?  </w:t>
             </w:r>
-            <w:r w:rsidR="0043188B">
+            <w:r w:rsidR="0043188B" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If yes, p</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lease provide partnership agreement with the application</w:t>
             </w:r>
-            <w:r w:rsidR="0043188B">
+            <w:r w:rsidR="0043188B" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420F5266" w14:textId="77777777" w:rsidR="00131463" w:rsidRDefault="00131463" w:rsidP="0083231A">
+          <w:p w14:paraId="420F5266" w14:textId="77777777" w:rsidR="00131463" w:rsidRPr="00BA0E84" w:rsidRDefault="00131463" w:rsidP="0083231A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D8EA7F" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="00820632" w:rsidRDefault="006F1459" w:rsidP="0083231A">
+          <w:p w14:paraId="60D8EA7F" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="00BA0E84" w:rsidRDefault="006F1459" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7619612C" w14:textId="77777777" w:rsidR="006F1459" w:rsidRDefault="006F1459" w:rsidP="0083231A">
+    <w:p w14:paraId="7619612C" w14:textId="77777777" w:rsidR="006F1459" w:rsidRPr="00BA0E84" w:rsidRDefault="006F1459" w:rsidP="0083231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B1BDA9" w14:textId="77777777" w:rsidR="006936F0" w:rsidRDefault="006936F0" w:rsidP="0083231A">
+    <w:p w14:paraId="46B1BDA9" w14:textId="77777777" w:rsidR="006936F0" w:rsidRPr="00BA0E84" w:rsidRDefault="006936F0" w:rsidP="0083231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="5400"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F57CD" w:rsidRPr="00E92482" w14:paraId="4D28C86C" w14:textId="77777777" w:rsidTr="009E607E">
+      <w:tr w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w14:paraId="4D28C86C" w14:textId="77777777" w:rsidTr="009E607E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC5CCCB" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E92482" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2BC5CCCB" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4E5DC3" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="005C1FD5" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+          <w:p w14:paraId="5E4E5DC3" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-          <w:p w14:paraId="38605957" w14:textId="2E867FD1" w:rsidR="002F57CD" w:rsidRPr="00E010D3" w:rsidRDefault="00F5073D" w:rsidP="00F5073D">
+            <w:r w:rsidRPr="00BA0E84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the organisation VAT registered?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38605957" w14:textId="2E867FD1" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="00F5073D" w:rsidP="00F5073D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-                <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E010D3">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ou are declaring </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E010D3">
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E010D3">
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> VAT status</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E010D3">
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with</w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> HMRC. </w:t>
             </w:r>
-            <w:r w:rsidR="00E010D3" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="00E010D3" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If this changes at any time during the project, you </w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
-            <w:r w:rsidR="002F57CD" w:rsidRPr="00E010D3">
+            <w:r w:rsidR="002F57CD" w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> notify the NRF Team as this may affect the offer of grant. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="63502C14" w14:textId="77777777" w:rsidR="00131463" w:rsidRDefault="00131463" w:rsidP="0083231A">
+          <w:p w14:paraId="63502C14" w14:textId="77777777" w:rsidR="00131463" w:rsidRPr="00BA0E84" w:rsidRDefault="00131463" w:rsidP="0083231A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15B7F46D" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00820632" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+          <w:p w14:paraId="15B7F46D" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F57CD" w:rsidRPr="00F23222" w14:paraId="635F51E4" w14:textId="77777777" w:rsidTr="009E607E">
+      <w:tr w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w14:paraId="635F51E4" w14:textId="77777777" w:rsidTr="009E607E">
         <w:tblPrEx>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309DB45F" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00F23222" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="309DB45F" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1D71E3" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00F23222" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
-[...23 lines deleted...]
-              <w:t>the organisation is VAT registered, please quote number.</w:t>
+          <w:p w14:paraId="2D1D71E3" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If the organisation is VAT registered, please quote number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA6CEFB" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00F23222" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+          <w:p w14:paraId="5DA6CEFB" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F57CD" w:rsidRPr="00E92482" w14:paraId="5B1937F2" w14:textId="77777777" w:rsidTr="009E607E">
+      <w:tr w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w14:paraId="5B1937F2" w14:textId="77777777" w:rsidTr="009E607E">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD58872" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E92482" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5AD58872" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE0577A" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E92482" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4CE0577A" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Is the VAT related to the project being reclaimed from HMRC?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B2006">
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">rovide relevant details in the box below, i.e. details of exemptions </w:t>
+              <w:t xml:space="preserve">Provide relevant details in the box below, i.e. details of exemptions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5588C9E5" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E76704" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+          <w:p w14:paraId="5588C9E5" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76704">
-[...15 lines deleted...]
-              <w:t>e</w:t>
+            <w:r w:rsidRPr="00BA0E84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Whole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB64994" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E76704" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+          <w:p w14:paraId="7BB64994" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76704">
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Partial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B31A87B" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E76704" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
+          <w:p w14:paraId="1B31A87B" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00BA0E84" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76704">
+            <w:r w:rsidRPr="00BA0E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="00E92482" w14:paraId="7F534CC2" w14:textId="77777777" w:rsidTr="009E607E">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="718420C5" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
@@ -5127,78 +5349,67 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="007237B4" w14:paraId="7717D0C9" w14:textId="77777777" w:rsidTr="009E607E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="1D30E041" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="007237B4" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.7</w:t>
             </w:r>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Privacy</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Notice</w:t>
+              <w:t xml:space="preserve">  Privacy Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="007237B4" w14:paraId="084FB9C9" w14:textId="77777777" w:rsidTr="009E607E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21C7C7FB" w14:textId="7509EF12" w:rsidR="002F57CD" w:rsidRPr="00962B2A" w:rsidRDefault="002F57CD" w:rsidP="0083231A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -5307,70 +5518,68 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E81355" w:rsidRPr="007237B4" w14:paraId="218F9016" w14:textId="77777777" w:rsidTr="000B4439">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="21ADBF45" w14:textId="38A9C191" w:rsidR="00E81355" w:rsidRPr="007237B4" w:rsidRDefault="00BF78E3" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.8 </w:t>
             </w:r>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Artificial</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0004637E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Int</w:t>
             </w:r>
             <w:r w:rsidR="00976EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">elligence Assistance </w:t>
             </w:r>
             <w:r w:rsidR="00146282">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5474,69 +5683,67 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00490FAA" w:rsidRPr="00E24611">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.highland.gov.uk/AIguidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00490FAA" w:rsidRPr="00E24611">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="053A1E6C" w14:textId="77777777" w:rsidR="00E81355" w:rsidRDefault="00E81355" w:rsidP="0083231A">
+    <w:p w14:paraId="053A1E6C" w14:textId="77777777" w:rsidR="00E81355" w:rsidRPr="00CE2A9A" w:rsidRDefault="00E81355" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CEAD19D" w14:textId="77777777" w:rsidR="00694992" w:rsidRPr="00204387" w:rsidRDefault="00694992" w:rsidP="0083231A">
+    <w:p w14:paraId="3CEAD19D" w14:textId="77777777" w:rsidR="00694992" w:rsidRPr="00CE2A9A" w:rsidRDefault="00694992" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17783F7E" w14:textId="77777777" w:rsidR="00406620" w:rsidRDefault="004B3739" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EE1534" w:rsidRPr="006B5D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5648,51 +5855,51 @@
     <w:p w14:paraId="5A18A6BE" w14:textId="77777777" w:rsidR="00340534" w:rsidRDefault="00340534" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="10007"/>
+        <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="0019609F" w:rsidRPr="00AC159D" w14:paraId="60C0C93B" w14:textId="77777777" w:rsidTr="00EE04DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="7EC19A1E" w14:textId="77777777" w:rsidR="0019609F" w:rsidRPr="00AC159D" w:rsidRDefault="0019609F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC159D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5744,73 +5951,51 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please also confirm whether the project location is within a designated </w:t>
             </w:r>
             <w:r w:rsidR="001A4ADE" w:rsidRPr="00974661">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>area</w:t>
             </w:r>
             <w:r w:rsidR="00E94EBE" w:rsidRPr="00974661">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> SSSI, SAC, LNR</w:t>
+              <w:t xml:space="preserve"> i.e SSSI, SAC, LNR</w:t>
             </w:r>
             <w:r w:rsidR="00974661" w:rsidRPr="00974661">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and provide details </w:t>
             </w:r>
             <w:r w:rsidR="001D70CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidR="005F31AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -6592,53 +6777,53 @@
     </w:tbl>
     <w:p w14:paraId="377085FF" w14:textId="77777777" w:rsidR="006B5D60" w:rsidRDefault="006B5D60" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2949"/>
+        <w:gridCol w:w="1410"/>
+        <w:gridCol w:w="5989"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F06AD" w14:paraId="7382CDD6" w14:textId="77777777" w:rsidTr="004F7CA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="332BB2AD" w14:textId="77777777" w:rsidR="008F06AD" w:rsidRDefault="008F06AD" w:rsidP="004F7CA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">4.4 </w:t>
             </w:r>
@@ -7512,51 +7697,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EB75D17" w14:textId="77777777" w:rsidR="009F2502" w:rsidRPr="00C44305" w:rsidRDefault="009F2502" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E550C8" w:rsidRPr="00DF11C7" w14:paraId="00E3910B" w14:textId="77777777" w:rsidTr="0028605A">
         <w:trPr>
           <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2634B289" w14:textId="3779F6BB" w:rsidR="007C1200" w:rsidRPr="00050CCA" w:rsidRDefault="007C1200" w:rsidP="0083231A">
+          <w:p w14:paraId="2634B289" w14:textId="052C8403" w:rsidR="007C1200" w:rsidRPr="00050CCA" w:rsidRDefault="007C1200" w:rsidP="0083231A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="644"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">List the main activities to deliver the project including timescales – this will be the </w:t>
             </w:r>
             <w:r w:rsidRPr="00050CCA">
               <w:rPr>
@@ -7630,151 +7815,171 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ch </w:t>
             </w:r>
             <w:r w:rsidR="00B120D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C0BE4">
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00085757">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A90D45">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00B120D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">be </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C0BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>complete</w:t>
+              <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidR="00A90D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>d</w:t>
+              <w:t xml:space="preserve">be </w:t>
             </w:r>
             <w:r w:rsidRPr="008C0BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DE45BB">
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r w:rsidR="00A90D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>31st</w:t>
+              <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> by </w:t>
             </w:r>
             <w:r w:rsidR="00DE45BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>October</w:t>
+              <w:t>31st</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE45BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>October</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00085757">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00974661">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -8770,50 +8975,60 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01F07007" w14:textId="77777777" w:rsidR="007C1200" w:rsidRPr="00EE04DF" w:rsidRDefault="007C1200" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00066469" w14:textId="77777777" w:rsidR="007C1200" w:rsidRDefault="007C1200" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="72B528DE" w14:textId="77777777" w:rsidR="00DF66C5" w:rsidRDefault="00DF66C5" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="3FC1E923" w14:textId="77777777" w:rsidR="00BB7E2F" w:rsidRPr="00987488" w:rsidRDefault="00BB7E2F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098449D" w:rsidRPr="00987488" w14:paraId="0F4AC936" w14:textId="77777777" w:rsidTr="0028605A">
         <w:trPr>
           <w:trHeight w:val="1129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0DF39BA7" w14:textId="6B9583CE" w:rsidR="0098449D" w:rsidRPr="002B4A3A" w:rsidRDefault="00B00831" w:rsidP="00E019B1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -8962,93 +9177,103 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>from benefitting from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0768F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BA23BA" w14:textId="77777777" w:rsidR="002B4A3A" w:rsidRPr="00EE04DF" w:rsidRDefault="002B4A3A" w:rsidP="002B4A3A">
+          <w:p w14:paraId="06BA23BA" w14:textId="77777777" w:rsidR="002B4A3A" w:rsidRDefault="002B4A3A" w:rsidP="002B4A3A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ECA6518" w14:textId="77777777" w:rsidR="00DF66C5" w:rsidRPr="00EE04DF" w:rsidRDefault="00DF66C5" w:rsidP="002B4A3A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DF9403B" w14:textId="77777777" w:rsidR="002B4A3A" w:rsidRDefault="002B4A3A" w:rsidP="002B4A3A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02FBC1E9" w14:textId="76F77952" w:rsidR="002B4A3A" w:rsidRPr="00987488" w:rsidRDefault="002B4A3A" w:rsidP="009704E8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098449D" w:rsidRPr="00987488" w14:paraId="22DD79A0" w14:textId="77777777" w:rsidTr="0028605A">
         <w:trPr>
           <w:trHeight w:val="1129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="367E35AA" w14:textId="69954BC3" w:rsidR="0098449D" w:rsidRPr="00987488" w:rsidRDefault="00D86E9B" w:rsidP="00E019B1">
+          <w:p w14:paraId="367E35AA" w14:textId="3331D03F" w:rsidR="0098449D" w:rsidRPr="00987488" w:rsidRDefault="00D86E9B" w:rsidP="00E019B1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you have a </w:t>
             </w:r>
             <w:r w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -9100,112 +9325,317 @@
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E721F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>provide a</w:t>
             </w:r>
             <w:r w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> signed statement</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0004084C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C467F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> detailing how your organisation is committed to advancing the</w:t>
+              <w:t>statement</w:t>
+            </w:r>
+            <w:r w:rsidR="002B53AE" w:rsidRPr="002C467F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B53AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">signed </w:t>
+            </w:r>
+            <w:r w:rsidR="002C467F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for the employer/organisation and</w:t>
+            </w:r>
+            <w:r w:rsidR="002C467F" w:rsidRPr="0004084C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B53AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by a workforce representative </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004084C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>detailing how your organisation is committed to advancing the</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB06BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00BB06BF">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Fair Work First Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> including the ‘Real Living Wage’ and ‘Effective Voice’ criteria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (see guidance note)</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>see guidance note</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004084C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C40191" w:rsidRPr="00987488" w14:paraId="235FF614" w14:textId="77777777" w:rsidTr="0028605A">
+        <w:trPr>
+          <w:trHeight w:val="1129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4532F8FD" w14:textId="77777777" w:rsidR="00DF66C5" w:rsidRDefault="00C40191" w:rsidP="00E019B1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Is your Fair Work First Policy Statement on your website</w:t>
+            </w:r>
+            <w:r w:rsidR="005C76A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  Yes / No. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DFE646F" w14:textId="66617E31" w:rsidR="00C40191" w:rsidRPr="00847638" w:rsidRDefault="005C76A1" w:rsidP="00DF66C5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C76A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> either</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C76A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">web </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C76A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">link or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>confirmation that you do not have a website.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C76A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098449D" w:rsidRPr="00987488" w14:paraId="2362E198" w14:textId="77777777" w:rsidTr="0028605A">
         <w:trPr>
           <w:trHeight w:val="1129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2238DB3F" w14:textId="744E0A25" w:rsidR="00B12B85" w:rsidRPr="00B12B85" w:rsidRDefault="00296D8B" w:rsidP="00E019B1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9288,51 +9718,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30EE3239" w14:textId="77777777" w:rsidR="0075673E" w:rsidRPr="00AE5EF4" w:rsidRDefault="0075673E" w:rsidP="00E019B1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">How will the project be supported </w:t>
             </w:r>
             <w:r w:rsidR="0080343D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">or maintained </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE5EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>after NRF funding and what will be the l</w:t>
             </w:r>
             <w:r w:rsidR="003D6BAA" w:rsidRPr="00AE5EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -9355,51 +9784,60 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE5EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">benefits?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C5B885" w14:textId="77777777" w:rsidR="00AE5EF4" w:rsidRPr="00EE04DF" w:rsidRDefault="00AE5EF4" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B7121DD" w14:textId="77777777" w:rsidR="00AB0A1C" w:rsidRPr="00EE04DF" w:rsidRDefault="00AB0A1C" w:rsidP="0083231A">
+          <w:p w14:paraId="5B7121DD" w14:textId="77777777" w:rsidR="00AB0A1C" w:rsidRDefault="00AB0A1C" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CCB82B0" w14:textId="77777777" w:rsidR="00DF66C5" w:rsidRPr="00EE04DF" w:rsidRDefault="00DF66C5" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E2CFE45" w14:textId="77777777" w:rsidR="00744739" w:rsidRPr="006C1F70" w:rsidRDefault="00744739" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B28DC" w:rsidRPr="006C1F70" w14:paraId="0D7A4638" w14:textId="77777777" w:rsidTr="00CB4E7E">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
@@ -9420,61 +9858,59 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please outline how the project fits with local plans and strategies</w:t>
             </w:r>
             <w:r w:rsidR="00B30BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DC5260">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B30BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B30BB6" w:rsidRPr="00B30BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Highland </w:t>
             </w:r>
             <w:r w:rsidR="00B30BB6" w:rsidRPr="000A57B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nature: Biodiversity Action Plan 2021 – 2026</w:t>
             </w:r>
@@ -9500,51 +9936,73 @@
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B30BB6" w:rsidRPr="000A57B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30432A9C" w14:textId="77777777" w:rsidR="00CB4E7E" w:rsidRPr="00CB4E7E" w:rsidRDefault="00CB4E7E" w:rsidP="00CB4E7E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25ACA168" w14:textId="77777777" w:rsidR="00CB4E7E" w:rsidRPr="00CB4E7E" w:rsidRDefault="00CB4E7E" w:rsidP="00CB4E7E">
+          <w:p w14:paraId="25ACA168" w14:textId="77777777" w:rsidR="00CB4E7E" w:rsidRDefault="00CB4E7E" w:rsidP="00CB4E7E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F53098F" w14:textId="77777777" w:rsidR="001F4770" w:rsidRDefault="001F4770" w:rsidP="00CB4E7E">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C8F5591" w14:textId="77777777" w:rsidR="001F4770" w:rsidRPr="00CB4E7E" w:rsidRDefault="001F4770" w:rsidP="00CB4E7E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="364EF0D7" w14:textId="77777777" w:rsidR="006B28DC" w:rsidRPr="006C1F70" w:rsidRDefault="006B28DC" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -9780,83 +10238,73 @@
         <w:gridCol w:w="3157"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="2384B571" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10528" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0662941B" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r w:rsidR="00BB2CA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0028605A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Main</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> project expenditure</w:t>
+              <w:t>Main project expenditure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED88576" w14:textId="77777777" w:rsidR="0028605A" w:rsidRDefault="0028605A" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091486A" w:rsidRPr="0059146E" w14:paraId="146AAFE0" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9918,931 +10366,842 @@
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="01C24200" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRDefault="0091486A" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="2603ED8B" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="2603ED8B" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE9EEDB" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="0083231A">
+          <w:p w14:paraId="5BE9EEDB" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387D272B" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="0083231A">
+          <w:p w14:paraId="387D272B" w14:textId="70414CFA" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Shovels</w:t>
+              <w:t>Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (shovels x 2, saws x 2, loppers x 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34546DC5" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="34546DC5" w14:textId="1432F488" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£50</w:t>
+              <w:t>£2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB0A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="0269F71B" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="0269F71B" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBCB234" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7FBCB234" w14:textId="3FB4A624" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB0A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Materials</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="050D6463" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="0083231A">
+          <w:p w14:paraId="050D6463" w14:textId="10568A39" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tools</w:t>
+              <w:t>Tree saplings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 250 @ £4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD0E83A" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="6DD0E83A" w14:textId="630169B2" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£200</w:t>
+              <w:t>£1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="61B6ADD9" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="61B6ADD9" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36396801" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="0083231A">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36396801" w14:textId="04F87BBA" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5357B3C0" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="0083231A">
+          <w:p w14:paraId="5357B3C0" w14:textId="4840CC52" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tree saplings</w:t>
+              <w:t>Wildflower seed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 1.5kg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66979EDF" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="66979EDF" w14:textId="78EB4CE3" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£100</w:t>
-[...6 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>£1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="26952770" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="26952770" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="383839B2" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="383839B2" w14:textId="75F19E44" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB0A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Labour</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600A2FAA" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="0083231A">
+          <w:p w14:paraId="600A2FAA" w14:textId="51519601" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildflower seed </w:t>
+              <w:t>Landscaping and tree planting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 days @£200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D369F9" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="01D369F9" w14:textId="41F49595" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£150</w:t>
-[...6 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB0A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="5AD30BDF" w14:textId="77777777" w:rsidTr="00E876AB">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="5AD30BDF" w14:textId="77777777" w:rsidTr="00E876AB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4316AD16" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00C025FA" w:rsidP="0083231A">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4316AD16" w14:textId="3C271E34" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FAF4B7" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="008C0BE4" w:rsidP="0083231A">
+          <w:p w14:paraId="57FAF4B7" w14:textId="5F1B3A36" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Landscaping</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> and tree planting</w:t>
+              <w:t>Digger hire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 10 days @£200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="518AF482" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="518AF482" w14:textId="32951597" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£50</w:t>
-[...6 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>£2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="6B1AA631" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="6B1AA631" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7B5262" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="6D7B5262" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F147AC7" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00974661" w:rsidP="0083231A">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F147AC7" w14:textId="0191E5F4" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB703D4" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00974661" w:rsidP="0083231A">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3FB703D4" w14:textId="43BE961E" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="06275923" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="06275923" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78669F42" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="78669F42" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F891C1" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="13F891C1" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FC4672" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="41FC4672" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="710E5277" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="710E5277" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E933F66" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="2E933F66" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F401EC" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="61F401EC" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FA9AB7" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="68FA9AB7" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="00654D51" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="00654D51" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7EA653" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="4D7EA653" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBFAB2D" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="0EBFAB2D" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A169BD6" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="6A169BD6" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="3DE54EC3" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="3DE54EC3" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4953D778" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="4953D778" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="307DF588" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="307DF588" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B412996" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="6B412996" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="00AB0A1C" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="1AA63BD5" w14:textId="77777777" w:rsidTr="0091486A">
-[...109 lines deleted...]
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="1D425689" w14:textId="77777777" w:rsidTr="00F10DD9">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="1D425689" w14:textId="77777777" w:rsidTr="00F10DD9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1902F734" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="0091486A" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="1902F734" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="0091486A" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091486A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TOTAL PROJECT COST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="21D25638" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="0091486A" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
+          <w:p w14:paraId="21D25638" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="0091486A" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091486A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F10DD9" w:rsidRPr="0059146E" w14:paraId="2EEFF2A1" w14:textId="77777777" w:rsidTr="007D7F4D">
+      <w:tr w:rsidR="002B53AE" w:rsidRPr="0059146E" w14:paraId="2EEFF2A1" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14FE79BC" w14:textId="77777777" w:rsidR="00F10DD9" w:rsidRPr="0091486A" w:rsidRDefault="00F10DD9" w:rsidP="0083231A">
+          <w:p w14:paraId="14FE79BC" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="0091486A" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is VAT included in these costs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="0190E6B9" w14:textId="77777777" w:rsidR="00F10DD9" w:rsidRPr="0091486A" w:rsidRDefault="00F10DD9" w:rsidP="0083231A">
+          <w:p w14:paraId="0190E6B9" w14:textId="77777777" w:rsidR="002B53AE" w:rsidRPr="0091486A" w:rsidRDefault="002B53AE" w:rsidP="002B53AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="463BDB26" w14:textId="77777777" w:rsidR="0036489B" w:rsidRDefault="0036489B" w:rsidP="0083231A">
       <w:pPr>
         <w:tabs>
@@ -10886,50 +11245,51 @@
       <w:tr w:rsidR="00DE1BB4" w:rsidRPr="006B28DC" w14:paraId="6C2A6E9E" w14:textId="77777777" w:rsidTr="003D6BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="01532789" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AC159D" w:rsidRDefault="00DE1BB4" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="6E20675E" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="006650F2" w:rsidRDefault="00363C5C" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006650F2">
@@ -10987,118 +11347,97 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ed these costs whilst developing the project?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE1BB4" w:rsidRPr="00AC159D" w14:paraId="5B1C7D49" w14:textId="77777777" w:rsidTr="003D6BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32E29750" w14:textId="77777777" w:rsidR="006D4E58" w:rsidRDefault="006D4E58" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39D3B1E7" w14:textId="77777777" w:rsidR="006D4E58" w:rsidRDefault="006D4E58" w:rsidP="0083231A">
-            <w:pPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="45BBC63F" w14:textId="77777777" w:rsidR="006650F2" w:rsidRDefault="006650F2" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F20AF8A" w14:textId="77777777" w:rsidR="00BB5CC1" w:rsidRDefault="00BB5CC1" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FB12D1C" w14:textId="77777777" w:rsidR="00414549" w:rsidRPr="00AC159D" w:rsidRDefault="00414549" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EFF4BDC" w14:textId="77777777" w:rsidR="00EB2B9C" w:rsidRPr="00363C5C" w:rsidRDefault="00700817" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SE</w:t>
       </w:r>
       <w:r w:rsidR="00EB2B9C" w:rsidRPr="00363C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">CTION </w:t>
       </w:r>
       <w:r w:rsidR="00987488" w:rsidRPr="00363C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EB2B9C" w:rsidRPr="00363C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
@@ -12224,93 +12563,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6.3 </w:t>
             </w:r>
             <w:r w:rsidR="0082585D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="003D0D43" w:rsidRPr="003D0D43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please explain why public funding is required to deliver the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4E58" w:rsidRPr="006C1F70" w14:paraId="7AA965A9" w14:textId="77777777" w:rsidTr="00962B2A">
+      <w:tr w:rsidR="006D4E58" w:rsidRPr="00CE2A9A" w14:paraId="7AA965A9" w14:textId="77777777" w:rsidTr="00962B2A">
         <w:trPr>
           <w:trHeight w:val="2228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38BF33D9" w14:textId="77777777" w:rsidR="00811BAB" w:rsidRDefault="00811BAB" w:rsidP="0083231A">
-[...25 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="38BF33D9" w14:textId="77777777" w:rsidR="00811BAB" w:rsidRPr="00CE2A9A" w:rsidRDefault="00811BAB" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="476654FE" w14:textId="77777777" w:rsidR="00CB4E7E" w:rsidRPr="00CE2A9A" w:rsidRDefault="00CB4E7E" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A34E7B2" w14:textId="77777777" w:rsidR="00811BAB" w:rsidRPr="00CE2A9A" w:rsidRDefault="00811BAB" w:rsidP="0083231A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FAE07F8" w14:textId="77777777" w:rsidR="00AE5EF4" w:rsidRDefault="00AE5EF4" w:rsidP="0083231A">
+    <w:p w14:paraId="4FAE07F8" w14:textId="77777777" w:rsidR="00AE5EF4" w:rsidRPr="00CE2A9A" w:rsidRDefault="00AE5EF4" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62748D6F" w14:textId="46139150" w:rsidR="00847885" w:rsidRPr="00D35E35" w:rsidRDefault="000D05E8" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -12374,112 +12710,68 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I declare that the information contained in this application is correct to the best of my knowledge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00576770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I have read the guidance notes and understand and accept the terms and conditions noted within them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13257A37" w14:textId="77777777" w:rsidR="00847885" w:rsidRPr="00576770" w:rsidRDefault="00847885" w:rsidP="0083231A">
+    <w:p w14:paraId="13257A37" w14:textId="77777777" w:rsidR="00847885" w:rsidRPr="00204739" w:rsidRDefault="00847885" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00576770">
+      <w:r w:rsidRPr="00204739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data you have provided in the application </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> forms are subject to the provisions of the Freedom of Information (Scotland) Act 2002, the Data Protection Act 1998 and the Environmental Information (Scotland) Regulations 2004.</w:t>
+        <w:t>The data you have provided in the application (and claim) forms are subject to the provisions of the Freedom of Information (Scotland) Act 2002, the Data Protection Act 1998 and the Environmental Information (Scotland) Regulations 2004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCE5571" w14:textId="77777777" w:rsidR="00847885" w:rsidRPr="00DF11C7" w:rsidRDefault="00847885" w:rsidP="0083231A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -12708,108 +13000,97 @@
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="747"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="606"/>
+        <w:gridCol w:w="8788"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="2A4B15FD" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="8827" w:type="dxa"/>
+      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="2A4B15FD" w14:textId="77777777" w:rsidTr="009E3151">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BA1EC3E" w14:textId="77777777" w:rsidR="0016791E" w:rsidRDefault="00A85EB1" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0016791E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2    Supporting documents</w:t>
             </w:r>
             <w:r w:rsidR="0016791E" w:rsidRPr="00E92482">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> checklist.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF0D8B7" w14:textId="77777777" w:rsidR="0016791E" w:rsidRDefault="0016791E" w:rsidP="0083231A">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="53EE2E0B" w14:textId="2C8A75FF" w:rsidR="006C777B" w:rsidRPr="00E92482" w:rsidRDefault="0016791E" w:rsidP="00044946">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00576770">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidRPr="00303F99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
@@ -12831,51 +13112,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00576770">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>application. If they are not available, please state why</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="736950BB" w14:textId="260D077D" w:rsidR="00D73F2F" w:rsidRPr="0080343D" w:rsidRDefault="0080343D" w:rsidP="0083231A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Y / N / </w:t>
             </w:r>
             <w:r w:rsidR="0052045D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -12923,925 +13204,1195 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">initial </w:t>
             </w:r>
             <w:r w:rsidR="005C76E6" w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>application</w:t>
             </w:r>
             <w:r w:rsidR="00E71B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="717417BC" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="717417BC" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="1D974EB9" w14:textId="3BE55E4E" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00BE011F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="50B3D171" w14:textId="07952187" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="0083231A">
+          <w:p w14:paraId="50B3D171" w14:textId="1EA16191" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Signed Fair Work First Policy</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t xml:space="preserve">Signed Fair Work First </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>olicy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="1D76CBC5" w14:textId="77777777" w:rsidR="00D73F2F" w:rsidRPr="00E92482" w:rsidRDefault="00D73F2F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="59B883A7" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="59B883A7" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="0DBF78F7" w14:textId="695FA8E8" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00BE011F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="05906457" w14:textId="43AA97DE" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="0083231A">
+          <w:p w14:paraId="05906457" w14:textId="2A165BE1" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bank statement – latest statement</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:r w:rsidR="00B07BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with address and account details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="0F661176" w14:textId="77777777" w:rsidR="00D73F2F" w:rsidRPr="00E92482" w:rsidRDefault="00D73F2F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="6EAA7FFA" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="00D73F2F" w:rsidRPr="00E92482" w14:paraId="6EAA7FFA" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="169F88D1" w14:textId="15DFB808" w:rsidR="00D73F2F" w:rsidRPr="00044946" w:rsidRDefault="00BE011F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="01508A07" w14:textId="2DD6CE06" w:rsidR="00EF2608" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Financial accounts – latest available accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
           <w:p w14:paraId="09CBE8B1" w14:textId="77777777" w:rsidR="00D73F2F" w:rsidRPr="00E92482" w:rsidRDefault="00D73F2F" w:rsidP="0083231A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41CF" w:rsidRPr="00E92482" w14:paraId="04D3804E" w14:textId="77777777" w:rsidTr="00DE290D">
+      <w:tr w:rsidR="00527BEB" w:rsidRPr="00E92482" w14:paraId="09A0215E" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A02A5F" w14:textId="6410FCA8" w:rsidR="00527BEB" w:rsidRPr="00044946" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B867C04" w14:textId="7AB9944A" w:rsidR="00527BEB" w:rsidRPr="00044946" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Constitution or articles and memorandum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
+          </w:tcPr>
+          <w:p w14:paraId="015088E3" w14:textId="77777777" w:rsidR="00527BEB" w:rsidRPr="00E92482" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00527BEB" w:rsidRPr="00E92482" w14:paraId="05DF1D10" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AF63BF" w14:textId="3C7AE43A" w:rsidR="00527BEB" w:rsidRPr="00044946" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
+          </w:tcPr>
+          <w:p w14:paraId="27925C99" w14:textId="2A8B3941" w:rsidR="00527BEB" w:rsidRPr="00044946" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Committee </w:t>
+            </w:r>
+            <w:r w:rsidR="00A45DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">embers or </w:t>
+            </w:r>
+            <w:r w:rsidR="00A45DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>irectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A45DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rustees</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="007B64A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unless </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">included </w:t>
+            </w:r>
+            <w:r w:rsidR="007B64A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>within accounts)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including information on any relationships between those listed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F714A0" w14:textId="77777777" w:rsidR="00527BEB" w:rsidRPr="00E92482" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00527BEB" w:rsidRPr="00E92482" w14:paraId="04D3804E" w14:textId="77777777" w:rsidTr="00DE290D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10528" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="799C8627" w14:textId="32C90205" w:rsidR="00DC41CF" w:rsidRPr="00E76DC4" w:rsidRDefault="00044946" w:rsidP="00044946">
+          <w:p w14:paraId="799C8627" w14:textId="38AA275E" w:rsidR="00527BEB" w:rsidRPr="00E76DC4" w:rsidRDefault="00527BEB" w:rsidP="00527BEB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E76DC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="00E71B97">
+              <w:t xml:space="preserve">Required </w:t>
+            </w:r>
+            <w:r w:rsidR="004470DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>following initial assessment</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF607B" w:rsidRPr="00E92482" w14:paraId="1D470FFD" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="59CC06BF" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="79FDCC24" w14:textId="52C7699E" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00044946" w:rsidP="00EF607B">
+          <w:p w14:paraId="5194231A" w14:textId="2BE6D28C" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8080" w:type="dxa"/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="188D870D" w14:textId="2A08CB09" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3B136CFE" w14:textId="02C5A54A" w:rsidR="009E3151" w:rsidRDefault="009E3151" w:rsidP="009E3151">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Constitution or articles and memorandum</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>alid insurance policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="0882CEE0" w14:textId="77777777" w:rsidR="00EF607B" w:rsidRPr="00E92482" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="7349303A" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF607B" w:rsidRPr="00E92482" w14:paraId="3FFCC75E" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="4601396D" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCE036D" w14:textId="472BC051" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00044946" w:rsidP="00EF607B">
+          <w:p w14:paraId="032BB9F6" w14:textId="5128122F" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8080" w:type="dxa"/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="2666385A" w14:textId="7995A743" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="3F89CD69" w14:textId="638CBA62" w:rsidR="009E3151" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Committee Members or Directors List</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>Evidence of land ownership or lease</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8CA0AC" w14:textId="77777777" w:rsidR="00EF607B" w:rsidRPr="00E92482" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="249A1415" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF607B" w:rsidRPr="00E92482" w14:paraId="5E5ECE62" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="5E5ECE62" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3A5825" w14:textId="747DCF2B" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00044946" w:rsidP="00EF607B">
+          <w:p w14:paraId="3D3A5825" w14:textId="094E804D" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8080" w:type="dxa"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="02544E39" w14:textId="67F5BC31" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="02544E39" w14:textId="3217F699" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Permissions – planning, consents, licences</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t xml:space="preserve">Policies – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ealth and </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">afety, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvironmental, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">qual </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pportunities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="77499ED2" w14:textId="77777777" w:rsidR="00EF607B" w:rsidRPr="00E92482" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="77499ED2" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF607B" w:rsidRPr="00E92482" w14:paraId="2A706E61" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="2A706E61" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFC8F93" w14:textId="1981AC78" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00044946" w:rsidP="00EF607B">
+          <w:p w14:paraId="1DFC8F93" w14:textId="239CBAAE" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8080" w:type="dxa"/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1CABED" w14:textId="42615685" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="7D1CABED" w14:textId="1CD2DD79" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policies – </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Confirmation of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> health and safety, environmental, equal opportunities</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>match funding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, including from organisation’s own reserves.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFCA5C6" w14:textId="77777777" w:rsidR="00EF607B" w:rsidRPr="00E92482" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="4FFCA5C6" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF607B" w:rsidRPr="00E92482" w14:paraId="52B04F34" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="52B04F34" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="364743B9" w14:textId="1EC23736" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00044946" w:rsidP="00EF607B">
+          <w:p w14:paraId="364743B9" w14:textId="4EB25B3C" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8080" w:type="dxa"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="66FDEACB" w14:textId="77777777" w:rsidR="00EF607B" w:rsidRPr="00044946" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="66FDEACB" w14:textId="7ACB86ED" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Any statutory p</w:t>
+            </w:r>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Confirmation of match funding letters</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>ermissions – planning, consents, licences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="36255EBD" w14:textId="77777777" w:rsidR="00EF607B" w:rsidRPr="00E92482" w:rsidRDefault="00EF607B" w:rsidP="00EF607B">
+          <w:p w14:paraId="36255EBD" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE011F" w:rsidRPr="00E92482" w14:paraId="7FD424F5" w14:textId="77777777" w:rsidTr="00E71B97">
-[...2 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="7FD424F5" w14:textId="77777777" w:rsidTr="007214DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="50DB4FDD" w14:textId="1BCCCE43" w:rsidR="00BE011F" w:rsidRPr="00044946" w:rsidRDefault="00044946" w:rsidP="00BE011F">
+          <w:p w14:paraId="50DB4FDD" w14:textId="2B62E537" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8080" w:type="dxa"/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="0893A030" w14:textId="5019BFB5" w:rsidR="00BE011F" w:rsidRPr="00044946" w:rsidRDefault="00BE011F" w:rsidP="00BE011F">
+          <w:p w14:paraId="0893A030" w14:textId="71591B9A" w:rsidR="009E3151" w:rsidRPr="00044946" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044946">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Copy of valid insurance policy</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>Partnership agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6892">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, where </w:t>
+            </w:r>
+            <w:r w:rsidR="00204739">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>relevant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="22750F2E" w14:textId="77777777" w:rsidR="00BE011F" w:rsidRPr="00E92482" w:rsidRDefault="00BE011F" w:rsidP="00BE011F">
+          <w:p w14:paraId="22750F2E" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE011F" w:rsidRPr="00E92482" w14:paraId="0F9FFB9B" w14:textId="77777777" w:rsidTr="00E71B97">
-[...133 lines deleted...]
-      <w:tr w:rsidR="00BE011F" w:rsidRPr="00E92482" w14:paraId="659A5ACF" w14:textId="77777777" w:rsidTr="007D7F4D">
+      <w:tr w:rsidR="009E3151" w:rsidRPr="00E92482" w14:paraId="659A5ACF" w14:textId="77777777" w:rsidTr="007D7F4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10528" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
           </w:tcPr>
-          <w:p w14:paraId="33F1C138" w14:textId="77777777" w:rsidR="00BE011F" w:rsidRPr="00576770" w:rsidRDefault="00BE011F" w:rsidP="00BE011F">
+          <w:p w14:paraId="33F1C138" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00576770" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00576770">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reason for missing documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C8E4707" w14:textId="77777777" w:rsidR="00BE011F" w:rsidRDefault="00BE011F" w:rsidP="00BE011F">
-[...19 lines deleted...]
-          <w:p w14:paraId="2DFF9330" w14:textId="77777777" w:rsidR="00BE011F" w:rsidRDefault="00BE011F" w:rsidP="00BE011F">
+          <w:p w14:paraId="5C8E4707" w14:textId="77777777" w:rsidR="009E3151" w:rsidRDefault="009E3151" w:rsidP="009E3151">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5947AE89" w14:textId="77777777" w:rsidR="009E3151" w:rsidRDefault="009E3151" w:rsidP="009E3151">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DFF9330" w14:textId="77777777" w:rsidR="009E3151" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40BE74F9" w14:textId="77777777" w:rsidR="00BE011F" w:rsidRPr="00E92482" w:rsidRDefault="00BE011F" w:rsidP="00BE011F">
+          <w:p w14:paraId="40BE74F9" w14:textId="77777777" w:rsidR="009E3151" w:rsidRPr="00E92482" w:rsidRDefault="009E3151" w:rsidP="009E3151">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E6D3649" w14:textId="77777777" w:rsidR="00414549" w:rsidRDefault="00414549" w:rsidP="00790BBA">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC874F3" w14:textId="77777777" w:rsidR="00F179E1" w:rsidRPr="005406E9" w:rsidRDefault="00700817" w:rsidP="00790BBA">
       <w:pPr>
         <w:ind w:left="-180"/>
@@ -13920,58 +14471,58 @@
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B28DC" w:rsidSect="00BA0E73">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC2E815" w14:textId="77777777" w:rsidR="00DC40DD" w:rsidRDefault="00DC40DD">
+    <w:p w14:paraId="5CD6D1C4" w14:textId="77777777" w:rsidR="00CB5F87" w:rsidRDefault="00CB5F87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C6459F6" w14:textId="77777777" w:rsidR="00DC40DD" w:rsidRDefault="00DC40DD">
+    <w:p w14:paraId="2EA92DEE" w14:textId="77777777" w:rsidR="00CB5F87" w:rsidRDefault="00CB5F87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14105,58 +14656,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="28B0DCEE" w14:textId="77777777" w:rsidR="009D6994" w:rsidRPr="0067486A" w:rsidRDefault="009D6994" w:rsidP="000720D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B354461" w14:textId="77777777" w:rsidR="00DC40DD" w:rsidRDefault="00DC40DD">
+    <w:p w14:paraId="0FDE74F1" w14:textId="77777777" w:rsidR="00CB5F87" w:rsidRDefault="00CB5F87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F765A8C" w14:textId="77777777" w:rsidR="00DC40DD" w:rsidRDefault="00DC40DD">
+    <w:p w14:paraId="769E906A" w14:textId="77777777" w:rsidR="00CB5F87" w:rsidRDefault="00CB5F87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68C31ABD" w14:textId="77777777" w:rsidR="009D6994" w:rsidRPr="0067486A" w:rsidRDefault="009D6994" w:rsidP="0067486A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -16939,290 +17490,290 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1655329776">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="589965625">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="959727978">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="917059476">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="478887123">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1272517976">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-[...17 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE01CB"/>
     <w:rsid w:val="00000E76"/>
     <w:rsid w:val="000029BA"/>
     <w:rsid w:val="00003166"/>
     <w:rsid w:val="000045E4"/>
     <w:rsid w:val="00004DFF"/>
     <w:rsid w:val="0000599D"/>
     <w:rsid w:val="000109BF"/>
     <w:rsid w:val="00010AA5"/>
     <w:rsid w:val="00010EAE"/>
     <w:rsid w:val="000123B8"/>
     <w:rsid w:val="000144EB"/>
     <w:rsid w:val="00015445"/>
     <w:rsid w:val="00020C44"/>
     <w:rsid w:val="0002626A"/>
     <w:rsid w:val="00035541"/>
     <w:rsid w:val="00035AA9"/>
     <w:rsid w:val="00036006"/>
     <w:rsid w:val="0003699B"/>
     <w:rsid w:val="00044946"/>
     <w:rsid w:val="00045807"/>
     <w:rsid w:val="000462DA"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="00047107"/>
     <w:rsid w:val="00050CCA"/>
     <w:rsid w:val="000512C1"/>
     <w:rsid w:val="000547BE"/>
     <w:rsid w:val="00054FC2"/>
     <w:rsid w:val="000570B3"/>
     <w:rsid w:val="00057CBD"/>
     <w:rsid w:val="0006046F"/>
     <w:rsid w:val="0006290D"/>
     <w:rsid w:val="000656EF"/>
     <w:rsid w:val="00065DD5"/>
     <w:rsid w:val="00067FDA"/>
     <w:rsid w:val="00070C98"/>
     <w:rsid w:val="000720D1"/>
     <w:rsid w:val="00073B06"/>
     <w:rsid w:val="0007405C"/>
     <w:rsid w:val="0007536D"/>
     <w:rsid w:val="00075411"/>
     <w:rsid w:val="00076B4F"/>
     <w:rsid w:val="000817AB"/>
     <w:rsid w:val="0008190C"/>
+    <w:rsid w:val="00085757"/>
     <w:rsid w:val="00087DC5"/>
     <w:rsid w:val="00090E83"/>
     <w:rsid w:val="00093596"/>
     <w:rsid w:val="0009582E"/>
     <w:rsid w:val="00095965"/>
     <w:rsid w:val="000A0034"/>
     <w:rsid w:val="000A503F"/>
     <w:rsid w:val="000A57B0"/>
     <w:rsid w:val="000B7066"/>
     <w:rsid w:val="000C14CA"/>
     <w:rsid w:val="000C2537"/>
     <w:rsid w:val="000C43EB"/>
     <w:rsid w:val="000C7203"/>
     <w:rsid w:val="000D05E8"/>
     <w:rsid w:val="000D3410"/>
     <w:rsid w:val="000D3AE4"/>
     <w:rsid w:val="000D46F2"/>
     <w:rsid w:val="000E18F9"/>
     <w:rsid w:val="000E3717"/>
     <w:rsid w:val="000E3A63"/>
     <w:rsid w:val="000E6D66"/>
     <w:rsid w:val="000E7041"/>
     <w:rsid w:val="000F385E"/>
     <w:rsid w:val="00100A59"/>
     <w:rsid w:val="001029E8"/>
     <w:rsid w:val="00104703"/>
     <w:rsid w:val="00104AF8"/>
     <w:rsid w:val="00106421"/>
     <w:rsid w:val="001102AA"/>
     <w:rsid w:val="00110725"/>
     <w:rsid w:val="0011311C"/>
     <w:rsid w:val="00114858"/>
     <w:rsid w:val="00116B83"/>
     <w:rsid w:val="00117D52"/>
     <w:rsid w:val="00121949"/>
     <w:rsid w:val="00123F13"/>
     <w:rsid w:val="00125E57"/>
     <w:rsid w:val="00130398"/>
     <w:rsid w:val="001305FB"/>
     <w:rsid w:val="00131463"/>
     <w:rsid w:val="00132197"/>
+    <w:rsid w:val="00143AA0"/>
     <w:rsid w:val="00144C2F"/>
     <w:rsid w:val="00146282"/>
+    <w:rsid w:val="0015211C"/>
     <w:rsid w:val="0015344D"/>
     <w:rsid w:val="00154C62"/>
     <w:rsid w:val="001552A1"/>
     <w:rsid w:val="001558FF"/>
     <w:rsid w:val="00156A49"/>
     <w:rsid w:val="00157346"/>
     <w:rsid w:val="00157B97"/>
     <w:rsid w:val="00157EBE"/>
     <w:rsid w:val="00164228"/>
     <w:rsid w:val="0016791E"/>
     <w:rsid w:val="00170767"/>
     <w:rsid w:val="00173DA0"/>
     <w:rsid w:val="00182EE4"/>
     <w:rsid w:val="00184B2F"/>
     <w:rsid w:val="00185A3B"/>
     <w:rsid w:val="00186C35"/>
     <w:rsid w:val="001876AE"/>
     <w:rsid w:val="00192DC7"/>
     <w:rsid w:val="0019609F"/>
     <w:rsid w:val="00197530"/>
     <w:rsid w:val="001A4ADE"/>
     <w:rsid w:val="001A525E"/>
     <w:rsid w:val="001A704D"/>
     <w:rsid w:val="001B2C06"/>
     <w:rsid w:val="001C0423"/>
     <w:rsid w:val="001C6891"/>
     <w:rsid w:val="001C694F"/>
     <w:rsid w:val="001C7B7F"/>
     <w:rsid w:val="001D1456"/>
     <w:rsid w:val="001D542C"/>
     <w:rsid w:val="001D70CC"/>
     <w:rsid w:val="001D7451"/>
     <w:rsid w:val="001E1D42"/>
     <w:rsid w:val="001E31CF"/>
     <w:rsid w:val="001E3474"/>
     <w:rsid w:val="001F09F3"/>
+    <w:rsid w:val="001F4770"/>
     <w:rsid w:val="001F64A9"/>
     <w:rsid w:val="001F66A0"/>
     <w:rsid w:val="0020010C"/>
     <w:rsid w:val="00202B92"/>
     <w:rsid w:val="00204387"/>
+    <w:rsid w:val="00204739"/>
     <w:rsid w:val="00204FBE"/>
     <w:rsid w:val="00211D10"/>
     <w:rsid w:val="00212882"/>
     <w:rsid w:val="00212D95"/>
     <w:rsid w:val="002147CF"/>
     <w:rsid w:val="00214EB4"/>
     <w:rsid w:val="00215144"/>
+    <w:rsid w:val="00220610"/>
     <w:rsid w:val="00226E35"/>
     <w:rsid w:val="002275D2"/>
     <w:rsid w:val="002308F3"/>
     <w:rsid w:val="00234E79"/>
+    <w:rsid w:val="002373C9"/>
+    <w:rsid w:val="00242B44"/>
     <w:rsid w:val="00243093"/>
     <w:rsid w:val="00244534"/>
     <w:rsid w:val="00253635"/>
     <w:rsid w:val="002542DF"/>
     <w:rsid w:val="00254816"/>
     <w:rsid w:val="002609D2"/>
     <w:rsid w:val="00261E93"/>
     <w:rsid w:val="00261FA4"/>
     <w:rsid w:val="00264919"/>
     <w:rsid w:val="0027124F"/>
     <w:rsid w:val="002726B4"/>
     <w:rsid w:val="00275EE3"/>
     <w:rsid w:val="00280A10"/>
     <w:rsid w:val="00284246"/>
     <w:rsid w:val="002846E7"/>
     <w:rsid w:val="0028605A"/>
+    <w:rsid w:val="002866D9"/>
     <w:rsid w:val="0028718A"/>
     <w:rsid w:val="00287B56"/>
     <w:rsid w:val="00293D94"/>
     <w:rsid w:val="002952A6"/>
     <w:rsid w:val="00295B1F"/>
     <w:rsid w:val="00296D8B"/>
     <w:rsid w:val="002A6329"/>
     <w:rsid w:val="002B0C38"/>
     <w:rsid w:val="002B44AE"/>
     <w:rsid w:val="002B4A3A"/>
     <w:rsid w:val="002B4B74"/>
+    <w:rsid w:val="002B53AE"/>
     <w:rsid w:val="002B5416"/>
     <w:rsid w:val="002C07F0"/>
     <w:rsid w:val="002C19B3"/>
     <w:rsid w:val="002C2CCB"/>
     <w:rsid w:val="002C39C8"/>
+    <w:rsid w:val="002C467F"/>
     <w:rsid w:val="002C724E"/>
+    <w:rsid w:val="002D0985"/>
     <w:rsid w:val="002D2301"/>
+    <w:rsid w:val="002E1B87"/>
     <w:rsid w:val="002E265B"/>
     <w:rsid w:val="002E5E4D"/>
     <w:rsid w:val="002F478A"/>
     <w:rsid w:val="002F57CD"/>
     <w:rsid w:val="002F590D"/>
     <w:rsid w:val="003014F2"/>
     <w:rsid w:val="00301B25"/>
     <w:rsid w:val="00303072"/>
     <w:rsid w:val="003160DE"/>
     <w:rsid w:val="0032141A"/>
     <w:rsid w:val="00323D87"/>
     <w:rsid w:val="00327356"/>
     <w:rsid w:val="00330BAF"/>
     <w:rsid w:val="003321E0"/>
     <w:rsid w:val="00332D74"/>
     <w:rsid w:val="00334F38"/>
     <w:rsid w:val="00335C08"/>
     <w:rsid w:val="00340534"/>
     <w:rsid w:val="00340643"/>
     <w:rsid w:val="00342277"/>
     <w:rsid w:val="003466F1"/>
     <w:rsid w:val="00350907"/>
     <w:rsid w:val="003511FF"/>
     <w:rsid w:val="003534D9"/>
+    <w:rsid w:val="00353C80"/>
     <w:rsid w:val="00355FED"/>
     <w:rsid w:val="00356431"/>
     <w:rsid w:val="0036012C"/>
+    <w:rsid w:val="003638A5"/>
     <w:rsid w:val="00363C5C"/>
     <w:rsid w:val="0036489B"/>
     <w:rsid w:val="003650CE"/>
     <w:rsid w:val="00370A30"/>
     <w:rsid w:val="003717DA"/>
     <w:rsid w:val="00372998"/>
     <w:rsid w:val="00380133"/>
     <w:rsid w:val="00381238"/>
     <w:rsid w:val="00381B88"/>
     <w:rsid w:val="00384C20"/>
     <w:rsid w:val="00385451"/>
     <w:rsid w:val="00385DFF"/>
     <w:rsid w:val="003868DB"/>
     <w:rsid w:val="003909CF"/>
     <w:rsid w:val="0039182B"/>
     <w:rsid w:val="00393303"/>
     <w:rsid w:val="0039685B"/>
     <w:rsid w:val="003A097C"/>
     <w:rsid w:val="003A147B"/>
     <w:rsid w:val="003A40B6"/>
     <w:rsid w:val="003A465E"/>
     <w:rsid w:val="003A6C1F"/>
     <w:rsid w:val="003B1340"/>
     <w:rsid w:val="003B1E5F"/>
     <w:rsid w:val="003B3D25"/>
@@ -17241,137 +17792,148 @@
     <w:rsid w:val="003E365E"/>
     <w:rsid w:val="003E3B24"/>
     <w:rsid w:val="003E7C78"/>
     <w:rsid w:val="003F2479"/>
     <w:rsid w:val="003F314E"/>
     <w:rsid w:val="003F3930"/>
     <w:rsid w:val="003F3E3F"/>
     <w:rsid w:val="00400BCA"/>
     <w:rsid w:val="00404BEB"/>
     <w:rsid w:val="00405A43"/>
     <w:rsid w:val="00406620"/>
     <w:rsid w:val="00411CC8"/>
     <w:rsid w:val="0041312A"/>
     <w:rsid w:val="004138F9"/>
     <w:rsid w:val="00414549"/>
     <w:rsid w:val="00415FFD"/>
     <w:rsid w:val="004250BC"/>
     <w:rsid w:val="0043188B"/>
     <w:rsid w:val="00433FDB"/>
     <w:rsid w:val="00436482"/>
     <w:rsid w:val="004403AC"/>
     <w:rsid w:val="004424DB"/>
     <w:rsid w:val="004438DC"/>
     <w:rsid w:val="00443F43"/>
     <w:rsid w:val="00444885"/>
+    <w:rsid w:val="004470DB"/>
     <w:rsid w:val="0045062E"/>
     <w:rsid w:val="00450EBE"/>
     <w:rsid w:val="0045371B"/>
+    <w:rsid w:val="0045763D"/>
     <w:rsid w:val="0047231D"/>
     <w:rsid w:val="00474F36"/>
     <w:rsid w:val="00477606"/>
     <w:rsid w:val="00481D06"/>
     <w:rsid w:val="004856D0"/>
     <w:rsid w:val="00490FAA"/>
     <w:rsid w:val="004924CE"/>
     <w:rsid w:val="004A51FF"/>
     <w:rsid w:val="004A61F8"/>
     <w:rsid w:val="004A797A"/>
     <w:rsid w:val="004B1EB7"/>
     <w:rsid w:val="004B3739"/>
     <w:rsid w:val="004C01A7"/>
     <w:rsid w:val="004C30FD"/>
     <w:rsid w:val="004C36D6"/>
     <w:rsid w:val="004C791C"/>
     <w:rsid w:val="004D4819"/>
     <w:rsid w:val="004E7D6E"/>
     <w:rsid w:val="004E7E37"/>
     <w:rsid w:val="004F405A"/>
     <w:rsid w:val="004F539F"/>
     <w:rsid w:val="004F6CE8"/>
     <w:rsid w:val="00507627"/>
+    <w:rsid w:val="0051106D"/>
     <w:rsid w:val="00511AFF"/>
     <w:rsid w:val="00512CFB"/>
     <w:rsid w:val="0051624D"/>
     <w:rsid w:val="0052045D"/>
     <w:rsid w:val="00520AE8"/>
     <w:rsid w:val="0052189F"/>
     <w:rsid w:val="00526BCB"/>
+    <w:rsid w:val="00527BEB"/>
     <w:rsid w:val="00531D08"/>
     <w:rsid w:val="005406E9"/>
     <w:rsid w:val="005409CC"/>
     <w:rsid w:val="00543649"/>
     <w:rsid w:val="00550CCE"/>
     <w:rsid w:val="00550DAB"/>
     <w:rsid w:val="00551C50"/>
     <w:rsid w:val="00553CFA"/>
     <w:rsid w:val="00556FFA"/>
     <w:rsid w:val="005570DC"/>
     <w:rsid w:val="005623BB"/>
     <w:rsid w:val="005626D7"/>
     <w:rsid w:val="00565523"/>
     <w:rsid w:val="005671D6"/>
     <w:rsid w:val="00570B25"/>
     <w:rsid w:val="0057250F"/>
     <w:rsid w:val="00573A24"/>
     <w:rsid w:val="005756F5"/>
     <w:rsid w:val="00575A55"/>
     <w:rsid w:val="00576770"/>
     <w:rsid w:val="0057783E"/>
     <w:rsid w:val="00577950"/>
     <w:rsid w:val="005804FE"/>
     <w:rsid w:val="00585930"/>
     <w:rsid w:val="00586924"/>
     <w:rsid w:val="00590C46"/>
     <w:rsid w:val="0059146E"/>
+    <w:rsid w:val="0059310A"/>
     <w:rsid w:val="005974C7"/>
     <w:rsid w:val="00597A13"/>
     <w:rsid w:val="00597DCB"/>
     <w:rsid w:val="005A3D21"/>
     <w:rsid w:val="005B2BD5"/>
     <w:rsid w:val="005B3FE6"/>
     <w:rsid w:val="005B4830"/>
     <w:rsid w:val="005C19F3"/>
     <w:rsid w:val="005C1FD5"/>
     <w:rsid w:val="005C3595"/>
     <w:rsid w:val="005C409C"/>
     <w:rsid w:val="005C436E"/>
     <w:rsid w:val="005C63EC"/>
+    <w:rsid w:val="005C76A1"/>
     <w:rsid w:val="005C76E6"/>
+    <w:rsid w:val="005C7AF2"/>
     <w:rsid w:val="005D1ADA"/>
+    <w:rsid w:val="005D5AF7"/>
     <w:rsid w:val="005E0667"/>
     <w:rsid w:val="005E11C0"/>
+    <w:rsid w:val="005E470B"/>
     <w:rsid w:val="005E6ADB"/>
     <w:rsid w:val="005F1210"/>
     <w:rsid w:val="005F31AC"/>
+    <w:rsid w:val="005F3F32"/>
     <w:rsid w:val="005F4562"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F7096"/>
     <w:rsid w:val="00601E10"/>
     <w:rsid w:val="00603FD2"/>
     <w:rsid w:val="00604EB3"/>
     <w:rsid w:val="006068D2"/>
+    <w:rsid w:val="0060697B"/>
     <w:rsid w:val="00606ADC"/>
     <w:rsid w:val="00607FCB"/>
     <w:rsid w:val="00610AC7"/>
     <w:rsid w:val="00613223"/>
     <w:rsid w:val="00614590"/>
     <w:rsid w:val="00614A72"/>
     <w:rsid w:val="0062341A"/>
     <w:rsid w:val="00626A74"/>
     <w:rsid w:val="00627509"/>
     <w:rsid w:val="00627943"/>
     <w:rsid w:val="00627BE7"/>
     <w:rsid w:val="00630034"/>
     <w:rsid w:val="00632503"/>
     <w:rsid w:val="00634E4E"/>
     <w:rsid w:val="00642BC5"/>
     <w:rsid w:val="0064475D"/>
     <w:rsid w:val="00650233"/>
     <w:rsid w:val="0065459C"/>
     <w:rsid w:val="00656116"/>
     <w:rsid w:val="00657591"/>
     <w:rsid w:val="0066255F"/>
     <w:rsid w:val="006650F2"/>
     <w:rsid w:val="00665A37"/>
     <w:rsid w:val="006703F0"/>
     <w:rsid w:val="006727E4"/>
@@ -17390,625 +17952,663 @@
     <w:rsid w:val="006A0F50"/>
     <w:rsid w:val="006A670E"/>
     <w:rsid w:val="006A7D97"/>
     <w:rsid w:val="006B0DC8"/>
     <w:rsid w:val="006B2006"/>
     <w:rsid w:val="006B28DC"/>
     <w:rsid w:val="006B5D60"/>
     <w:rsid w:val="006C1F70"/>
     <w:rsid w:val="006C755E"/>
     <w:rsid w:val="006C777B"/>
     <w:rsid w:val="006D4E58"/>
     <w:rsid w:val="006D5219"/>
     <w:rsid w:val="006D5737"/>
     <w:rsid w:val="006D5ADE"/>
     <w:rsid w:val="006E00C0"/>
     <w:rsid w:val="006E12A2"/>
     <w:rsid w:val="006E1501"/>
     <w:rsid w:val="006E19B7"/>
     <w:rsid w:val="006E6AD5"/>
     <w:rsid w:val="006E6C32"/>
     <w:rsid w:val="006F1459"/>
     <w:rsid w:val="006F1E53"/>
     <w:rsid w:val="006F224C"/>
     <w:rsid w:val="00700696"/>
     <w:rsid w:val="00700817"/>
+    <w:rsid w:val="00701C5C"/>
     <w:rsid w:val="00702F21"/>
     <w:rsid w:val="00702FB5"/>
     <w:rsid w:val="00703C54"/>
     <w:rsid w:val="00705980"/>
     <w:rsid w:val="007064B9"/>
     <w:rsid w:val="00706A3A"/>
+    <w:rsid w:val="00712A33"/>
     <w:rsid w:val="00714D64"/>
     <w:rsid w:val="00716D56"/>
     <w:rsid w:val="00720ED5"/>
+    <w:rsid w:val="007214DE"/>
     <w:rsid w:val="00723E95"/>
     <w:rsid w:val="00725245"/>
     <w:rsid w:val="00732813"/>
     <w:rsid w:val="0073414A"/>
+    <w:rsid w:val="0073518E"/>
     <w:rsid w:val="007358E0"/>
     <w:rsid w:val="00744739"/>
     <w:rsid w:val="007509EB"/>
     <w:rsid w:val="00751304"/>
     <w:rsid w:val="0075673E"/>
     <w:rsid w:val="00757A53"/>
+    <w:rsid w:val="00761001"/>
     <w:rsid w:val="00762288"/>
     <w:rsid w:val="007644A1"/>
     <w:rsid w:val="007661A6"/>
     <w:rsid w:val="007668F9"/>
+    <w:rsid w:val="007670C2"/>
     <w:rsid w:val="007723E4"/>
     <w:rsid w:val="0077469F"/>
     <w:rsid w:val="0077576D"/>
     <w:rsid w:val="00775E51"/>
     <w:rsid w:val="00776C38"/>
     <w:rsid w:val="007847E9"/>
     <w:rsid w:val="00786E37"/>
     <w:rsid w:val="00790BBA"/>
     <w:rsid w:val="0079133D"/>
     <w:rsid w:val="007943D4"/>
     <w:rsid w:val="007A041E"/>
     <w:rsid w:val="007A2F14"/>
     <w:rsid w:val="007A5F00"/>
     <w:rsid w:val="007A7142"/>
     <w:rsid w:val="007B064B"/>
     <w:rsid w:val="007B1A9F"/>
     <w:rsid w:val="007B5BDE"/>
+    <w:rsid w:val="007B64A6"/>
     <w:rsid w:val="007B759E"/>
     <w:rsid w:val="007C00A0"/>
     <w:rsid w:val="007C10AF"/>
     <w:rsid w:val="007C1200"/>
     <w:rsid w:val="007C42D1"/>
     <w:rsid w:val="007C7B40"/>
     <w:rsid w:val="007D01AB"/>
     <w:rsid w:val="007D0D91"/>
     <w:rsid w:val="007D1077"/>
     <w:rsid w:val="007D171B"/>
     <w:rsid w:val="007D5D85"/>
     <w:rsid w:val="007D78FD"/>
     <w:rsid w:val="007D7F4D"/>
     <w:rsid w:val="007E18B9"/>
     <w:rsid w:val="007F0380"/>
     <w:rsid w:val="007F0D7D"/>
     <w:rsid w:val="00800EDB"/>
     <w:rsid w:val="00803317"/>
     <w:rsid w:val="0080343D"/>
     <w:rsid w:val="00811BAB"/>
     <w:rsid w:val="00812126"/>
     <w:rsid w:val="00813663"/>
     <w:rsid w:val="00820632"/>
     <w:rsid w:val="00820C17"/>
     <w:rsid w:val="00824283"/>
     <w:rsid w:val="00824974"/>
     <w:rsid w:val="00825201"/>
     <w:rsid w:val="0082585D"/>
     <w:rsid w:val="00825984"/>
     <w:rsid w:val="00826D7D"/>
     <w:rsid w:val="00830564"/>
     <w:rsid w:val="0083231A"/>
+    <w:rsid w:val="00835557"/>
     <w:rsid w:val="00835AE8"/>
     <w:rsid w:val="00840031"/>
     <w:rsid w:val="00840657"/>
     <w:rsid w:val="00843FF7"/>
     <w:rsid w:val="00845231"/>
     <w:rsid w:val="00847885"/>
     <w:rsid w:val="00852FF0"/>
     <w:rsid w:val="00853478"/>
     <w:rsid w:val="0085490F"/>
     <w:rsid w:val="00857A9F"/>
     <w:rsid w:val="00860812"/>
     <w:rsid w:val="00861BEC"/>
     <w:rsid w:val="00862204"/>
     <w:rsid w:val="0086376E"/>
     <w:rsid w:val="00866428"/>
     <w:rsid w:val="00866BD1"/>
     <w:rsid w:val="00873A62"/>
     <w:rsid w:val="008760D6"/>
     <w:rsid w:val="0087690A"/>
     <w:rsid w:val="00876C86"/>
     <w:rsid w:val="00880227"/>
     <w:rsid w:val="00883234"/>
     <w:rsid w:val="00883A65"/>
     <w:rsid w:val="0088467F"/>
     <w:rsid w:val="0088705E"/>
+    <w:rsid w:val="00890768"/>
     <w:rsid w:val="00891D16"/>
     <w:rsid w:val="008969B4"/>
     <w:rsid w:val="008A0B40"/>
     <w:rsid w:val="008A1F20"/>
     <w:rsid w:val="008A301D"/>
     <w:rsid w:val="008A524D"/>
     <w:rsid w:val="008A640F"/>
     <w:rsid w:val="008A6F00"/>
     <w:rsid w:val="008B1217"/>
     <w:rsid w:val="008C0BE4"/>
     <w:rsid w:val="008C1ABE"/>
     <w:rsid w:val="008C311D"/>
+    <w:rsid w:val="008C395E"/>
     <w:rsid w:val="008D53B1"/>
     <w:rsid w:val="008D5E22"/>
     <w:rsid w:val="008E4C83"/>
     <w:rsid w:val="008E4EEF"/>
     <w:rsid w:val="008E72BF"/>
     <w:rsid w:val="008E7435"/>
     <w:rsid w:val="008F06AD"/>
     <w:rsid w:val="008F4687"/>
     <w:rsid w:val="008F7042"/>
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="009018C0"/>
     <w:rsid w:val="00902006"/>
     <w:rsid w:val="009038B9"/>
     <w:rsid w:val="009065AE"/>
+    <w:rsid w:val="00910E0D"/>
     <w:rsid w:val="009120F1"/>
     <w:rsid w:val="00912B4C"/>
     <w:rsid w:val="00913298"/>
     <w:rsid w:val="009134AA"/>
     <w:rsid w:val="0091486A"/>
     <w:rsid w:val="00916E26"/>
     <w:rsid w:val="009206E4"/>
     <w:rsid w:val="0092122B"/>
     <w:rsid w:val="009237AB"/>
     <w:rsid w:val="00924EF3"/>
     <w:rsid w:val="00926A14"/>
     <w:rsid w:val="00937030"/>
     <w:rsid w:val="00940880"/>
     <w:rsid w:val="009469AE"/>
     <w:rsid w:val="00950AFD"/>
     <w:rsid w:val="00952710"/>
     <w:rsid w:val="0095317A"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="009560A1"/>
     <w:rsid w:val="00962B2A"/>
     <w:rsid w:val="0096460B"/>
     <w:rsid w:val="009704E8"/>
     <w:rsid w:val="0097084B"/>
     <w:rsid w:val="00970919"/>
     <w:rsid w:val="009717F6"/>
     <w:rsid w:val="00973955"/>
     <w:rsid w:val="009739D8"/>
-    <w:rsid w:val="00974309"/>
     <w:rsid w:val="009744D8"/>
     <w:rsid w:val="00974661"/>
     <w:rsid w:val="00975FD6"/>
     <w:rsid w:val="00976EE8"/>
     <w:rsid w:val="00977213"/>
     <w:rsid w:val="009817DA"/>
     <w:rsid w:val="00981F03"/>
     <w:rsid w:val="00981FC3"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984B0B"/>
     <w:rsid w:val="00987488"/>
+    <w:rsid w:val="00990B1B"/>
     <w:rsid w:val="009A03FD"/>
     <w:rsid w:val="009A3196"/>
     <w:rsid w:val="009A58B3"/>
     <w:rsid w:val="009B63A3"/>
     <w:rsid w:val="009B7D0C"/>
     <w:rsid w:val="009C3F5C"/>
     <w:rsid w:val="009C6350"/>
     <w:rsid w:val="009D07BD"/>
     <w:rsid w:val="009D19A7"/>
     <w:rsid w:val="009D6994"/>
     <w:rsid w:val="009D7B6B"/>
     <w:rsid w:val="009E0732"/>
     <w:rsid w:val="009E26AB"/>
     <w:rsid w:val="009E2F3F"/>
+    <w:rsid w:val="009E3151"/>
     <w:rsid w:val="009E4895"/>
     <w:rsid w:val="009E607E"/>
     <w:rsid w:val="009E721F"/>
     <w:rsid w:val="009F0A1A"/>
     <w:rsid w:val="009F1599"/>
     <w:rsid w:val="009F175A"/>
     <w:rsid w:val="009F2502"/>
     <w:rsid w:val="009F2C0E"/>
     <w:rsid w:val="009F3636"/>
     <w:rsid w:val="009F4181"/>
     <w:rsid w:val="009F6974"/>
     <w:rsid w:val="009F71B8"/>
     <w:rsid w:val="009F7CC3"/>
     <w:rsid w:val="00A006C9"/>
     <w:rsid w:val="00A03853"/>
     <w:rsid w:val="00A05878"/>
     <w:rsid w:val="00A10C32"/>
     <w:rsid w:val="00A10E11"/>
     <w:rsid w:val="00A10FF3"/>
     <w:rsid w:val="00A118E7"/>
     <w:rsid w:val="00A122E6"/>
     <w:rsid w:val="00A14497"/>
     <w:rsid w:val="00A14D90"/>
     <w:rsid w:val="00A204B3"/>
     <w:rsid w:val="00A21127"/>
     <w:rsid w:val="00A22FEC"/>
     <w:rsid w:val="00A23C0B"/>
     <w:rsid w:val="00A32238"/>
     <w:rsid w:val="00A341C5"/>
+    <w:rsid w:val="00A45DBD"/>
     <w:rsid w:val="00A46E08"/>
     <w:rsid w:val="00A47759"/>
+    <w:rsid w:val="00A551AA"/>
     <w:rsid w:val="00A56EBA"/>
     <w:rsid w:val="00A56EC2"/>
     <w:rsid w:val="00A5704C"/>
+    <w:rsid w:val="00A60089"/>
+    <w:rsid w:val="00A6048F"/>
     <w:rsid w:val="00A615B5"/>
     <w:rsid w:val="00A63F04"/>
     <w:rsid w:val="00A649BB"/>
     <w:rsid w:val="00A66BD6"/>
     <w:rsid w:val="00A70E86"/>
+    <w:rsid w:val="00A72175"/>
+    <w:rsid w:val="00A74B53"/>
     <w:rsid w:val="00A75D5F"/>
     <w:rsid w:val="00A804FC"/>
     <w:rsid w:val="00A83712"/>
     <w:rsid w:val="00A8379B"/>
     <w:rsid w:val="00A8473D"/>
     <w:rsid w:val="00A85EB1"/>
     <w:rsid w:val="00A90607"/>
     <w:rsid w:val="00A90A53"/>
     <w:rsid w:val="00A90D45"/>
+    <w:rsid w:val="00A96255"/>
     <w:rsid w:val="00AA408A"/>
     <w:rsid w:val="00AA4E7B"/>
     <w:rsid w:val="00AA7B8A"/>
     <w:rsid w:val="00AB0A1C"/>
     <w:rsid w:val="00AB1AA2"/>
     <w:rsid w:val="00AB44D0"/>
     <w:rsid w:val="00AB54FF"/>
     <w:rsid w:val="00AB5693"/>
     <w:rsid w:val="00AC034A"/>
     <w:rsid w:val="00AC159D"/>
     <w:rsid w:val="00AC35C6"/>
     <w:rsid w:val="00AC41CD"/>
     <w:rsid w:val="00AC5118"/>
+    <w:rsid w:val="00AC6892"/>
     <w:rsid w:val="00AC7774"/>
     <w:rsid w:val="00AC77A2"/>
     <w:rsid w:val="00AC7FCF"/>
     <w:rsid w:val="00AD0069"/>
     <w:rsid w:val="00AD1DD4"/>
     <w:rsid w:val="00AD1E35"/>
     <w:rsid w:val="00AD20D2"/>
     <w:rsid w:val="00AD2801"/>
     <w:rsid w:val="00AD2D28"/>
     <w:rsid w:val="00AD6064"/>
     <w:rsid w:val="00AD6E74"/>
     <w:rsid w:val="00AD74B1"/>
     <w:rsid w:val="00AE01CB"/>
     <w:rsid w:val="00AE5EF4"/>
     <w:rsid w:val="00AF46FE"/>
     <w:rsid w:val="00AF78E6"/>
     <w:rsid w:val="00B00831"/>
     <w:rsid w:val="00B01836"/>
     <w:rsid w:val="00B03744"/>
+    <w:rsid w:val="00B07BC0"/>
     <w:rsid w:val="00B11662"/>
     <w:rsid w:val="00B11DC4"/>
     <w:rsid w:val="00B120D8"/>
     <w:rsid w:val="00B12B85"/>
     <w:rsid w:val="00B14CE8"/>
     <w:rsid w:val="00B20787"/>
     <w:rsid w:val="00B26922"/>
     <w:rsid w:val="00B30BB6"/>
     <w:rsid w:val="00B3109A"/>
     <w:rsid w:val="00B37C19"/>
     <w:rsid w:val="00B40066"/>
     <w:rsid w:val="00B411A0"/>
     <w:rsid w:val="00B44E69"/>
     <w:rsid w:val="00B46D9E"/>
     <w:rsid w:val="00B52353"/>
     <w:rsid w:val="00B5269F"/>
+    <w:rsid w:val="00B56E31"/>
     <w:rsid w:val="00B610D4"/>
     <w:rsid w:val="00B64621"/>
     <w:rsid w:val="00B64DC8"/>
+    <w:rsid w:val="00B667F7"/>
     <w:rsid w:val="00B67035"/>
     <w:rsid w:val="00B72C36"/>
     <w:rsid w:val="00B77531"/>
     <w:rsid w:val="00B911CE"/>
     <w:rsid w:val="00B96312"/>
     <w:rsid w:val="00BA09A5"/>
     <w:rsid w:val="00BA0E73"/>
+    <w:rsid w:val="00BA0E84"/>
     <w:rsid w:val="00BA2F4C"/>
     <w:rsid w:val="00BA3609"/>
     <w:rsid w:val="00BA4426"/>
     <w:rsid w:val="00BA4923"/>
     <w:rsid w:val="00BB1A30"/>
     <w:rsid w:val="00BB2CA9"/>
     <w:rsid w:val="00BB40DE"/>
     <w:rsid w:val="00BB41C5"/>
     <w:rsid w:val="00BB5908"/>
     <w:rsid w:val="00BB5CC1"/>
     <w:rsid w:val="00BB7E2F"/>
     <w:rsid w:val="00BC601A"/>
     <w:rsid w:val="00BD00A6"/>
     <w:rsid w:val="00BD067D"/>
     <w:rsid w:val="00BD612C"/>
     <w:rsid w:val="00BD7022"/>
     <w:rsid w:val="00BD73EF"/>
     <w:rsid w:val="00BD7A52"/>
     <w:rsid w:val="00BE011F"/>
+    <w:rsid w:val="00BE2AE1"/>
     <w:rsid w:val="00BE3EAB"/>
     <w:rsid w:val="00BE4AA0"/>
     <w:rsid w:val="00BE671F"/>
     <w:rsid w:val="00BE79D5"/>
     <w:rsid w:val="00BF2DA5"/>
     <w:rsid w:val="00BF3ABC"/>
     <w:rsid w:val="00BF72B1"/>
     <w:rsid w:val="00BF78E3"/>
     <w:rsid w:val="00C025FA"/>
     <w:rsid w:val="00C02ED3"/>
     <w:rsid w:val="00C0646C"/>
     <w:rsid w:val="00C07E29"/>
+    <w:rsid w:val="00C10278"/>
     <w:rsid w:val="00C1094F"/>
     <w:rsid w:val="00C10E11"/>
     <w:rsid w:val="00C118D6"/>
     <w:rsid w:val="00C12270"/>
     <w:rsid w:val="00C14341"/>
     <w:rsid w:val="00C156E5"/>
     <w:rsid w:val="00C25BE1"/>
     <w:rsid w:val="00C263EF"/>
     <w:rsid w:val="00C27EDF"/>
     <w:rsid w:val="00C31A32"/>
     <w:rsid w:val="00C3348D"/>
     <w:rsid w:val="00C33B39"/>
     <w:rsid w:val="00C36542"/>
+    <w:rsid w:val="00C40191"/>
     <w:rsid w:val="00C4248A"/>
     <w:rsid w:val="00C44305"/>
     <w:rsid w:val="00C46082"/>
     <w:rsid w:val="00C4767E"/>
     <w:rsid w:val="00C50AB7"/>
     <w:rsid w:val="00C534A9"/>
     <w:rsid w:val="00C56972"/>
     <w:rsid w:val="00C60725"/>
     <w:rsid w:val="00C616B4"/>
     <w:rsid w:val="00C62E97"/>
     <w:rsid w:val="00C6347C"/>
     <w:rsid w:val="00C6423B"/>
     <w:rsid w:val="00C704E5"/>
     <w:rsid w:val="00C72D6F"/>
     <w:rsid w:val="00C737E0"/>
     <w:rsid w:val="00C73859"/>
     <w:rsid w:val="00C77400"/>
     <w:rsid w:val="00C809D9"/>
     <w:rsid w:val="00C81B92"/>
+    <w:rsid w:val="00C83C9C"/>
     <w:rsid w:val="00C83E71"/>
     <w:rsid w:val="00C86FBA"/>
     <w:rsid w:val="00C93910"/>
     <w:rsid w:val="00C967F5"/>
     <w:rsid w:val="00CA52B1"/>
     <w:rsid w:val="00CB4E7E"/>
+    <w:rsid w:val="00CB5F87"/>
     <w:rsid w:val="00CB6C97"/>
     <w:rsid w:val="00CC2E0F"/>
     <w:rsid w:val="00CC3DCF"/>
     <w:rsid w:val="00CD32C5"/>
     <w:rsid w:val="00CD3D36"/>
     <w:rsid w:val="00CD64EC"/>
+    <w:rsid w:val="00CE0ADC"/>
     <w:rsid w:val="00CE1BF2"/>
     <w:rsid w:val="00CE2808"/>
+    <w:rsid w:val="00CE2A9A"/>
     <w:rsid w:val="00CE3029"/>
     <w:rsid w:val="00CE3395"/>
     <w:rsid w:val="00CE4CA1"/>
     <w:rsid w:val="00CE6635"/>
     <w:rsid w:val="00CE70B4"/>
     <w:rsid w:val="00CF22A6"/>
     <w:rsid w:val="00CF3228"/>
     <w:rsid w:val="00CF6BE7"/>
     <w:rsid w:val="00D00CFE"/>
     <w:rsid w:val="00D0186B"/>
     <w:rsid w:val="00D026D0"/>
     <w:rsid w:val="00D05A08"/>
     <w:rsid w:val="00D05A6B"/>
     <w:rsid w:val="00D07755"/>
     <w:rsid w:val="00D1303E"/>
     <w:rsid w:val="00D15298"/>
+    <w:rsid w:val="00D15D77"/>
     <w:rsid w:val="00D23340"/>
     <w:rsid w:val="00D314F7"/>
     <w:rsid w:val="00D33C8A"/>
     <w:rsid w:val="00D4641D"/>
     <w:rsid w:val="00D50929"/>
     <w:rsid w:val="00D547CB"/>
     <w:rsid w:val="00D56FA5"/>
     <w:rsid w:val="00D63439"/>
     <w:rsid w:val="00D64671"/>
     <w:rsid w:val="00D66E65"/>
     <w:rsid w:val="00D67330"/>
     <w:rsid w:val="00D702B8"/>
     <w:rsid w:val="00D71A3E"/>
     <w:rsid w:val="00D73F2F"/>
     <w:rsid w:val="00D75266"/>
     <w:rsid w:val="00D75B5C"/>
     <w:rsid w:val="00D77331"/>
     <w:rsid w:val="00D777C8"/>
     <w:rsid w:val="00D822A1"/>
     <w:rsid w:val="00D86E9B"/>
     <w:rsid w:val="00D912DC"/>
     <w:rsid w:val="00D93DEF"/>
     <w:rsid w:val="00D96A1D"/>
     <w:rsid w:val="00D9752A"/>
     <w:rsid w:val="00DA051F"/>
     <w:rsid w:val="00DA0CB1"/>
     <w:rsid w:val="00DA324C"/>
     <w:rsid w:val="00DA37B6"/>
     <w:rsid w:val="00DA5095"/>
     <w:rsid w:val="00DA6925"/>
+    <w:rsid w:val="00DB0D65"/>
     <w:rsid w:val="00DB1FF9"/>
     <w:rsid w:val="00DB5680"/>
     <w:rsid w:val="00DB6E4A"/>
     <w:rsid w:val="00DC0E4E"/>
     <w:rsid w:val="00DC1E26"/>
-    <w:rsid w:val="00DC40DD"/>
     <w:rsid w:val="00DC41CF"/>
     <w:rsid w:val="00DC5260"/>
     <w:rsid w:val="00DD1636"/>
     <w:rsid w:val="00DE132D"/>
     <w:rsid w:val="00DE1BB4"/>
     <w:rsid w:val="00DE45BB"/>
     <w:rsid w:val="00DE55AB"/>
     <w:rsid w:val="00DF11C7"/>
     <w:rsid w:val="00DF51F9"/>
     <w:rsid w:val="00DF54E4"/>
+    <w:rsid w:val="00DF66C5"/>
     <w:rsid w:val="00E0073B"/>
     <w:rsid w:val="00E010D3"/>
     <w:rsid w:val="00E0171B"/>
     <w:rsid w:val="00E019B1"/>
     <w:rsid w:val="00E04C66"/>
     <w:rsid w:val="00E07B5A"/>
     <w:rsid w:val="00E12425"/>
     <w:rsid w:val="00E146BB"/>
     <w:rsid w:val="00E14F0A"/>
     <w:rsid w:val="00E16AD8"/>
     <w:rsid w:val="00E2066C"/>
     <w:rsid w:val="00E24611"/>
     <w:rsid w:val="00E24DF7"/>
     <w:rsid w:val="00E2759C"/>
     <w:rsid w:val="00E30A7A"/>
     <w:rsid w:val="00E3363D"/>
     <w:rsid w:val="00E352BD"/>
     <w:rsid w:val="00E3599D"/>
     <w:rsid w:val="00E36759"/>
     <w:rsid w:val="00E36ECA"/>
     <w:rsid w:val="00E41AA0"/>
     <w:rsid w:val="00E47E94"/>
     <w:rsid w:val="00E519A7"/>
     <w:rsid w:val="00E52FE5"/>
     <w:rsid w:val="00E550C8"/>
     <w:rsid w:val="00E55785"/>
     <w:rsid w:val="00E57BBB"/>
     <w:rsid w:val="00E6040A"/>
     <w:rsid w:val="00E659B1"/>
     <w:rsid w:val="00E71B97"/>
     <w:rsid w:val="00E71F57"/>
     <w:rsid w:val="00E721ED"/>
     <w:rsid w:val="00E76DC4"/>
     <w:rsid w:val="00E80FDE"/>
     <w:rsid w:val="00E812FF"/>
     <w:rsid w:val="00E81355"/>
     <w:rsid w:val="00E823FF"/>
     <w:rsid w:val="00E8487D"/>
     <w:rsid w:val="00E876AB"/>
-    <w:rsid w:val="00E879C6"/>
     <w:rsid w:val="00E91593"/>
     <w:rsid w:val="00E92482"/>
     <w:rsid w:val="00E92519"/>
     <w:rsid w:val="00E92B81"/>
     <w:rsid w:val="00E93657"/>
     <w:rsid w:val="00E94EBE"/>
     <w:rsid w:val="00E95D90"/>
     <w:rsid w:val="00EA57C8"/>
     <w:rsid w:val="00EA5B55"/>
     <w:rsid w:val="00EB1849"/>
+    <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EB2B9C"/>
     <w:rsid w:val="00EB7A7C"/>
     <w:rsid w:val="00EC105B"/>
     <w:rsid w:val="00EC16BA"/>
     <w:rsid w:val="00EC49FA"/>
+    <w:rsid w:val="00EC6A57"/>
     <w:rsid w:val="00EC6BE2"/>
     <w:rsid w:val="00ED3505"/>
     <w:rsid w:val="00ED4AF2"/>
+    <w:rsid w:val="00ED6963"/>
     <w:rsid w:val="00ED7698"/>
     <w:rsid w:val="00ED7F16"/>
     <w:rsid w:val="00EE04DF"/>
     <w:rsid w:val="00EE1534"/>
     <w:rsid w:val="00EE1E99"/>
     <w:rsid w:val="00EE3689"/>
     <w:rsid w:val="00EE5A9C"/>
     <w:rsid w:val="00EF2608"/>
     <w:rsid w:val="00EF3965"/>
     <w:rsid w:val="00EF607B"/>
     <w:rsid w:val="00EF795B"/>
+    <w:rsid w:val="00F05289"/>
     <w:rsid w:val="00F06954"/>
     <w:rsid w:val="00F06B6E"/>
     <w:rsid w:val="00F07ADA"/>
     <w:rsid w:val="00F10DD9"/>
     <w:rsid w:val="00F12B45"/>
     <w:rsid w:val="00F152C7"/>
     <w:rsid w:val="00F179E1"/>
     <w:rsid w:val="00F20B93"/>
     <w:rsid w:val="00F23222"/>
     <w:rsid w:val="00F233A4"/>
     <w:rsid w:val="00F242D7"/>
     <w:rsid w:val="00F312C1"/>
     <w:rsid w:val="00F3190D"/>
     <w:rsid w:val="00F333B8"/>
     <w:rsid w:val="00F3359D"/>
     <w:rsid w:val="00F3488B"/>
     <w:rsid w:val="00F40575"/>
     <w:rsid w:val="00F4071A"/>
     <w:rsid w:val="00F414F2"/>
     <w:rsid w:val="00F435CE"/>
     <w:rsid w:val="00F43EAD"/>
     <w:rsid w:val="00F4482B"/>
     <w:rsid w:val="00F47028"/>
     <w:rsid w:val="00F47A66"/>
     <w:rsid w:val="00F502C0"/>
     <w:rsid w:val="00F506C2"/>
     <w:rsid w:val="00F5073D"/>
     <w:rsid w:val="00F51763"/>
     <w:rsid w:val="00F55146"/>
     <w:rsid w:val="00F57701"/>
     <w:rsid w:val="00F60460"/>
+    <w:rsid w:val="00F60B00"/>
     <w:rsid w:val="00F62227"/>
     <w:rsid w:val="00F63911"/>
     <w:rsid w:val="00F664AC"/>
     <w:rsid w:val="00F66C6B"/>
     <w:rsid w:val="00F6721A"/>
     <w:rsid w:val="00F707D9"/>
     <w:rsid w:val="00F70A56"/>
     <w:rsid w:val="00F76D1A"/>
     <w:rsid w:val="00F805EC"/>
     <w:rsid w:val="00F80EA6"/>
     <w:rsid w:val="00F8413E"/>
     <w:rsid w:val="00F87AEE"/>
     <w:rsid w:val="00F909C9"/>
     <w:rsid w:val="00F91054"/>
     <w:rsid w:val="00F939B0"/>
     <w:rsid w:val="00F94366"/>
     <w:rsid w:val="00F94EFA"/>
     <w:rsid w:val="00F97878"/>
     <w:rsid w:val="00FA0C18"/>
     <w:rsid w:val="00FB1FDB"/>
     <w:rsid w:val="00FB359A"/>
     <w:rsid w:val="00FB3FA7"/>
     <w:rsid w:val="00FC3325"/>
     <w:rsid w:val="00FC6938"/>
     <w:rsid w:val="00FC7AD3"/>
     <w:rsid w:val="00FD0E5C"/>
     <w:rsid w:val="00FD1ADF"/>
+    <w:rsid w:val="00FD288E"/>
     <w:rsid w:val="00FD3BE6"/>
     <w:rsid w:val="00FD4122"/>
     <w:rsid w:val="00FD6CAB"/>
     <w:rsid w:val="00FE3834"/>
     <w:rsid w:val="00FE7A8D"/>
     <w:rsid w:val="00FF02AC"/>
     <w:rsid w:val="00FF20A5"/>
     <w:rsid w:val="00FF36D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="212B7843"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2EF9E6C0-7A69-42AA-8BFE-D8842A8D6A06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -19321,69 +19921,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Relatesto xmlns="458104ff-b410-4658-abb5-ab1ac1b4f60d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="458104ff-b410-4658-abb5-ab1ac1b4f60d" xmlns:ns3="6f369ce9-abe2-44e3-9bcc-687b654ecc28" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c94ae1057cc127f418e60d5ac08baecc" ns2:_="" ns3:_="">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9165A59664D554295ECF346AABF53D6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="96316832efd01ea31c719ab95f56a722">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="458104ff-b410-4658-abb5-ab1ac1b4f60d" xmlns:ns3="6f369ce9-abe2-44e3-9bcc-687b654ecc28" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5cbffc4efa8add6aa872c30c7910a28" ns2:_="" ns3:_="">
     <xsd:import namespace="458104ff-b410-4658-abb5-ab1ac1b4f60d"/>
     <xsd:import namespace="6f369ce9-abe2-44e3-9bcc-687b654ecc28"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Relatesto" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -19563,141 +20171,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{795B862E-DABB-49A1-ACED-1FA75FD20EA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C66125-2763-4818-8A05-3AB5C565AE1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{795B862E-DABB-49A1-ACED-1FA75FD20EA4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC907FE7-E9A9-4D48-AF31-1E9C38100FFD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="458104ff-b410-4658-abb5-ab1ac1b4f60d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9D135A-F7F4-46F7-B17C-EEEE82E477D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEC6A412-71C7-4B5E-869D-CE11C7ED93B1}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84A9E986-3267-4F99-95D7-2877A1F9F7E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="458104ff-b410-4658-abb5-ab1ac1b4f60d"/>
     <ds:schemaRef ds:uri="6f369ce9-abe2-44e3-9bcc-687b654ecc28"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1426</Words>
-  <Characters>7873</Characters>
+  <Words>1459</Words>
+  <Characters>8319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>605</Lines>
-  <Paragraphs>273</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>(LAG NAME) LEADER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Scottish Executive</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9026</CharactersWithSpaces>
+  <CharactersWithSpaces>9759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>393308</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.highland.gov.uk/naturerestorationfund</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6488088</vt:i4>
       </vt:variant>
       <vt:variant>