--- v0 (2026-02-17)
+++ v1 (2026-08-18)
@@ -272,75 +272,75 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Application Guidance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14086A8E" w14:textId="23246874" w:rsidR="00550424" w:rsidRDefault="008C7F60" w:rsidP="00550424">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09D91E0C" wp14:editId="4B2108CD">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09D91E0C" wp14:editId="336A37D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>233045</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6639560" cy="933450"/>
-                <wp:effectExtent l="0" t="0" r="27940" b="19050"/>
+                <wp:extent cx="6639560" cy="1152525"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1588394961" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6639560" cy="933450"/>
+                          <a:ext cx="6639560" cy="1152525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6B42D9A6" w14:textId="5979533C" w:rsidR="00FF620D" w:rsidRDefault="00FF620D" w:rsidP="00FF620D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
@@ -386,265 +386,255 @@
                             <w:r w:rsidRPr="003772DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">apital </w:t>
                             </w:r>
                             <w:r w:rsidR="002415D8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>costs only</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003772DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7EA4B235" w14:textId="313833A9" w:rsidR="00FF620D" w:rsidRDefault="00FF620D" w:rsidP="00FF620D">
+                          <w:p w14:paraId="7EA4B235" w14:textId="5C096D46" w:rsidR="00FF620D" w:rsidRDefault="00E802BA" w:rsidP="00FF620D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Current a</w:t>
+                              <w:t xml:space="preserve">Applications </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00656EE7">
+                            <w:r w:rsidR="00AF1EF3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>pplication deadlines</w:t>
+                              <w:t xml:space="preserve">for the 2026-27 financial year </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>:</w:t>
-[...57 lines deleted...]
-                              <w:t xml:space="preserve">.  </w:t>
+                              <w:t>will be assessed on a rolling basis until the funding is committed.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0F5593AB" w14:textId="300F0501" w:rsidR="00FF620D" w:rsidRPr="00656EE7" w:rsidRDefault="007B3423" w:rsidP="00FF620D">
+                          <w:p w14:paraId="0F5593AB" w14:textId="33D79846" w:rsidR="00FF620D" w:rsidRPr="00656EE7" w:rsidRDefault="00B941B5" w:rsidP="00FF620D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Funding should be</w:t>
+                              <w:t xml:space="preserve">Projects </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007B3423">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>should be</w:t>
                             </w:r>
                             <w:r w:rsidR="00DA6B1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00C1749D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>completed</w:t>
                             </w:r>
                             <w:r w:rsidR="00D86C36">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">, including final claim documentation, </w:t>
+                              <w:t>, including</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> submission of</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D86C36">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> final claim documentation,</w:t>
                             </w:r>
                             <w:r w:rsidR="00C1749D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> no later than 31</w:t>
+                              <w:t xml:space="preserve"> no later </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002D1358">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C1749D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>than 31</w:t>
                             </w:r>
                             <w:r w:rsidR="00C1749D" w:rsidRPr="00C1749D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>st</w:t>
                             </w:r>
                             <w:r w:rsidR="00C1749D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> October 2026</w:t>
+                              <w:t xml:space="preserve"> October 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E802BA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
                             </w:r>
                             <w:r w:rsidR="00FF620D" w:rsidRPr="00656EE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="610EB6B3" w14:textId="77777777" w:rsidR="00FF620D" w:rsidRPr="003772DC" w:rsidRDefault="00FF620D" w:rsidP="00FF620D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="09D91E0C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:18.35pt;width:522.8pt;height:73.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+IadYFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj3JUacokvWYUB3&#10;Abp9gCLLsTBZ1Cgldvb1peQ0DbrtZZgNCKJIHZKHR6ubrjHsqNBrsAUfDYacKSuh1HZf8O/f7t4s&#10;OPNB2FIYsKrgJ+X5zfr1q1XrcjWGGkypkBGI9XnrCl6H4PIs87JWjfADcMqSswJsRCAT91mJoiX0&#10;xmTj4XCetYClQ5DKezrd9k6+TvhVpWT4UlVeBWYKTrWFtGJad3HN1iuR71G4WstzGeIfqmiEtpT0&#10;ArUVQbAD6t+gGi0RPFRhIKHJoKq0VKkH6mY0fNHNQy2cSr0QOd5daPL/D1Z+Pj64r8hC9w46GmBq&#10;wrt7kD88s7Cphd2rW0RoayVKSjyKlGWt8/n5aqTa5z6C7NpPUNKQxSFAAuoqbCIr1CcjdBrA6UK6&#10;6gKTdDifT5azObkk+ZaTyXSWppKJ/Om2Qx8+KGhY3BQcaagJXRzvfYjViPwpJCbzYHR5p41JBu53&#10;G4PsKEgA20X8UwMvwoxlLWWfjWc9AX+FGKbvTxCNDqRko5uCLy5BIo+0vbdl0lkQ2vR7KtnYM4+R&#10;up7E0O06Cox87qA8EaMIvWLphdGmBvzFWUtqLbj/eRCoODMfLU1lOZpOo7yTMZ29HZOB157dtUdY&#10;SVAFD5z1203on8TBod7XlKnXgYVbmmSlE8nPVZ3rJkUm7s+vJ0r+2k5Rz298/QgAAP//AwBQSwME&#10;FAAGAAgAAAAhAL7Hb8TeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuJS&#10;FacNBJTGQQgJ0XLj5wGWeJtEtddRbCC8fc2p3GY1q5lvisVgjbhQ71vHCt7HCQjiyumWawXHw/pt&#10;DsIHZI3GMSm4kYdF+fxUYK7dlXd02YdaxBD2OSpoQuhyKX3VkEU/dh1x9H5cbzHEs6+l7vEaw62R&#10;H0mSSYstx4YGO1o1VP3uz1aBXpnX9aTCr+UxfG/9LR2mh81OqdHLsPwEEWgI/89wx4/oUEamkzuz&#10;9sIoiEOCgjSbgbi7yWSagThFNU9nIMtCPg4o/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD+IadYFgIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC+x2/E3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" fillcolor="#d8d8d8">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:18.35pt;width:522.8pt;height:90.75pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1EsQ8FAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlLW3UdLW0LEJa&#10;LtLCB7iO01g4HjN2m5SvZ+xku+UiHhCxZHky4zMzZ47XN11j2Emh12ALPhmNOVNWQqntoeBfPt+9&#10;WHLmg7ClMGBVwc/K85vN82fr1uVqCjWYUiEjEOvz1hW8DsHlWeZlrRrhR+CUJWcF2IhAJh6yEkVL&#10;6I3JpuPxImsBS4cglff0d9c7+SbhV5WS4WNVeRWYKTjVFtKOad/HPdusRX5A4WothzLEP1TRCG0p&#10;6QVqJ4JgR9S/QTVaIniowkhCk0FVaalSD9TNZPxLNw+1cCr1QuR4d6HJ/z9Y+eH04D4hC91r6GiA&#10;qQnv7kF+9czCthb2oG4Roa2VKCnxJFKWtc7nw9VItc99BNm376GkIYtjgATUVdhEVqhPRug0gPOF&#10;dNUFJunnYvFyNV+QS5JvMplPaaUcIn+87tCHtwoaFg8FR5pqghenex9iOSJ/DInZPBhd3mljkoGH&#10;/dYgOwlSwG4Z14D+U5ixrC34Kub+O8Q4fX+CaHQgKRvdFHx5CRJ55O2NLZPQgtCmP1PJxg5ERu56&#10;FkO37ygwErqH8kyUIvSSpSdGhxrwO2ctybXg/ttRoOLMvLM0ltVkNov6TsZs/mpKBl579tceYSVB&#10;FTxw1h+3oX8TR4f6UFOmXggWbmmUlU4kP1U11E2STNwPzydq/tpOUU+PfPMDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDU9sdL3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqpSoO&#10;AVIU4iCEhPpz4+cBlnibRNjrKDYQ3r7mVI6jGc18UywHa8SFet86VjAeJSCIK6dbrhUc9pv3OQgf&#10;kDUax6TgRh6W5fNTgbl2V97SZRdqEUvY56igCaHLpfRVQxb9yHXE0ft1vcUQZV9L3eM1llsj0yTJ&#10;pMWW40KDHa0bqk67s1Wg1+ZtM63wa3UI3z/+Nhlm+8+tUq8vw2oBItAQ/sNwx4/oUEamozuz9sIo&#10;iEeCgkn2AeLuJtNZBuKoIB3PU5BlIR8PlH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;dRLEPBQCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1PbHS94AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" fillcolor="#d8d8d8">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6B42D9A6" w14:textId="5979533C" w:rsidR="00FF620D" w:rsidRDefault="00FF620D" w:rsidP="00FF620D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This fund </w:t>
                       </w:r>
                       <w:r w:rsidR="002415D8">
@@ -674,217 +664,207 @@
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">apital </w:t>
                       </w:r>
                       <w:r w:rsidR="002415D8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>costs only</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7EA4B235" w14:textId="313833A9" w:rsidR="00FF620D" w:rsidRDefault="00FF620D" w:rsidP="00FF620D">
+                    <w:p w14:paraId="7EA4B235" w14:textId="5C096D46" w:rsidR="00FF620D" w:rsidRDefault="00E802BA" w:rsidP="00FF620D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Current a</w:t>
+                        <w:t xml:space="preserve">Applications </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00656EE7">
+                      <w:r w:rsidR="00AF1EF3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>pplication deadlines</w:t>
+                        <w:t xml:space="preserve">for the 2026-27 financial year </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>:</w:t>
-[...57 lines deleted...]
-                        <w:t xml:space="preserve">.  </w:t>
+                        <w:t>will be assessed on a rolling basis until the funding is committed.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0F5593AB" w14:textId="300F0501" w:rsidR="00FF620D" w:rsidRPr="00656EE7" w:rsidRDefault="007B3423" w:rsidP="00FF620D">
+                    <w:p w14:paraId="0F5593AB" w14:textId="33D79846" w:rsidR="00FF620D" w:rsidRPr="00656EE7" w:rsidRDefault="00B941B5" w:rsidP="00FF620D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Funding should be</w:t>
+                        <w:t xml:space="preserve">Projects </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007B3423">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>should be</w:t>
                       </w:r>
                       <w:r w:rsidR="00DA6B1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00C1749D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>completed</w:t>
                       </w:r>
                       <w:r w:rsidR="00D86C36">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">, including final claim documentation, </w:t>
+                        <w:t>, including</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> submission of</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D86C36">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> final claim documentation,</w:t>
                       </w:r>
                       <w:r w:rsidR="00C1749D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> no later than 31</w:t>
+                        <w:t xml:space="preserve"> no later </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002D1358">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C1749D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>than 31</w:t>
                       </w:r>
                       <w:r w:rsidR="00C1749D" w:rsidRPr="00C1749D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>st</w:t>
                       </w:r>
                       <w:r w:rsidR="00C1749D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> October 2026</w:t>
+                        <w:t xml:space="preserve"> October 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E802BA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
                       </w:r>
                       <w:r w:rsidR="00FF620D" w:rsidRPr="00656EE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="610EB6B3" w14:textId="77777777" w:rsidR="00FF620D" w:rsidRPr="003772DC" w:rsidRDefault="00FF620D" w:rsidP="00FF620D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
@@ -1226,117 +1206,132 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="60096CDC" w14:textId="77777777" w:rsidR="000149EA" w:rsidRPr="00047C5D" w:rsidRDefault="000149EA" w:rsidP="000149EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Charities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64A228A9" w14:textId="77777777" w:rsidR="000149EA" w:rsidRPr="00047C5D" w:rsidRDefault="000149EA" w:rsidP="000149EA">
+          <w:p w14:paraId="3BFEB516" w14:textId="77777777" w:rsidR="000149EA" w:rsidRDefault="000149EA" w:rsidP="000149EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Voluntary and social enterprises</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BFEB516" w14:textId="77777777" w:rsidR="000149EA" w:rsidRDefault="000149EA" w:rsidP="000149EA">
+              <w:t>Co-operatives and community ownership initiatives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="594ED8C8" w14:textId="77777777" w:rsidR="000149EA" w:rsidRDefault="00AA1949" w:rsidP="00AA1949">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Co-operatives and community ownership initiatives</w:t>
-[...7 lines deleted...]
-              </w:numPr>
+              <w:t>Development trusts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9436D5" w14:textId="1649DBC9" w:rsidR="00AC214A" w:rsidRPr="00202B92" w:rsidRDefault="00AC214A" w:rsidP="00AC214A">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00047C5D">
-[...5 lines deleted...]
-              <w:t>Development trusts</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you have a different governance structure to this, please contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00AF1EF3" w:rsidRPr="00DB7864">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>nrf@highland.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to discuss eligibility before applying.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE226E" w14:paraId="5B7C03FD" w14:textId="77777777" w:rsidTr="00DE226E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D99ACB" w14:textId="22ED962B" w:rsidR="00DE226E" w:rsidRPr="00202B92" w:rsidRDefault="00DE226E" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00202B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2103,51 +2098,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00202B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113953D8" w14:textId="77777777" w:rsidR="00347E4C" w:rsidRDefault="00DE226E" w:rsidP="00902BDB">
+          <w:p w14:paraId="113953D8" w14:textId="11E03577" w:rsidR="00347E4C" w:rsidRDefault="00DE226E" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A050A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anticipated completion date</w:t>
             </w:r>
             <w:r w:rsidR="000B1065">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
@@ -2197,51 +2192,59 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F2B8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="008F2B8F" w:rsidRPr="008F2B8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidR="008F2B8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> October 2026</w:t>
+              <w:t xml:space="preserve"> October 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0037050C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="002A050A" w:rsidRPr="002A050A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002A050A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34C4C5EE" w14:textId="090EA0BE" w:rsidR="00DE226E" w:rsidRPr="002A050A" w:rsidRDefault="00DE226E" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
@@ -2453,64 +2456,50 @@
               <w:t>Coastal and marine management to promote restoration and resilience</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE01567" w14:textId="0EB195DC" w:rsidR="006A6881" w:rsidRPr="00E721F6" w:rsidRDefault="006A6881" w:rsidP="00E721F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="9907"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A6881">
               <w:t>Urban - enhancing and connecting nature across, and between, towns and cities.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="732FEAB3" w14:textId="75133992" w:rsidR="0089718F" w:rsidRPr="00381556" w:rsidRDefault="00192518" w:rsidP="00902BDB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00381556">
               <w:rPr>
@@ -2543,140 +2532,140 @@
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00192518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action for pollinators (equipment for maintaining wildflower areas or verges including planting)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17187347" w14:textId="77777777" w:rsidR="00192518" w:rsidRPr="00192518" w:rsidRDefault="00192518" w:rsidP="00A92202">
+          <w:p w14:paraId="17187347" w14:textId="4FC623CC" w:rsidR="00192518" w:rsidRPr="00192518" w:rsidRDefault="00192518" w:rsidP="00A92202">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00192518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Improving condition and use of Local Nature Reserves (purchase and planting)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Improving condition and use of Local Nature Reserves</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="200B1F2C" w14:textId="77777777" w:rsidR="00192518" w:rsidRPr="00192518" w:rsidRDefault="00192518" w:rsidP="00902BDB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00192518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Developing a local nature network through planting of wildlife corridors, removal of barriers to wildlife movement and pollinator planting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B78D2F" w14:textId="77777777" w:rsidR="00192518" w:rsidRPr="00192518" w:rsidRDefault="00192518" w:rsidP="00902BDB">
+          <w:p w14:paraId="65B78D2F" w14:textId="74586967" w:rsidR="00192518" w:rsidRPr="00192518" w:rsidRDefault="00192518" w:rsidP="00902BDB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00192518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Greening active travel routes (purchase and planting)</w:t>
+              <w:t>Greening active travel routes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DB038BD" w14:textId="77777777" w:rsidR="00192518" w:rsidRPr="00192518" w:rsidRDefault="00192518" w:rsidP="00902BDB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00192518">
@@ -3956,94 +3945,104 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BB32CE" w14:textId="24B6B970" w:rsidR="00F92F02" w:rsidRPr="00BE4AA0" w:rsidRDefault="00F92F02" w:rsidP="00F92F02">
+          <w:p w14:paraId="76BB32CE" w14:textId="7AF16D47" w:rsidR="00F92F02" w:rsidRPr="00BE4AA0" w:rsidRDefault="00F92F02" w:rsidP="00F92F02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">VAT that can be reclaimed (fully or partial) is not eligible for NRF funding and should not be included in the project costs as per section </w:t>
             </w:r>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.  We </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002266CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>cannot</w:t>
+            </w:r>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>are not able to</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> advise on which costs can be reclaimed through HMRC.  Ensure you seek advice from a suitably qualified professional </w:t>
+            </w:r>
+            <w:r w:rsidR="00A63788">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> advise on which costs can be reclaimed through HMRC as so many factors can determine this.  Ensure you seek advice from a suitably qualified professional how VAT may affect your project.</w:t>
+              <w:t>how VAT may affect your project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F92F02" w14:paraId="102BB9AF" w14:textId="77777777" w:rsidTr="20F241F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="505FCAFD" w14:textId="0B958671" w:rsidR="00F92F02" w:rsidRDefault="00F92F02" w:rsidP="00F92F02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4103,118 +4102,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="024EF0C3" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
               <w:t xml:space="preserve">Artificial intelligence (AI) is becoming more prevalent in all our lives and can be a useful tool for completion of funding applications.  We will not reject an application that is composed wholly or partially using AI, but we recommend that you: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="297708D6" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
+          <w:p w14:paraId="297708D6" w14:textId="487A1D2C" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
-              <w:t xml:space="preserve">Acknowledge the use of an AI tool in the application, unless it is used for translating from other languages. This will have no influence on the decision-making process. </w:t>
+              <w:t>Acknowledge the use of an AI tool in the application</w:t>
+            </w:r>
+            <w:r w:rsidR="00791AD0">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F80212">
+              <w:t xml:space="preserve">This will have no influence on the decision-making process. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="569AC2B9" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
               <w:t xml:space="preserve">Be cautious of what information you share, as some AI tools will store the information you input. Be aware of data protection legislation. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A2D20E8" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
               <w:t>Ensure that the information generated is not mis-leading, is accurate, and is related to the outcomes/themes of the grant being applied for.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005414C4" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
+          <w:p w14:paraId="005414C4" w14:textId="111B9D6D" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
-              <w:t xml:space="preserve">Make it personal by editing AI-generated content to reflect your own experiences and skills. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="34AD4453" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
+              <w:t xml:space="preserve">Make it personal by editing AI-generated content to reflect your </w:t>
+            </w:r>
+            <w:r w:rsidR="000227C8">
+              <w:t>project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F80212">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34AD4453" w14:textId="4BA875E7" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
-              <w:t>Make sure your submitted application is clear about what your project needs or hopes for, and how your project will fit the specific criteria and objectives of the fund.</w:t>
+              <w:t>Make sure your submitted application is clear about what your project needs, and how your project will fit the specific criteria and objectives of the fund.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7622E291" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F80212">
               <w:t xml:space="preserve">If using an AI tool to support your application, you should be aware that: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="335AC8AA" w14:textId="77777777" w:rsidR="00F71D64" w:rsidRPr="00F80212" w:rsidRDefault="00F71D64" w:rsidP="00F71D64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -4259,58 +4270,61 @@
               <w:t xml:space="preserve"> using AI will not be accepted as cause for a review of our decision on your application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38BA4DD8" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00902BDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:bottom w:w="113" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="799"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="9651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00550424" w14:paraId="64EB8C6B" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="00550424" w14:paraId="64EB8C6B" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5E493461" w14:textId="77777777" w:rsidR="00550424" w:rsidRPr="003D0D68" w:rsidRDefault="00550424" w:rsidP="00902BDB">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="-180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -4327,51 +4341,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4: PROJECT DETAILS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="396B5012" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F35219" w14:paraId="1267564F" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="00F35219" w14:paraId="1267564F" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B76C275" w14:textId="2962C5E7" w:rsidR="00F35219" w:rsidRPr="00694992" w:rsidRDefault="00F35219" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
@@ -4385,170 +4399,164 @@
           <w:p w14:paraId="0823E2ED" w14:textId="5AF3A6F2" w:rsidR="00F35219" w:rsidRDefault="74F3AE5F" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Location where the project is happening/being delivered - including postcode.  This may differ to the location of the organisation address in </w:t>
             </w:r>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">2.3. </w:t>
             </w:r>
-            <w:r w:rsidR="00CB793C" w:rsidRPr="20F241F1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00CB793C" w:rsidRPr="002F6CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Project location must be within the Highland Council area.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="560ED752" w14:textId="3C4A742E" w:rsidR="00F35219" w:rsidRPr="00F35219" w:rsidRDefault="007F1324" w:rsidP="00902BDB">
+          <w:p w14:paraId="560ED752" w14:textId="25ED72A6" w:rsidR="00F35219" w:rsidRPr="00F35219" w:rsidRDefault="002F6CF4" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Also</w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1324">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pecify if the project location is within a designated site such as SSSI, SAC, LNR</w:t>
             </w:r>
             <w:r w:rsidR="009E48A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> specify if the project location is within a designated site such as SSSI, SAC, LNR</w:t>
+              <w:t xml:space="preserve"> etc</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1324">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E48A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> etc</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007F1324">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081511C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If so, ensure you answer </w:t>
             </w:r>
             <w:r w:rsidR="001F770C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">section </w:t>
             </w:r>
             <w:r w:rsidR="00706340" w:rsidRPr="00706340">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r w:rsidR="001F770C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E48A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F35219" w14:paraId="1C041712" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="00F35219" w14:paraId="1C041712" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08738FE5" w14:textId="70758A24" w:rsidR="00F35219" w:rsidRDefault="00F35219" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
@@ -4649,51 +4657,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF1437">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lease agreements must be for at least 10-years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="2CB99D07" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="2CB99D07" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A82FEE1" w14:textId="72F2038F" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
@@ -4722,51 +4730,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Detail any statutory or regulatory consents that will be required (for example planning permission, SEPA consents, SSSI consents, marine licence).  Consents </w:t>
             </w:r>
             <w:r w:rsidRPr="00A30B23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> be in place and evidence provided before commencing the project.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="2CA7F60C" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="2CA7F60C" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51041066" w14:textId="37FC6AC4" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
@@ -4819,51 +4827,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">relevant organisations – this may include permissions, advice on the types of species to plant, habitat restoration practices etc </w:t>
             </w:r>
             <w:r w:rsidRPr="009E48A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>– please provide evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="18053CD2" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="18053CD2" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2166CF4C" w14:textId="22D0CC3B" w:rsidR="007D085A" w:rsidRPr="00694992" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
@@ -4884,51 +4892,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2301E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The project.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  This section is where you explain what the funding is for, what the project will achieve and how it will be delivered. It is important to be concise in your answers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="12D3FBD2" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="12D3FBD2" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BFB0FBF" w14:textId="1116005D" w:rsidR="007D085A" w:rsidRPr="00694992" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
@@ -5029,51 +5037,51 @@
               <w:t xml:space="preserve">themes </w:t>
             </w:r>
             <w:r w:rsidRPr="005B364A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">as stated in </w:t>
             </w:r>
             <w:r w:rsidRPr="005B364A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
             <w:r w:rsidRPr="005B364A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="63928C40" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="63928C40" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="219527B1" w14:textId="57B56D44" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(b)</w:t>
@@ -5161,51 +5169,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">biodiversity.  How will this improve, enhance and deliver positive effects for local ecosystems specifically for the location stated in </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the project appropriate for this parcel of land? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="677FED9B" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="677FED9B" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF19312" w14:textId="56887DCA" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(c)</w:t>
@@ -5275,51 +5283,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.  This will be an outline delivery plan for the project</w:t>
             </w:r>
             <w:r w:rsidR="00AE31AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C66283" w14:paraId="4E5BC3C0" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="00C66283" w14:paraId="4E5BC3C0" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EA2CCB" w14:textId="4D04A785" w:rsidR="00C66283" w:rsidRDefault="0076014F" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(d)</w:t>
             </w:r>
@@ -5386,51 +5394,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076014F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>complete, you will be required to report on the actual outputs achieved</w:t>
             </w:r>
             <w:r w:rsidR="002D5B8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C58B5" w14:paraId="3FCEC268" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005C58B5" w14:paraId="3FCEC268" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4264B4" w14:textId="00485F89" w:rsidR="005C58B5" w:rsidRDefault="005C58B5" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
@@ -5451,51 +5459,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental impact.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe how the project specifically addresses climate change or net zero ambitions by adopting nature-based solutions or enhancements to biodiversity?  How will the project mitigate any negative impacts? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C58B5" w14:paraId="320A3D74" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005C58B5" w14:paraId="320A3D74" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1414E7C1" w14:textId="3DBA24C2" w:rsidR="005C58B5" w:rsidRDefault="00830784" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
@@ -5540,218 +5548,461 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How will you ensure that no one is disadvantaged or </w:t>
             </w:r>
             <w:r w:rsidR="002C7A52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>prevented</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> from benefitting from the project?  Is there an organisational equalities policy in place?   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="1F7C4227" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="1F7C4227" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3478A239" w14:textId="4DF82230" w:rsidR="007D085A" w:rsidRPr="00694992" w:rsidRDefault="00C002AD" w:rsidP="00902BDB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="232A079C" w14:textId="4AB82EB8" w:rsidR="00F71650" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+          <w:p w14:paraId="12EE3416" w14:textId="69B781B0" w:rsidR="00623D5E" w:rsidRDefault="00F71650" w:rsidP="00F71650">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="29"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E2786">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fair Work First</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003304">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00D20D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ll a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00860B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pplicants</w:t>
+            </w:r>
+            <w:r w:rsidR="00D20D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00860B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D20D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...30 lines deleted...]
-              <w:t>ll a</w:t>
+              <w:t xml:space="preserve">even those without paid staff, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C476B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>pplicants</w:t>
-[...7 lines deleted...]
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> be able to demonstrate that they comply with the</w:t>
+            </w:r>
+            <w:r w:rsidR="00441669">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Scottish Gove</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rnment’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D20D6E">
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00EB1E3B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="0070C0"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Fair Work First Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5750E737" w14:textId="77777777" w:rsidR="00623D5E" w:rsidRDefault="00623D5E" w:rsidP="00623D5E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The supplementary document </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003555EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‘Fair Work First Summary Guidance for Applicants’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>includes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a template</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for applicants to use or adapt as required.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0679533A" w14:textId="77777777" w:rsidR="003C4951" w:rsidRDefault="00623D5E" w:rsidP="00623D5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The statement should be agreed jointly, and signed, by the employer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/applicant organisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00623D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and an appropriate workplace representative.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="698DDFBA" w14:textId="3FF71F52" w:rsidR="00623D5E" w:rsidRDefault="00623D5E" w:rsidP="00623D5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide </w:t>
+            </w:r>
+            <w:r w:rsidR="00456CA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>your organisation’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00456CA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">signed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statement </w:t>
+            </w:r>
+            <w:r w:rsidR="00441669">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a separate form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232A079C" w14:textId="08EE8221" w:rsidR="00F71650" w:rsidRDefault="00F71650" w:rsidP="00623D5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="29"/>
+                <w:szCs w:val="29"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>In line with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="005B2F60">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00441669">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="0070C0"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Bute House Agreement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00441669">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00441669">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>all recipients awarded a public sector grant</w:t>
             </w:r>
             <w:r w:rsidR="00D20D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>will be required</w:t>
@@ -5767,205 +6018,242 @@
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">to pay at least the ‘Real Living Wage’ and provide appropriate channels for ‘Effective </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">orkers' Voice’. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E72AD63" w14:textId="77777777" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+          <w:p w14:paraId="1E72AD63" w14:textId="531DC975" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Payment of at least the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eal Living Wage</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="30726DE8" w14:textId="77777777" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+            <w:r w:rsidR="00582C77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (RLW)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30726DE8" w14:textId="34CBD738" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00665B2C" w:rsidP="00F71650">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C5C05">
-[...6 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71650" w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grant recipient must demonstrate it is paying at least the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F71650">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C5C05">
-[...7 lines deleted...]
-          <w:p w14:paraId="30EF26F0" w14:textId="77777777" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+            <w:r w:rsidR="00582C77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LW</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71650" w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EF26F0" w14:textId="07C06050" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">All UK-based staff aged 16 and over, including apprentices, who are directly employed by the grant recipient, must be paid at least the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:r w:rsidR="00582C77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LW</w:t>
+            </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">eal Living Wage; and any UK-based workers who are not directly employed but are directly engaged in delivering the grant-funded activity, whether they be sub-contractors or agency staff, must also be paid at least the </w:t>
+              <w:t xml:space="preserve">; and any UK-based workers who are directly engaged in delivering the grant-funded activity, whether they be sub-contractors or agency staff, must also be paid at least the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:r w:rsidR="00740AF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LW</w:t>
+            </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>eal Living Wage.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="61B58DDE" w14:textId="77777777" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B58DDE" w14:textId="78DEA994" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5977,75 +6265,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the Highland Council </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">may apply limited exceptions </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> provide funding to organisations who cannot pay at least the </w:t>
+              <w:t xml:space="preserve"> provide funding to organisations who cannot pay the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C5C05">
-[...4 lines deleted...]
-              <w:t>eal Living Wage</w:t>
+            <w:r w:rsidR="00740AF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LW</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D105ED5" w14:textId="77777777" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+          <w:p w14:paraId="0D105ED5" w14:textId="488080D8" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6086,94 +6374,140 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">orkers' </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oice</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4812DB68" w14:textId="77777777" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+            <w:r w:rsidR="00024172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="002E7947">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EWV)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4812DB68" w14:textId="45C5F338" w:rsidR="00F71650" w:rsidRPr="001C5C05" w:rsidRDefault="00F71650" w:rsidP="00F71650">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>All organisations with a workforce</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00D90808">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pplicants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a workforce</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">must be able to demonstrate, before they can access a grant, that all workers </w:t>
+              <w:t>must be able to demonstrate</w:t>
+            </w:r>
+            <w:r w:rsidR="003E51C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that all workers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>including agency workers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6240,1201 +6574,977 @@
               </w:rPr>
               <w:t>evidence of</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">policies promoting </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>genuine and effective voice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E359648" w14:textId="77777777" w:rsidR="00F71650" w:rsidRDefault="00F71650" w:rsidP="00F71650">
+          <w:p w14:paraId="0D26AB09" w14:textId="4D174752" w:rsidR="007D085A" w:rsidRPr="007B72FC" w:rsidRDefault="00F71650" w:rsidP="000031DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scottish Government or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the Highland Council </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>may apply flexibility to recognise the different forms of voice that are appropriate for different organisations.</w:t>
-[...39 lines deleted...]
-                <w:bCs/>
+              <w:t>may apply flexibility to recognise the different forms of voice that are appropriate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...143 lines deleted...]
-              <w:t xml:space="preserve"> has a good example of what is required as a Fair Work First policy statement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D326D3" w14:paraId="375B62E1" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005D3455" w14:paraId="730F30DE" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6578AC" w14:textId="15530BB7" w:rsidR="00D326D3" w:rsidRDefault="00B040B5" w:rsidP="00902BDB">
+          <w:p w14:paraId="71BF8D77" w14:textId="4B340F71" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED33313" w14:textId="30965D9A" w:rsidR="00D326D3" w:rsidRPr="57524B92" w:rsidRDefault="0079766F" w:rsidP="00902BDB">
+          <w:p w14:paraId="5CA2F7F4" w14:textId="10099F37" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provide a weblink to your organisation</w:t>
+            </w:r>
+            <w:r w:rsidR="00775B23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s Fair Work First Policy (this </w:t>
+            </w:r>
+            <w:r w:rsidR="00703DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">public version </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>can be un</w:t>
+            </w:r>
+            <w:r w:rsidR="00703DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>signed)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00703DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or confirm that your organisation does not have a website.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D3455" w14:paraId="375B62E1" w14:textId="77777777" w:rsidTr="0031079E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6578AC" w14:textId="2741519F" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(i)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9657" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED33313" w14:textId="37A7C6DE" w:rsidR="005D3455" w:rsidRPr="57524B92" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Groups and organisations should consider applying for </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00923C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Living Wage A</w:t>
               </w:r>
               <w:r w:rsidRPr="00923C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ccreditation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.  As best practice, we strongly advise that all applicants work towards achieving this if it is practical and applicable to do so.</w:t>
+              <w:t xml:space="preserve">.  As best practice, we advise </w:t>
+            </w:r>
+            <w:r w:rsidR="00D654AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>all applicants work towards achieving this if it is practical and applicable to do so.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="626EAD14" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005D3455" w14:paraId="626EAD14" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478969F6" w14:textId="3610E935" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="478969F6" w14:textId="39205C53" w:rsidR="005D3455" w:rsidRDefault="00B15A7F" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(j)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="598189BA" w14:textId="50154639" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="598189BA" w14:textId="50154639" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Project continuation/lasting benefits</w:t>
             </w:r>
-            <w:r w:rsidR="00B66361">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
-            <w:r w:rsidR="00B66361" w:rsidRPr="00B66361">
+            <w:r w:rsidRPr="00B66361">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>f the project is intended to continue</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">maintained beyond the NRF funding phase, how will this happen?  Will the NRF fund </w:t>
+              <w:t xml:space="preserve">f the project is intended to continue or needs to be maintained beyond the NRF funding phase, how will this happen?  Will the NRF fund </w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>a specific phase of the project for example?  If so, how will the remaining project be funded and when will it be completed by?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD0DC7D" w14:textId="77777777" w:rsidR="005E3A25" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="2BD0DC7D" w14:textId="77777777" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>What will be the lasting benefits or change that arises from the project?  Who will manage/provide ongoing maintenance of the project?</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="51F5EC14" w14:textId="1596702A" w:rsidR="007D085A" w:rsidRPr="001F2706" w:rsidRDefault="005E3A25" w:rsidP="00902BDB">
+              <w:t xml:space="preserve">What will be the lasting benefits or change that arises from the project?  Who will manage/provide ongoing maintenance of the project?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F5EC14" w14:textId="1596702A" w:rsidR="005D3455" w:rsidRPr="001F2706" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The r</w:t>
             </w:r>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>emoval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> on invasive non-native species (INNS)</w:t>
             </w:r>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> projects must be sustainable beyond the funding period and that there is a plan in place to manage sites thereafter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="2F672EC7" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005D3455" w14:paraId="2F672EC7" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF2D519" w14:textId="49EA49FB" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="4AF2D519" w14:textId="12A1799F" w:rsidR="005D3455" w:rsidRDefault="00B15A7F" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA93A7E" w14:textId="0B2186F9" w:rsidR="00A3503B" w:rsidRPr="00950C89" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="2EA93A7E" w14:textId="0B2186F9" w:rsidR="005D3455" w:rsidRPr="00950C89" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fit with local plans or strategies – </w:t>
             </w:r>
             <w:r w:rsidRPr="00B50A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explain how </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> project contributes</w:t>
             </w:r>
-            <w:r w:rsidR="00B83E2C">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">/supports/delivers </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to/supports/delivers </w:t>
             </w:r>
             <w:r w:rsidRPr="00B50A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>local plans and strategies, for example</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00267181" w:rsidRPr="00267181">
+              <w:r w:rsidRPr="00267181">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Local Place Plans | Local Place Plans | The Highland Council</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0092091D">
-[...15 lines deleted...]
-            <w:r w:rsidR="00A3503B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A3503B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.highlandenvironmentforum.info/wp-content/uploads/2021/07/Highland-Nature-Biodiversity-Action-Plan-2021-2026-_compressed-.pdf" </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A3503B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00A3503B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A3503B" w:rsidRPr="0092091D">
+            <w:r w:rsidRPr="0092091D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Highland </w:t>
             </w:r>
-            <w:r w:rsidR="00A3503B" w:rsidRPr="0092091D">
+            <w:r w:rsidRPr="0092091D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature: Biodiversity Action Plan 2021 - 2026 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A2F7E7E" w14:textId="52EBD1CD" w:rsidR="007D085A" w:rsidRDefault="00A3503B" w:rsidP="00902BDB">
+          <w:p w14:paraId="7A2F7E7E" w14:textId="52EBD1CD" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007D085A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectives of the BAP include: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C15E064" w14:textId="0AA7661A" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="0C15E064" w14:textId="0AA7661A" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Conservation of priority species</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5304B5D5" w14:textId="0F278425" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="5304B5D5" w14:textId="0F278425" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Controlling invasive non-native species</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A054007" w14:textId="73D9D1B9" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="7A054007" w14:textId="73D9D1B9" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Increase participation in blue and green activities to benefit health</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23A1ABE7" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="27D511ED" w14:textId="7AE5BAE7" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Public engagement using knowledge, skills sharing and training</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="27D511ED" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+              <w:t>Deer and other herbivores are managed to allow natural regeneration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40114305" w14:textId="0E8FE137" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Deer and other herbivores are managed to allow natural regeneration of a diverse range of habitats</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="40114305" w14:textId="0E8FE137" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+              <w:t>Restoration of peatlands, wetlands, bogs, mires and wet grasslands</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064F9840" w14:textId="0FA613CC" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="064F9840" w14:textId="0FA613CC" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Create woodland networks that improve forest diversity and biodiversity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715243F6" w14:textId="4B2BEC92" w:rsidR="005D3455" w:rsidRPr="001B62E5" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Create woodland networks that improve forest diversity and biodiversity</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="715243F6" w14:textId="4B2BEC92" w:rsidR="007D085A" w:rsidRPr="001B62E5" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+              <w:t>Support incorporation of trees and woods into agricultural systems</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BF9940" w14:textId="45AC1A0E" w:rsidR="005D3455" w:rsidRPr="005A0EDA" w:rsidRDefault="005D3455" w:rsidP="005A0EDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B62E5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Support incorporation of trees and woods into agricultural systems</w:t>
-[...59 lines deleted...]
-              <w:t>Agricultural practices move to more natural systems and nature-based solutions, reducing CO2 emissions and the need for artificial fertilisers, pesticides and herbicides</w:t>
+              <w:t>Create healthy, ecologically-diverse freshwater systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="26D2FA15" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005D3455" w14:paraId="26D2FA15" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9F0C48" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="003D0D68" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="2D9F0C48" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="003D0D68" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="-180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D0D68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SECTION 5: BUDGET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A700B5" w14:textId="77777777" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="49A700B5" w14:textId="77777777" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="41FDFC3E" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005D3455" w14:paraId="41FDFC3E" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06D0BD04" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00EE3689" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="06D0BD04" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00EE3689" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3689">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C60B500" w14:textId="3188579A" w:rsidR="007D085A" w:rsidRPr="00951C43" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="3C60B500" w14:textId="3188579A" w:rsidR="005D3455" w:rsidRPr="00951C43" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If the NRF </w:t>
             </w:r>
-            <w:r w:rsidR="00E66B8B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>funded element</w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> is part of a wider project, list what</w:t>
             </w:r>
-            <w:r w:rsidR="00EA3FD1">
-[...9 lines deleted...]
-              <w:t>specifically</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specifically</w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="19B0C197" w14:textId="77777777" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+              <w:t xml:space="preserve"> the NRF funding will be spent on.  Please provide a copy of the overall project budget to show how the NRF element contributes towards this.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B0C197" w14:textId="77777777" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please remember to exclude VAT if it is being reclaimed from HMRC. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CFF7348" w14:textId="77777777" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="2CFF7348" w14:textId="77777777" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If the organisation is </w:t>
             </w:r>
             <w:r w:rsidRPr="00807C08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">not </w:t>
             </w:r>
@@ -7442,916 +7552,766 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">VAT </w:t>
             </w:r>
             <w:r w:rsidRPr="00807C08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">registered, VAT should be included </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in the project costs.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562745E1" w14:textId="10E9BB05" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="562745E1" w14:textId="10E9BB05" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">The total amount should be equal to the total cost as stated in sections </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00807C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>he t</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">otal amount should </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001275C6">
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">be </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>equal to</w:t>
-[...60 lines deleted...]
-              </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77076CE1" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00E87AF3" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="77076CE1" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00E87AF3" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E87AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>What we cannot fund:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E87AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72E8F7FC" w14:textId="61F2EC00" w:rsidR="00EF66E5" w:rsidRPr="001F35C6" w:rsidRDefault="00EF66E5" w:rsidP="002F5069">
+          <w:p w14:paraId="72E8F7FC" w14:textId="61F2EC00" w:rsidR="005D3455" w:rsidRPr="001F35C6" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff time to administer or manage </w:t>
             </w:r>
-            <w:r w:rsidR="00071086">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">project is not eligible.  </w:t>
             </w:r>
-            <w:r w:rsidR="00071086">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>List</w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> this as </w:t>
             </w:r>
-            <w:r w:rsidR="003641D3">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">an </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">match funding or an </w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">in-kind contribution.  </w:t>
-[...5 lines deleted...]
-              <w:t>However, l</w:t>
+              <w:t>in-kind contribution.  However, labour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>abour</w:t>
-[...5 lines deleted...]
-              <w:t>/</w:t>
+              <w:t xml:space="preserve">contractor costs </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for</w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">contractor costs </w:t>
-[...5 lines deleted...]
-              <w:t>for</w:t>
+              <w:t xml:space="preserve"> work on sites, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> work on sites</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> direct</w:t>
             </w:r>
-            <w:r w:rsidR="00C06571">
-[...41 lines deleted...]
-            <w:r w:rsidR="00710990">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (additional) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F35C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">staff costs to enable specific tasks, </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>may be</w:t>
             </w:r>
             <w:r w:rsidRPr="001F35C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> eligible.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E7E6F50" w14:textId="4D41011A" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="6E7E6F50" w14:textId="54B3FAB5" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005A3047" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547D11">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRF </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C52B18">
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3455">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">can fund small scale </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00547D11">
+              <w:t xml:space="preserve"> scale </w:t>
+            </w:r>
+            <w:r w:rsidR="005D3455" w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>tree planting schemes or other woodland improvement projects</w:t>
             </w:r>
-            <w:r w:rsidR="003C23CA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CA00D2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D027C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> however you must check the </w:t>
+              <w:t>that are eligible for</w:t>
+            </w:r>
+            <w:r w:rsidR="00930214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3455">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="007C3B29">
+              <w:r w:rsidR="005D3455" w:rsidRPr="007C3B29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Forestry Grant Scheme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00547D11">
+            <w:r w:rsidR="00D027C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00547D11">
-[...7 lines deleted...]
-          <w:p w14:paraId="03813824" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          </w:p>
+          <w:p w14:paraId="03813824" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ongoing maintenance of any site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F537C19" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="0F537C19" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Activities which are a condition of planning or statutory obligations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10CC7558" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="10CC7558" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Replacement of existing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> or new </w:t>
             </w:r>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>infrastructure where there is no biodiversity enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EBE7588" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="0EBE7588" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="9907"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Costs for delivering educational or community engagement activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BAF9D9A" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="3BAF9D9A" w14:textId="77777777" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="9907"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Interpretation materials apart from warning signs for the public where activity is taking place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B3DE374" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="5B3DE374" w14:textId="01D1405B" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Surveys, monitoring, data analysis or research</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F50C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F50C6E" w:rsidRPr="00F50C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>where collation of data is the primary purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704BB00E" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="704BB00E" w14:textId="01878FAC" w:rsidR="005D3455" w:rsidRPr="00547D11" w:rsidRDefault="003A1D2F" w:rsidP="007C5BAC">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547D11">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Stand-alone f</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3455" w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>easibility studies or management plans</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3455">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22ADFDE7" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="22ADFDE7" w14:textId="77777777" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547D11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Single use plastics, for example for tree protection. Biodegradable or re-usable materials should be sourced</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F2414A" w14:textId="77777777" w:rsidR="00EF66E5" w:rsidRPr="00547D11" w:rsidRDefault="00EF66E5" w:rsidP="00902BDB">
+          <w:p w14:paraId="40B88387" w14:textId="492811FE" w:rsidR="009514AB" w:rsidRPr="009514AB" w:rsidRDefault="009514AB" w:rsidP="007C5BAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="9907"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009514AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Contingency costs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FABD6F" w14:textId="40F01B18" w:rsidR="009514AB" w:rsidRPr="009514AB" w:rsidRDefault="00E9716B" w:rsidP="009514AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="9907"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00547D11">
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9716B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Contingency costs</w:t>
-[...54 lines deleted...]
-          <w:p w14:paraId="32A012CC" w14:textId="5BE6053B" w:rsidR="00454B7A" w:rsidRPr="00454B7A" w:rsidRDefault="00454B7A" w:rsidP="00454B7A">
+              <w:t>The purchase of land or livestock.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A012CC" w14:textId="5BE6053B" w:rsidR="005D3455" w:rsidRPr="00454B7A" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">If you are unsure, please get in touch to discuss </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>eligible costs</w:t>
             </w:r>
             <w:r w:rsidRPr="00454B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> before completing your application.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...31 lines deleted...]
-              <w:t>highland.gov.uk</w:t>
+              <w:t xml:space="preserve">  Email:  nrf@highland.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="58A6A225" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005D3455" w14:paraId="58A6A225" w14:textId="77777777" w:rsidTr="0031079E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="603E9A94" w14:textId="674DAB5A" w:rsidR="007D085A" w:rsidRPr="00EE3689" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="603E9A94" w14:textId="674DAB5A" w:rsidR="005D3455" w:rsidRPr="00EE3689" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B7AC18" w14:textId="77777777" w:rsidR="00D237A1" w:rsidRDefault="00D237A1" w:rsidP="00D237A1">
+          <w:p w14:paraId="0D9A5E66" w14:textId="44A98F66" w:rsidR="006D156E" w:rsidRDefault="006D156E" w:rsidP="006D156E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We do not expect applicants to carry out detailed procurement at this stage.  However please e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">xplain how project costs in section </w:t>
             </w:r>
             <w:r w:rsidRPr="00F61192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8365,485 +8325,461 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> have been determined, for example, from </w:t>
             </w:r>
             <w:r w:rsidRPr="0039345B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>quotations, tenders, market research, previous experience</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r w:rsidRPr="0039345B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> advice from professional services/other organisations</w:t>
+              <w:t xml:space="preserve"> advice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00054C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This is to ensure that costs are reasonable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at the time of application and that value for money has been considered.  </w:t>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t xml:space="preserve"> and that value for money has been considered.  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">If the project is approved, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061088F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the project is approved, </w:t>
+              <w:t xml:space="preserve">procurement will be discussed with the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="0061088F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">procurement will be discussed with the </w:t>
+              <w:t xml:space="preserve">roject </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="0061088F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">roject </w:t>
+              <w:t>fficer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>O</w:t>
-[...15 lines deleted...]
-              <w:t>.  A copy of the procurement guidelines will be provided to ensure goods and services are procured in a compliant way.  As a guide:</w:t>
+              <w:t xml:space="preserve"> and, where required, a copy of the procurement guidelines provided.  As a guide:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblInd w:w="359" w:type="dxa"/>
+              <w:tblInd w:w="640" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3399"/>
-[...1 lines deleted...]
-              <w:gridCol w:w="2413"/>
+              <w:gridCol w:w="3118"/>
+              <w:gridCol w:w="2126"/>
+              <w:gridCol w:w="2268"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007D085A" w14:paraId="309EE98C" w14:textId="77777777" w:rsidTr="00D237A1">
+            <w:tr w:rsidR="006D156E" w:rsidRPr="005F2079" w14:paraId="64986A35" w14:textId="77777777" w:rsidTr="008E4BF4">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3399" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="632AF2F3" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="76243509" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2835" w:type="dxa"/>
+                  <w:tcW w:w="2126" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="01B73C6F" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="66138D22" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Goods/Services</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2413" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D960DDE" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="171A3CBA" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Capital works</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007D085A" w14:paraId="5610C521" w14:textId="77777777" w:rsidTr="00D237A1">
+            <w:tr w:rsidR="006D156E" w:rsidRPr="005F2079" w14:paraId="72151579" w14:textId="77777777" w:rsidTr="008E4BF4">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3399" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B727FFE" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
-[...28 lines deleted...]
-                <w:p w14:paraId="52A50ED6" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="462F6DC3" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Direct award – single quotation</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2126" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2492AB02" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
+                  <w:pPr>
+                    <w:pStyle w:val="Footer"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Below £10,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2413" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2137003C" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="29B7250C" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Below £50,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007D085A" w14:paraId="538723A1" w14:textId="77777777" w:rsidTr="00D237A1">
+            <w:tr w:rsidR="006D156E" w:rsidRPr="005F2079" w14:paraId="5D94D4BD" w14:textId="77777777" w:rsidTr="008E4BF4">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3399" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C6759D4" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
-[...28 lines deleted...]
-                <w:p w14:paraId="03EE07DD" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="2DE5B42D" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Quotes – 3 quotations</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2126" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="603DE781" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
+                  <w:pPr>
+                    <w:pStyle w:val="Footer"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£10,000 - £49,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2413" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5DB067B3" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="41E732CE" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£50,000 - £1,999,999</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007D085A" w14:paraId="779D48DF" w14:textId="77777777" w:rsidTr="00D237A1">
+            <w:tr w:rsidR="006D156E" w:rsidRPr="005F2079" w14:paraId="01587E4F" w14:textId="77777777" w:rsidTr="008E4BF4">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3399" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="026EBD05" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
-[...28 lines deleted...]
-                <w:p w14:paraId="6D562103" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="31B23093" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Tenders</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2126" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1BFE500C" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
+                  <w:pPr>
+                    <w:pStyle w:val="Footer"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£50,000+</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2413" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C3D52C6" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00D237A1" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+                <w:p w14:paraId="06518B45" w14:textId="77777777" w:rsidR="006D156E" w:rsidRPr="005F2079" w:rsidRDefault="006D156E" w:rsidP="006D156E">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D237A1">
+                  <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£2,000,000+</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5CBCF8EE" w14:textId="69CEDBD4" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00902BDB">
+          <w:p w14:paraId="5CBCF8EE" w14:textId="69CEDBD4" w:rsidR="005D3455" w:rsidRDefault="005D3455" w:rsidP="005D3455">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47C2B216" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00902BDB">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -9590,186 +9526,372 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00DE454D" w:rsidRPr="00F333B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12325B5F" w14:textId="060027F6" w:rsidR="00DE454D" w:rsidRPr="00F333B8" w:rsidRDefault="00F07A6E" w:rsidP="009733FE">
+          <w:p w14:paraId="12325B5F" w14:textId="034A3BB2" w:rsidR="00DE454D" w:rsidRPr="00F333B8" w:rsidRDefault="00471F37" w:rsidP="009733FE">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">A </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Your latest</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">recent bank statement, annual accounts and a signed copy of your Fair Work First policy statement must </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A25463">
+              <w:t xml:space="preserve"> bank statement, annual accounts</w:t>
+            </w:r>
+            <w:r w:rsidR="003E62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a signed copy of your Fair Work First policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00635ACF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, governance documents and </w:t>
+            </w:r>
+            <w:r w:rsidR="005031F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a list of </w:t>
+            </w:r>
+            <w:r w:rsidR="005035B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>committee</w:t>
+            </w:r>
+            <w:r w:rsidR="005031F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> members/trustees/directors </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E" w:rsidRPr="00A25463">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>be submitted with the application</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F07A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E7BFA">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="000E7BFA">
+            <w:r w:rsidR="00702F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00221697">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>here the bank statement address does not match the organisation’s addre</w:t>
+            </w:r>
+            <w:r w:rsidR="00702F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ss, please provide </w:t>
+            </w:r>
+            <w:r w:rsidR="002772B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>an explanation</w:t>
+            </w:r>
+            <w:r w:rsidR="00702F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to </w:t>
+            </w:r>
+            <w:r w:rsidR="002772B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>submit</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="00702F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> req</w:t>
+            </w:r>
+            <w:r w:rsidR="002772B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uested</w:t>
+            </w:r>
+            <w:r w:rsidR="00702F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> documents</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will delay </w:t>
+            </w:r>
+            <w:r w:rsidR="00702F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E" w:rsidRPr="000E7BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F07A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">If your project is awarded funding, additional documentation as stated on the application form will be required before commencing.  You may be asked for this before a formal offer is made.   </w:t>
+              <w:t>If your project is awarded funding, additional documentation</w:t>
+            </w:r>
+            <w:r w:rsidR="00301967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as stated on the application form</w:t>
+            </w:r>
+            <w:r w:rsidR="00301967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be required before commencing.  You may be asked for this before a formal offer is made.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="7912A8FB" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRDefault="00FB3653" w:rsidP="00902BDB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FB3653" w:rsidSect="00356A35">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45BEF360" w14:textId="77777777" w:rsidR="006A414C" w:rsidRDefault="006A414C">
+    <w:p w14:paraId="1DC48350" w14:textId="77777777" w:rsidR="00023D85" w:rsidRDefault="00023D85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0596F432" w14:textId="77777777" w:rsidR="006A414C" w:rsidRDefault="006A414C">
+    <w:p w14:paraId="52D2F5E9" w14:textId="77777777" w:rsidR="00023D85" w:rsidRDefault="00023D85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51179582" w14:textId="77777777" w:rsidR="006A414C" w:rsidRDefault="006A414C">
+    <w:p w14:paraId="2462943B" w14:textId="77777777" w:rsidR="00023D85" w:rsidRDefault="00023D85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9779,51 +9901,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67156A81" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
@@ -9903,71 +10024,71 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CAB1B48" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRPr="0067486A" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B3EE919" w14:textId="77777777" w:rsidR="006A414C" w:rsidRDefault="006A414C">
+    <w:p w14:paraId="48145232" w14:textId="77777777" w:rsidR="00023D85" w:rsidRDefault="00023D85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32EF66E4" w14:textId="77777777" w:rsidR="006A414C" w:rsidRDefault="006A414C">
+    <w:p w14:paraId="3BCE9FBF" w14:textId="77777777" w:rsidR="00023D85" w:rsidRDefault="00023D85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C3A7A3E" w14:textId="77777777" w:rsidR="006A414C" w:rsidRDefault="006A414C">
+    <w:p w14:paraId="3F227820" w14:textId="77777777" w:rsidR="00023D85" w:rsidRDefault="00023D85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18EEFB66" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRPr="0067486A" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -12985,602 +13106,693 @@
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="738017495">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="686062237">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="914701555">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="878512376">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="516113728">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1264845610">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00550424"/>
+    <w:rsid w:val="000031DE"/>
     <w:rsid w:val="00003C51"/>
     <w:rsid w:val="000057B1"/>
     <w:rsid w:val="00005CB5"/>
     <w:rsid w:val="00007F57"/>
+    <w:rsid w:val="00012D83"/>
     <w:rsid w:val="000149EA"/>
     <w:rsid w:val="00016507"/>
     <w:rsid w:val="00021F5B"/>
+    <w:rsid w:val="000227C8"/>
+    <w:rsid w:val="00023D85"/>
+    <w:rsid w:val="00024172"/>
     <w:rsid w:val="00033287"/>
     <w:rsid w:val="000340A2"/>
     <w:rsid w:val="00034D35"/>
     <w:rsid w:val="0003568C"/>
+    <w:rsid w:val="00042448"/>
     <w:rsid w:val="000504C4"/>
     <w:rsid w:val="000522B4"/>
     <w:rsid w:val="00053F9B"/>
     <w:rsid w:val="0005798B"/>
     <w:rsid w:val="0006641F"/>
     <w:rsid w:val="00071086"/>
     <w:rsid w:val="00075890"/>
     <w:rsid w:val="0007784E"/>
     <w:rsid w:val="00081ABA"/>
     <w:rsid w:val="00087DB3"/>
     <w:rsid w:val="000A793D"/>
     <w:rsid w:val="000B1065"/>
     <w:rsid w:val="000B2822"/>
     <w:rsid w:val="000B418E"/>
     <w:rsid w:val="000B6701"/>
     <w:rsid w:val="000C261F"/>
     <w:rsid w:val="000D4EDF"/>
     <w:rsid w:val="000D6773"/>
     <w:rsid w:val="000F0C0C"/>
+    <w:rsid w:val="000F524E"/>
     <w:rsid w:val="0010126E"/>
     <w:rsid w:val="00101291"/>
     <w:rsid w:val="001154FA"/>
     <w:rsid w:val="001225FC"/>
     <w:rsid w:val="001275C6"/>
     <w:rsid w:val="00137482"/>
     <w:rsid w:val="00137A64"/>
     <w:rsid w:val="00150499"/>
+    <w:rsid w:val="00150CB1"/>
     <w:rsid w:val="00151CA9"/>
     <w:rsid w:val="0015472C"/>
     <w:rsid w:val="001611B0"/>
     <w:rsid w:val="00162A49"/>
     <w:rsid w:val="001630C8"/>
     <w:rsid w:val="001738C9"/>
     <w:rsid w:val="001811EF"/>
     <w:rsid w:val="00181A6C"/>
     <w:rsid w:val="001858AF"/>
     <w:rsid w:val="00192518"/>
     <w:rsid w:val="00192786"/>
     <w:rsid w:val="00196E03"/>
     <w:rsid w:val="00196F14"/>
     <w:rsid w:val="001A25CF"/>
     <w:rsid w:val="001A3947"/>
     <w:rsid w:val="001A39EA"/>
     <w:rsid w:val="001A793E"/>
     <w:rsid w:val="001A7B7C"/>
     <w:rsid w:val="001B0071"/>
     <w:rsid w:val="001B62E5"/>
+    <w:rsid w:val="001C0D68"/>
     <w:rsid w:val="001C37A6"/>
     <w:rsid w:val="001C7925"/>
+    <w:rsid w:val="001D2992"/>
     <w:rsid w:val="001E53AD"/>
+    <w:rsid w:val="001F214E"/>
     <w:rsid w:val="001F2706"/>
     <w:rsid w:val="001F2E8B"/>
     <w:rsid w:val="001F35C6"/>
     <w:rsid w:val="001F770C"/>
     <w:rsid w:val="00202AF0"/>
     <w:rsid w:val="002037FC"/>
     <w:rsid w:val="00213692"/>
     <w:rsid w:val="00217844"/>
     <w:rsid w:val="00220A01"/>
+    <w:rsid w:val="00221697"/>
     <w:rsid w:val="00225D25"/>
+    <w:rsid w:val="002266CB"/>
     <w:rsid w:val="00230683"/>
     <w:rsid w:val="00235B62"/>
     <w:rsid w:val="002415D8"/>
     <w:rsid w:val="00242AA1"/>
+    <w:rsid w:val="00242B44"/>
     <w:rsid w:val="002463AD"/>
     <w:rsid w:val="00247432"/>
     <w:rsid w:val="00256172"/>
     <w:rsid w:val="002575F4"/>
     <w:rsid w:val="00263CF8"/>
     <w:rsid w:val="00267181"/>
     <w:rsid w:val="00270B5B"/>
     <w:rsid w:val="00274D1D"/>
+    <w:rsid w:val="002772B7"/>
     <w:rsid w:val="00284291"/>
     <w:rsid w:val="00286F9D"/>
     <w:rsid w:val="002968D6"/>
     <w:rsid w:val="002979AA"/>
     <w:rsid w:val="002A050A"/>
     <w:rsid w:val="002A5AEA"/>
+    <w:rsid w:val="002A78BE"/>
     <w:rsid w:val="002B0DCF"/>
     <w:rsid w:val="002B4166"/>
     <w:rsid w:val="002C10CF"/>
     <w:rsid w:val="002C288B"/>
     <w:rsid w:val="002C2FC0"/>
     <w:rsid w:val="002C46D7"/>
     <w:rsid w:val="002C7A52"/>
+    <w:rsid w:val="002D1358"/>
     <w:rsid w:val="002D40E1"/>
     <w:rsid w:val="002D5B8D"/>
+    <w:rsid w:val="002E7947"/>
     <w:rsid w:val="002F02DA"/>
     <w:rsid w:val="002F1A45"/>
     <w:rsid w:val="002F2163"/>
+    <w:rsid w:val="002F6CF4"/>
+    <w:rsid w:val="00301967"/>
+    <w:rsid w:val="0031079E"/>
     <w:rsid w:val="003109B5"/>
+    <w:rsid w:val="00315112"/>
     <w:rsid w:val="00316499"/>
+    <w:rsid w:val="00316CF1"/>
     <w:rsid w:val="00317276"/>
     <w:rsid w:val="00326B04"/>
     <w:rsid w:val="00330440"/>
     <w:rsid w:val="003308B2"/>
     <w:rsid w:val="00331393"/>
     <w:rsid w:val="00337590"/>
     <w:rsid w:val="00345343"/>
     <w:rsid w:val="00347E4C"/>
     <w:rsid w:val="00356521"/>
     <w:rsid w:val="00356A35"/>
     <w:rsid w:val="003641D3"/>
     <w:rsid w:val="00366BB2"/>
+    <w:rsid w:val="0037050C"/>
     <w:rsid w:val="003722AE"/>
     <w:rsid w:val="00377809"/>
     <w:rsid w:val="00377867"/>
     <w:rsid w:val="00381556"/>
     <w:rsid w:val="00382A04"/>
     <w:rsid w:val="00386218"/>
     <w:rsid w:val="00387042"/>
     <w:rsid w:val="003923C4"/>
+    <w:rsid w:val="0039425C"/>
     <w:rsid w:val="00395A98"/>
+    <w:rsid w:val="003A1D2F"/>
     <w:rsid w:val="003A1E89"/>
     <w:rsid w:val="003A50B9"/>
+    <w:rsid w:val="003B2113"/>
     <w:rsid w:val="003B3444"/>
     <w:rsid w:val="003B51B8"/>
     <w:rsid w:val="003C162D"/>
     <w:rsid w:val="003C23CA"/>
+    <w:rsid w:val="003C4951"/>
     <w:rsid w:val="003C4B01"/>
     <w:rsid w:val="003C4FE9"/>
     <w:rsid w:val="003D0C48"/>
     <w:rsid w:val="003D0D68"/>
     <w:rsid w:val="003D49B5"/>
+    <w:rsid w:val="003E51C2"/>
+    <w:rsid w:val="003E5854"/>
+    <w:rsid w:val="003E62DE"/>
     <w:rsid w:val="003F7FE2"/>
     <w:rsid w:val="00410316"/>
     <w:rsid w:val="00411617"/>
     <w:rsid w:val="00411CFF"/>
     <w:rsid w:val="00412081"/>
+    <w:rsid w:val="00441669"/>
     <w:rsid w:val="00442146"/>
     <w:rsid w:val="004506B3"/>
     <w:rsid w:val="00453EFD"/>
     <w:rsid w:val="004548D9"/>
     <w:rsid w:val="00454B7A"/>
+    <w:rsid w:val="00456CA4"/>
+    <w:rsid w:val="00471F37"/>
     <w:rsid w:val="004750C9"/>
     <w:rsid w:val="00483011"/>
+    <w:rsid w:val="00486F69"/>
     <w:rsid w:val="00492C5B"/>
     <w:rsid w:val="0049486A"/>
     <w:rsid w:val="004A5DD8"/>
     <w:rsid w:val="004B3D29"/>
     <w:rsid w:val="004B486F"/>
     <w:rsid w:val="004B622B"/>
     <w:rsid w:val="004C26C4"/>
     <w:rsid w:val="004C2D11"/>
     <w:rsid w:val="004C34EA"/>
     <w:rsid w:val="004C703B"/>
     <w:rsid w:val="004C7B2B"/>
     <w:rsid w:val="004D3F94"/>
     <w:rsid w:val="004D696D"/>
     <w:rsid w:val="004E0F96"/>
     <w:rsid w:val="004E131A"/>
+    <w:rsid w:val="004E7150"/>
     <w:rsid w:val="004E7B6A"/>
     <w:rsid w:val="00502E6A"/>
+    <w:rsid w:val="005031F4"/>
+    <w:rsid w:val="005035B9"/>
     <w:rsid w:val="00504B3A"/>
+    <w:rsid w:val="005112B2"/>
     <w:rsid w:val="0051555C"/>
     <w:rsid w:val="00515B18"/>
     <w:rsid w:val="00516BAA"/>
     <w:rsid w:val="00523839"/>
     <w:rsid w:val="00530BD4"/>
     <w:rsid w:val="005333E0"/>
     <w:rsid w:val="00540F05"/>
     <w:rsid w:val="00543675"/>
     <w:rsid w:val="00543E8A"/>
     <w:rsid w:val="00547978"/>
     <w:rsid w:val="00550424"/>
     <w:rsid w:val="0055324C"/>
     <w:rsid w:val="005571B9"/>
     <w:rsid w:val="00566B24"/>
     <w:rsid w:val="00571A8F"/>
     <w:rsid w:val="0057374A"/>
     <w:rsid w:val="00575694"/>
+    <w:rsid w:val="00582C77"/>
     <w:rsid w:val="00593C70"/>
     <w:rsid w:val="005A0CD5"/>
+    <w:rsid w:val="005A0EDA"/>
     <w:rsid w:val="005A23FF"/>
+    <w:rsid w:val="005A3047"/>
     <w:rsid w:val="005A3492"/>
     <w:rsid w:val="005A4C1A"/>
     <w:rsid w:val="005A7643"/>
     <w:rsid w:val="005B6E70"/>
     <w:rsid w:val="005C26A3"/>
     <w:rsid w:val="005C530C"/>
     <w:rsid w:val="005C58B5"/>
     <w:rsid w:val="005D13CD"/>
+    <w:rsid w:val="005D3455"/>
     <w:rsid w:val="005E1D7D"/>
     <w:rsid w:val="005E260D"/>
     <w:rsid w:val="005E3A25"/>
+    <w:rsid w:val="005F3F32"/>
     <w:rsid w:val="006007AE"/>
     <w:rsid w:val="0060240F"/>
     <w:rsid w:val="0061088F"/>
     <w:rsid w:val="00611D9C"/>
     <w:rsid w:val="00620684"/>
     <w:rsid w:val="00622E65"/>
+    <w:rsid w:val="00623D5E"/>
+    <w:rsid w:val="00623DD2"/>
     <w:rsid w:val="006263BE"/>
+    <w:rsid w:val="00635ACF"/>
     <w:rsid w:val="00636E63"/>
     <w:rsid w:val="00643180"/>
     <w:rsid w:val="00643746"/>
     <w:rsid w:val="00643AC6"/>
     <w:rsid w:val="0065265E"/>
     <w:rsid w:val="00654FF9"/>
     <w:rsid w:val="00655792"/>
     <w:rsid w:val="00660548"/>
     <w:rsid w:val="00660889"/>
     <w:rsid w:val="00664A6D"/>
+    <w:rsid w:val="00664B43"/>
+    <w:rsid w:val="00665B2C"/>
     <w:rsid w:val="00672D7A"/>
+    <w:rsid w:val="0067442F"/>
     <w:rsid w:val="0068575D"/>
     <w:rsid w:val="00686654"/>
     <w:rsid w:val="00687929"/>
     <w:rsid w:val="00691774"/>
     <w:rsid w:val="006A0C31"/>
     <w:rsid w:val="006A414C"/>
     <w:rsid w:val="006A4CC4"/>
     <w:rsid w:val="006A6881"/>
     <w:rsid w:val="006C2605"/>
     <w:rsid w:val="006C3CB2"/>
     <w:rsid w:val="006C5E56"/>
+    <w:rsid w:val="006D156E"/>
     <w:rsid w:val="006D3EB6"/>
     <w:rsid w:val="006E03A7"/>
     <w:rsid w:val="006E30A6"/>
     <w:rsid w:val="006E55A9"/>
     <w:rsid w:val="006E661B"/>
     <w:rsid w:val="006E7083"/>
     <w:rsid w:val="006F0DE0"/>
     <w:rsid w:val="006F39DD"/>
     <w:rsid w:val="006F4EA2"/>
+    <w:rsid w:val="00702F56"/>
+    <w:rsid w:val="00703DFC"/>
     <w:rsid w:val="00706340"/>
     <w:rsid w:val="00707DBA"/>
     <w:rsid w:val="00710990"/>
+    <w:rsid w:val="007209DB"/>
     <w:rsid w:val="00724455"/>
     <w:rsid w:val="007262CB"/>
+    <w:rsid w:val="007309D7"/>
     <w:rsid w:val="007372F3"/>
+    <w:rsid w:val="00740AF2"/>
     <w:rsid w:val="0074145D"/>
     <w:rsid w:val="00745C27"/>
     <w:rsid w:val="00757B12"/>
+    <w:rsid w:val="00757BEB"/>
     <w:rsid w:val="0076014F"/>
     <w:rsid w:val="00763E53"/>
+    <w:rsid w:val="00775B23"/>
     <w:rsid w:val="007808C5"/>
     <w:rsid w:val="00780EA2"/>
     <w:rsid w:val="00781225"/>
     <w:rsid w:val="0078229D"/>
     <w:rsid w:val="00785EB4"/>
     <w:rsid w:val="0079153B"/>
+    <w:rsid w:val="00791AD0"/>
     <w:rsid w:val="00793CCA"/>
     <w:rsid w:val="00793D7E"/>
     <w:rsid w:val="00796DFA"/>
     <w:rsid w:val="0079766F"/>
     <w:rsid w:val="007A14E0"/>
     <w:rsid w:val="007A51AF"/>
     <w:rsid w:val="007A64E0"/>
     <w:rsid w:val="007A7460"/>
     <w:rsid w:val="007B2D60"/>
     <w:rsid w:val="007B3423"/>
     <w:rsid w:val="007B61E1"/>
     <w:rsid w:val="007B628E"/>
+    <w:rsid w:val="007B72FC"/>
     <w:rsid w:val="007C0683"/>
     <w:rsid w:val="007C150A"/>
+    <w:rsid w:val="007C5BAC"/>
     <w:rsid w:val="007D085A"/>
     <w:rsid w:val="007D3C69"/>
     <w:rsid w:val="007D585E"/>
     <w:rsid w:val="007E6B37"/>
     <w:rsid w:val="007F040A"/>
     <w:rsid w:val="007F0AFC"/>
     <w:rsid w:val="007F1324"/>
     <w:rsid w:val="007F3D54"/>
     <w:rsid w:val="007F3EA0"/>
     <w:rsid w:val="008006E6"/>
     <w:rsid w:val="008025BF"/>
     <w:rsid w:val="0080701D"/>
     <w:rsid w:val="0081511C"/>
     <w:rsid w:val="00830784"/>
     <w:rsid w:val="00831326"/>
     <w:rsid w:val="00831992"/>
     <w:rsid w:val="008321F6"/>
     <w:rsid w:val="00837D97"/>
     <w:rsid w:val="008456AE"/>
     <w:rsid w:val="00852694"/>
     <w:rsid w:val="00857CB2"/>
     <w:rsid w:val="008719DD"/>
     <w:rsid w:val="00872D57"/>
     <w:rsid w:val="00873220"/>
     <w:rsid w:val="0087533C"/>
     <w:rsid w:val="0088336A"/>
     <w:rsid w:val="00892BA3"/>
     <w:rsid w:val="0089718F"/>
+    <w:rsid w:val="008978CE"/>
     <w:rsid w:val="008A236F"/>
     <w:rsid w:val="008A3449"/>
     <w:rsid w:val="008A411F"/>
     <w:rsid w:val="008A430E"/>
     <w:rsid w:val="008A7C5B"/>
     <w:rsid w:val="008B0CFA"/>
     <w:rsid w:val="008B4683"/>
     <w:rsid w:val="008B4B3D"/>
     <w:rsid w:val="008B579B"/>
+    <w:rsid w:val="008C248D"/>
     <w:rsid w:val="008C4DC8"/>
     <w:rsid w:val="008C688F"/>
     <w:rsid w:val="008C7F60"/>
     <w:rsid w:val="008D1270"/>
     <w:rsid w:val="008D2BB8"/>
     <w:rsid w:val="008D35E2"/>
     <w:rsid w:val="008D6E51"/>
     <w:rsid w:val="008E1BFB"/>
     <w:rsid w:val="008E291C"/>
     <w:rsid w:val="008F2B8F"/>
     <w:rsid w:val="008F382C"/>
     <w:rsid w:val="008F43A8"/>
     <w:rsid w:val="008F5469"/>
     <w:rsid w:val="008F6FF8"/>
+    <w:rsid w:val="009021A7"/>
     <w:rsid w:val="00902BDB"/>
     <w:rsid w:val="00903434"/>
     <w:rsid w:val="00905903"/>
     <w:rsid w:val="00914494"/>
     <w:rsid w:val="00914B4D"/>
     <w:rsid w:val="00915F7B"/>
     <w:rsid w:val="00917CCD"/>
     <w:rsid w:val="0092033A"/>
     <w:rsid w:val="0092091D"/>
+    <w:rsid w:val="009215CF"/>
     <w:rsid w:val="00925443"/>
     <w:rsid w:val="00926175"/>
+    <w:rsid w:val="00930214"/>
     <w:rsid w:val="009307A6"/>
     <w:rsid w:val="00932EA1"/>
     <w:rsid w:val="0093368D"/>
     <w:rsid w:val="00933D65"/>
     <w:rsid w:val="00943E35"/>
     <w:rsid w:val="00943F12"/>
     <w:rsid w:val="00944092"/>
     <w:rsid w:val="00950C89"/>
+    <w:rsid w:val="009514AB"/>
     <w:rsid w:val="00951C43"/>
     <w:rsid w:val="00964199"/>
     <w:rsid w:val="009646C3"/>
     <w:rsid w:val="00967ADC"/>
     <w:rsid w:val="009733FE"/>
     <w:rsid w:val="00981DC6"/>
     <w:rsid w:val="0098349C"/>
     <w:rsid w:val="0099020B"/>
     <w:rsid w:val="00991259"/>
     <w:rsid w:val="009A15D5"/>
+    <w:rsid w:val="009C36EA"/>
     <w:rsid w:val="009C476B"/>
     <w:rsid w:val="009C58CC"/>
     <w:rsid w:val="009C596B"/>
     <w:rsid w:val="009D37BE"/>
     <w:rsid w:val="009D4EC2"/>
+    <w:rsid w:val="009D4F86"/>
     <w:rsid w:val="009D58D6"/>
     <w:rsid w:val="009D606E"/>
     <w:rsid w:val="009E0318"/>
     <w:rsid w:val="009E26AB"/>
     <w:rsid w:val="009E48A4"/>
     <w:rsid w:val="009F5E2F"/>
     <w:rsid w:val="00A1310D"/>
     <w:rsid w:val="00A17E06"/>
     <w:rsid w:val="00A20DD0"/>
     <w:rsid w:val="00A219E6"/>
     <w:rsid w:val="00A26133"/>
     <w:rsid w:val="00A30B23"/>
     <w:rsid w:val="00A34FBF"/>
     <w:rsid w:val="00A3503B"/>
     <w:rsid w:val="00A41B0C"/>
     <w:rsid w:val="00A51118"/>
+    <w:rsid w:val="00A63788"/>
     <w:rsid w:val="00A674B9"/>
+    <w:rsid w:val="00A74B53"/>
     <w:rsid w:val="00A754BD"/>
     <w:rsid w:val="00A766F9"/>
     <w:rsid w:val="00A80A0F"/>
     <w:rsid w:val="00A9190F"/>
     <w:rsid w:val="00A92202"/>
     <w:rsid w:val="00A96809"/>
     <w:rsid w:val="00A97993"/>
     <w:rsid w:val="00AA1949"/>
+    <w:rsid w:val="00AB0F69"/>
     <w:rsid w:val="00AB10DA"/>
     <w:rsid w:val="00AB43A4"/>
     <w:rsid w:val="00AB60FC"/>
+    <w:rsid w:val="00AC214A"/>
     <w:rsid w:val="00AC5724"/>
     <w:rsid w:val="00AC6066"/>
     <w:rsid w:val="00AC7D8B"/>
     <w:rsid w:val="00AE11A3"/>
     <w:rsid w:val="00AE31AF"/>
     <w:rsid w:val="00AF1437"/>
+    <w:rsid w:val="00AF1EF3"/>
     <w:rsid w:val="00AF2991"/>
     <w:rsid w:val="00AF29E4"/>
     <w:rsid w:val="00AF64BE"/>
     <w:rsid w:val="00B01078"/>
     <w:rsid w:val="00B040B5"/>
     <w:rsid w:val="00B06913"/>
     <w:rsid w:val="00B129BA"/>
     <w:rsid w:val="00B13985"/>
     <w:rsid w:val="00B159F4"/>
+    <w:rsid w:val="00B15A7F"/>
     <w:rsid w:val="00B22175"/>
     <w:rsid w:val="00B33368"/>
+    <w:rsid w:val="00B353B6"/>
     <w:rsid w:val="00B376CA"/>
     <w:rsid w:val="00B63424"/>
     <w:rsid w:val="00B66361"/>
     <w:rsid w:val="00B77E35"/>
     <w:rsid w:val="00B83E2C"/>
+    <w:rsid w:val="00B941B5"/>
     <w:rsid w:val="00B96061"/>
     <w:rsid w:val="00BA1E94"/>
     <w:rsid w:val="00BA3974"/>
     <w:rsid w:val="00BB4E78"/>
     <w:rsid w:val="00BC6D91"/>
     <w:rsid w:val="00BD0903"/>
     <w:rsid w:val="00BD47D3"/>
     <w:rsid w:val="00BD6F2D"/>
     <w:rsid w:val="00BE01B3"/>
     <w:rsid w:val="00BE276E"/>
     <w:rsid w:val="00BF5498"/>
     <w:rsid w:val="00C002AD"/>
     <w:rsid w:val="00C06571"/>
     <w:rsid w:val="00C130A2"/>
+    <w:rsid w:val="00C13B15"/>
     <w:rsid w:val="00C1749D"/>
     <w:rsid w:val="00C20949"/>
     <w:rsid w:val="00C2232D"/>
     <w:rsid w:val="00C239C9"/>
     <w:rsid w:val="00C2525B"/>
     <w:rsid w:val="00C35F34"/>
     <w:rsid w:val="00C454CC"/>
     <w:rsid w:val="00C52B18"/>
     <w:rsid w:val="00C52BD6"/>
     <w:rsid w:val="00C53D6E"/>
     <w:rsid w:val="00C55F2A"/>
     <w:rsid w:val="00C6063F"/>
     <w:rsid w:val="00C66283"/>
     <w:rsid w:val="00C75ED5"/>
     <w:rsid w:val="00C76E26"/>
     <w:rsid w:val="00C80008"/>
     <w:rsid w:val="00C86C9E"/>
     <w:rsid w:val="00C873DC"/>
     <w:rsid w:val="00C942FE"/>
     <w:rsid w:val="00C97281"/>
     <w:rsid w:val="00CA00D2"/>
     <w:rsid w:val="00CA0C07"/>
     <w:rsid w:val="00CB03DF"/>
     <w:rsid w:val="00CB76CB"/>
     <w:rsid w:val="00CB793C"/>
     <w:rsid w:val="00CC3C8A"/>
     <w:rsid w:val="00CC7D59"/>
     <w:rsid w:val="00CE04CD"/>
     <w:rsid w:val="00CE0BA3"/>
     <w:rsid w:val="00CE490D"/>
     <w:rsid w:val="00CF0E59"/>
     <w:rsid w:val="00CF22CC"/>
     <w:rsid w:val="00CF3473"/>
     <w:rsid w:val="00CF3CCB"/>
+    <w:rsid w:val="00D027C6"/>
     <w:rsid w:val="00D02FC6"/>
     <w:rsid w:val="00D03DEA"/>
     <w:rsid w:val="00D1590E"/>
     <w:rsid w:val="00D20705"/>
     <w:rsid w:val="00D20D6E"/>
     <w:rsid w:val="00D237A1"/>
     <w:rsid w:val="00D2468C"/>
     <w:rsid w:val="00D24BD2"/>
     <w:rsid w:val="00D30730"/>
     <w:rsid w:val="00D30E34"/>
     <w:rsid w:val="00D326D3"/>
     <w:rsid w:val="00D32CB9"/>
+    <w:rsid w:val="00D4302F"/>
     <w:rsid w:val="00D4376F"/>
     <w:rsid w:val="00D45CF8"/>
     <w:rsid w:val="00D50330"/>
     <w:rsid w:val="00D600CF"/>
+    <w:rsid w:val="00D654AC"/>
     <w:rsid w:val="00D674A7"/>
     <w:rsid w:val="00D86C36"/>
+    <w:rsid w:val="00D90808"/>
+    <w:rsid w:val="00DA007C"/>
     <w:rsid w:val="00DA6A98"/>
     <w:rsid w:val="00DA6B1E"/>
     <w:rsid w:val="00DA7ECC"/>
     <w:rsid w:val="00DB3544"/>
     <w:rsid w:val="00DC460A"/>
     <w:rsid w:val="00DD4528"/>
     <w:rsid w:val="00DD69D4"/>
     <w:rsid w:val="00DE00CF"/>
     <w:rsid w:val="00DE226E"/>
     <w:rsid w:val="00DE454D"/>
     <w:rsid w:val="00DE5BAD"/>
     <w:rsid w:val="00DE5EB5"/>
     <w:rsid w:val="00DE6792"/>
     <w:rsid w:val="00DF1603"/>
     <w:rsid w:val="00DF52D9"/>
+    <w:rsid w:val="00E008A4"/>
     <w:rsid w:val="00E008B1"/>
     <w:rsid w:val="00E06BA1"/>
     <w:rsid w:val="00E108AA"/>
     <w:rsid w:val="00E10937"/>
+    <w:rsid w:val="00E128A5"/>
     <w:rsid w:val="00E12F8E"/>
     <w:rsid w:val="00E140E5"/>
     <w:rsid w:val="00E147C4"/>
     <w:rsid w:val="00E16A4A"/>
     <w:rsid w:val="00E170D6"/>
     <w:rsid w:val="00E33909"/>
     <w:rsid w:val="00E36C32"/>
     <w:rsid w:val="00E36EBD"/>
     <w:rsid w:val="00E37B78"/>
     <w:rsid w:val="00E449A0"/>
     <w:rsid w:val="00E46EB0"/>
     <w:rsid w:val="00E57633"/>
     <w:rsid w:val="00E65B0E"/>
     <w:rsid w:val="00E66B8B"/>
     <w:rsid w:val="00E67140"/>
     <w:rsid w:val="00E721F6"/>
     <w:rsid w:val="00E742EB"/>
+    <w:rsid w:val="00E802BA"/>
     <w:rsid w:val="00E849EE"/>
     <w:rsid w:val="00E87AF3"/>
     <w:rsid w:val="00E948B1"/>
     <w:rsid w:val="00E95CEC"/>
+    <w:rsid w:val="00E9716B"/>
     <w:rsid w:val="00EA124E"/>
     <w:rsid w:val="00EA39B3"/>
     <w:rsid w:val="00EA3FD1"/>
     <w:rsid w:val="00EB1DBD"/>
+    <w:rsid w:val="00EB1EC2"/>
     <w:rsid w:val="00EB3A7C"/>
     <w:rsid w:val="00EB4FDD"/>
     <w:rsid w:val="00EC26A7"/>
     <w:rsid w:val="00EC3E93"/>
+    <w:rsid w:val="00EC6A57"/>
     <w:rsid w:val="00ED7881"/>
+    <w:rsid w:val="00ED7FEF"/>
     <w:rsid w:val="00EE321A"/>
     <w:rsid w:val="00EE4F14"/>
     <w:rsid w:val="00EE6821"/>
     <w:rsid w:val="00EF369B"/>
     <w:rsid w:val="00EF66E5"/>
     <w:rsid w:val="00F02DE6"/>
     <w:rsid w:val="00F03C02"/>
     <w:rsid w:val="00F07A6E"/>
     <w:rsid w:val="00F10A27"/>
     <w:rsid w:val="00F30DA6"/>
     <w:rsid w:val="00F35219"/>
     <w:rsid w:val="00F35950"/>
     <w:rsid w:val="00F508B9"/>
+    <w:rsid w:val="00F50C6E"/>
     <w:rsid w:val="00F568A6"/>
     <w:rsid w:val="00F56DC1"/>
     <w:rsid w:val="00F5735C"/>
     <w:rsid w:val="00F57701"/>
     <w:rsid w:val="00F61B5A"/>
     <w:rsid w:val="00F65B42"/>
     <w:rsid w:val="00F71650"/>
     <w:rsid w:val="00F71D64"/>
     <w:rsid w:val="00F74313"/>
     <w:rsid w:val="00F772AC"/>
     <w:rsid w:val="00F80212"/>
     <w:rsid w:val="00F92F02"/>
     <w:rsid w:val="00FA1835"/>
     <w:rsid w:val="00FA3570"/>
     <w:rsid w:val="00FB1CC6"/>
     <w:rsid w:val="00FB20ED"/>
     <w:rsid w:val="00FB3653"/>
     <w:rsid w:val="00FB6E2B"/>
     <w:rsid w:val="00FC3B76"/>
     <w:rsid w:val="00FC4616"/>
     <w:rsid w:val="00FD12ED"/>
     <w:rsid w:val="00FE0165"/>
     <w:rsid w:val="00FF00AC"/>
     <w:rsid w:val="00FF2CE1"/>
     <w:rsid w:val="00FF4B01"/>
@@ -14023,50 +14235,51 @@
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00550424"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -14382,51 +14595,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1973093696">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rspb.org.uk/about-the-rspb/about-us/fair-work-first-statement/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-government-scottish-green-party-shared-policy-programme/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forestry.gov.scot/support-regulations/forestry-grants" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/info/178/development_plans/1043/local_place_plans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livingwage.org.uk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-government-scottish-green-party-shared-policy-programme/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forestry.gov.scot/support-regulations/forestry-grants" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nrf@highland.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/info/178/development_plans/1043/local_place_plans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livingwage.org.uk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14693,52 +14906,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9165A59664D554295ECF346AABF53D6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29c9e81de587ffb98fbd67d387a9b7f2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="458104ff-b410-4658-abb5-ab1ac1b4f60d" xmlns:ns3="6f369ce9-abe2-44e3-9bcc-687b654ecc28" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c94ae1057cc127f418e60d5ac08baecc" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9165A59664D554295ECF346AABF53D6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="96316832efd01ea31c719ab95f56a722">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="458104ff-b410-4658-abb5-ab1ac1b4f60d" xmlns:ns3="6f369ce9-abe2-44e3-9bcc-687b654ecc28" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5cbffc4efa8add6aa872c30c7910a28" ns2:_="" ns3:_="">
     <xsd:import namespace="458104ff-b410-4658-abb5-ab1ac1b4f60d"/>
     <xsd:import namespace="6f369ce9-abe2-44e3-9bcc-687b654ecc28"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Relatesto" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -14936,101 +15149,116 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Relatesto xmlns="458104ff-b410-4658-abb5-ab1ac1b4f60d">Application</Relatesto>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B008EA-A1A0-4B9B-A0B1-9F07C781E81D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{252F28F7-4520-471B-A4BF-28EF19C004CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="458104ff-b410-4658-abb5-ab1ac1b4f60d"/>
     <ds:schemaRef ds:uri="6f369ce9-abe2-44e3-9bcc-687b654ecc28"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99A7DBF-1E48-4E64-A09B-525CF1AAA4AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874C5024-9914-456F-87F9-0CD597887711}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="458104ff-b410-4658-abb5-ab1ac1b4f60d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2559</Words>
-  <Characters>14589</Characters>
+  <Words>2459</Words>
+  <Characters>14017</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17114</CharactersWithSpaces>
+  <CharactersWithSpaces>16444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>4325376</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://forestry.gov.scot/support-regulations/forestry-grants</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160498</vt:i4>
       </vt:variant>
       <vt:variant>