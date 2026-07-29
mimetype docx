--- v0 (2026-03-30)
+++ v1 (2026-07-29)
@@ -1507,80 +1507,66 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3004C3FB" w14:textId="77777777" w:rsidR="00427787" w:rsidRPr="00B35A79" w:rsidRDefault="00427787" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B45AE34" w14:textId="77777777" w:rsidR="006E40AA" w:rsidRPr="00B35A79" w:rsidRDefault="00523B3D" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Following the survey, The Scottish Government on </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mygov.scot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B35A79">
-[...13 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> resources - Readability, states; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="601D7EBE" w14:textId="77777777" w:rsidR="006E40AA" w:rsidRPr="00B35A79" w:rsidRDefault="00523B3D" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">‘A lot of what the Scottish and UK governments publish, either </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2725,533 +2711,422 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B6DDC3" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• there had been speculation online about what would happen if the bust was sold but it was clarified that a decision was only being sought at this stage on whether to proceed with a consultation on whether to sell </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve">• there had been speculation online about what would happen if the bust was sold but it was clarified that a decision was only being sought at this stage on whether to proceed with a consultation on whether to sell it; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D94FF7" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>it;</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B10AC6" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="67B10AC6" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
+              <w:t xml:space="preserve">• if the bust were to be displayed locally, the costs of insurance and security to display it would be prohibitive; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1F1254" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B35A79">
+          </w:p>
+          <w:p w14:paraId="4C1C7363" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• if the bust were to be displayed locally, the costs of insurance and security to display it would be </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>prohibitive;</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve">• in response to comments, a summary was provided of the statutory consultation process. There was no legal requirement for a public meeting but a public awareness raising session, with a defined agenda, could be beneficial. The permitted uses of Common Good Fund assets and who was permitted to benefit from them was outlined, as was the lengthy legal process that would be undertaken if a sale was the preferred option from the consultation, and that any investment decisions on the proceeds would be taken in line with legal procedure, at the appropriate time; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226897E1" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F1F1254" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="448730FA" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">• the importance of clear communication </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• in response to comments, a summary was provided of the statutory consultation process. There was no legal requirement for a public meeting but a public awareness raising session, with a defined agenda, could be beneficial. The permitted uses of Common Good Fund assets and who was permitted to benefit from them was outlined, as was the lengthy legal process that would be undertaken if a sale was the preferred option from the consultation, and that any investment decisions on the proceeds would be taken in line with legal procedure, at the appropriate </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>time;</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve"> the consultation was emphasised; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6388468B" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="226897E1" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C849F0F" w14:textId="77777777" w:rsidR="000377F3" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B35A79">
+              <w:t>• Members were keen to hear the public’s view on the possible sale of the bust;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D62500" w14:textId="77777777" w:rsidR="00DD5B42" w:rsidRPr="00B35A79" w:rsidRDefault="00DD5B42" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• the importance of clear communication </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>with regard to</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve">• assurance was provided that the bust was being stored in a safe and appropriate location; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294B4E3C" w14:textId="77777777" w:rsidR="00DD5B42" w:rsidRPr="00B35A79" w:rsidRDefault="00DD5B42" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the consultation was </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66DFB5F2" w14:textId="77777777" w:rsidR="00951924" w:rsidRPr="00B35A79" w:rsidRDefault="00DD5B42" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>emphasised;</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6388468B" w14:textId="77777777" w:rsidR="00403BB8" w:rsidRPr="00B35A79" w:rsidRDefault="00403BB8" w:rsidP="00A30317">
+              <w:t>• Members thanked all involved in the process over the previous 25 years and asked that they be involved in the preparation of the consultation document.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C02AD3" w14:textId="77777777" w:rsidR="00DD5B42" w:rsidRPr="00B35A79" w:rsidRDefault="00DD5B42" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C849F0F" w14:textId="77777777" w:rsidR="000377F3" w:rsidRPr="00B35A79" w:rsidRDefault="000377F3" w:rsidP="00A30317">
+          <w:p w14:paraId="78A5110E" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• Members were keen to hear the public’s view on the possible sale of the </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve">The Committee:- </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73013B98" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>bust;</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="46D62500" w14:textId="77777777" w:rsidR="00DD5B42" w:rsidRPr="00B35A79" w:rsidRDefault="00DD5B42" w:rsidP="00A30317">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01351316" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• assurance was provided that the bust was being stored in a safe and appropriate location; and </w:t>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>NOTED</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve"> the update on the work undertaken to explore the potential of selling the Bouchardon Bust; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2021E842" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>• Members thanked all involved in the process over the previous 25 years and asked that they be involved in the preparation of the consultation document.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>NOTED</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Committee:- </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="73013B98" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
+              <w:t xml:space="preserve"> the assessment of the various sale options and the advice from Sotheby’s that a sale by private arrangement might be most beneficial in financial terms; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8415B5" w14:textId="77777777" w:rsidR="00DD5B42" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>in light of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NOTED</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> this information, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the update on the work undertaken to explore the potential of selling the Bouchardon </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>AGREED</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bust;</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve"> to commence a Community Empowerment consultation to inform the decision making in respect of a proposal to sell the Bouchardon bust.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E36CC5" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="00EB627B" w:rsidP="00A30317">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...108 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2241DEA9" w14:textId="77777777" w:rsidR="00EB627B" w:rsidRPr="00B35A79" w:rsidRDefault="000F053B" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>After reading all available documents and information SWCC’s understanding of the process is as follows:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C4A93DD" w14:textId="77777777" w:rsidR="00146C17" w:rsidRPr="00B35A79" w:rsidRDefault="002172C1" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -3335,67 +3210,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the setting up of an Invergordon Common Good Fund which would generate substantial income for the community to use for local projects. It is important to note that, at this stage, the proposal was to set up a new Common Good Fund which would not necessarily have the same restrictions placed on it by Highland Council as the existing fund. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30A6EA30" w14:textId="77777777" w:rsidR="00AF6F4E" w:rsidRPr="00B35A79" w:rsidRDefault="00AF6F4E" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01617543" w14:textId="77777777" w:rsidR="00741300" w:rsidRPr="00B35A79" w:rsidRDefault="002172C1" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">However, later in the document this appears to have change to the monies being placed in the current fund, which does have restrictions placed on it. It is important that this is </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and the implication of the restrictions clearly highlighted as part of the consultation process. </w:t>
+              <w:t xml:space="preserve">However, later in the document this appears to have change to the monies being placed in the current fund, which does have restrictions placed on it. It is important that this is clarified and the implication of the restrictions clearly highlighted as part of the consultation process. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="249F5DE8" w14:textId="77777777" w:rsidR="00741300" w:rsidRPr="00B35A79" w:rsidRDefault="00741300" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53BCC9FF" w14:textId="77777777" w:rsidR="00741300" w:rsidRPr="00B35A79" w:rsidRDefault="002172C1" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In September 2022, discussions took place with a representative of Sotheby’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
@@ -3688,61 +3547,52 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> they have given robust and impartial in nature.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="077DBAE9" w14:textId="77777777" w:rsidR="00496714" w:rsidRPr="00B35A79" w:rsidRDefault="00496714" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E53E15B" w14:textId="77777777" w:rsidR="00496714" w:rsidRPr="00B35A79" w:rsidRDefault="00706801" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The advice is as </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>The advice is as follows;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="30E3BF0F" w14:textId="77777777" w:rsidR="00706801" w:rsidRPr="00B35A79" w:rsidRDefault="00706801" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F9DFE39" w14:textId="77777777" w:rsidR="00BD54E2" w:rsidRPr="00B35A79" w:rsidRDefault="00BD54E2" w:rsidP="00A30317">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">• The bust could be on public display. The point about insurance is misguided because it ignores options like government indemnity cover. The security risk is overestimated as marble busts are not thieves usual targets. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DAF90C9" w14:textId="77777777" w:rsidR="00BD54E2" w:rsidRPr="00B35A79" w:rsidRDefault="00BD54E2" w:rsidP="00A30317">
@@ -4322,74 +4172,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SWCC formally challenges this current consultation and request that a further, fully informed consultation allowing for proper consideration of all the options available is conducted prior to any decision being made.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73521E5C" w14:textId="77777777" w:rsidR="00042CDD" w:rsidRPr="00B35A79" w:rsidRDefault="00042CDD" w:rsidP="00823EDE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="0EB93563" w14:textId="0F051774" w:rsidR="00042CDD" w:rsidRPr="00B35A79" w:rsidRDefault="00042CDD" w:rsidP="00823EDE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair, Saltburn &amp; Westwood Community Council </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03B2B0C6" w14:textId="297BD578" w:rsidR="00042CDD" w:rsidRPr="00B35A79" w:rsidRDefault="00042CDD" w:rsidP="00823EDE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6675,57 +6501,59 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>With regard to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s </w:t>
             </w:r>
             <w:r w:rsidR="008D0300">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(ICGF) </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>behalf</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003873CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and their provision of advice has been </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003873CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>on the basis of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003873CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Council’s best interests</w:t>
             </w:r>
             <w:r w:rsidR="008D0300">
               <w:rPr>
@@ -8240,75 +8068,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E5E96BF" w14:textId="7E665DF4" w:rsidR="001155A2" w:rsidRPr="00B35A79" w:rsidRDefault="001155A2" w:rsidP="001155A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Kind regards,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC9CBFE" w14:textId="77777777" w:rsidR="001155A2" w:rsidRPr="00B35A79" w:rsidRDefault="001155A2" w:rsidP="001155A2">
-[...23 lines deleted...]
-          </w:p>
           <w:p w14:paraId="21A3A85E" w14:textId="77777777" w:rsidR="001155A2" w:rsidRPr="00B35A79" w:rsidRDefault="001155A2" w:rsidP="001155A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E7ED081" w14:textId="77777777" w:rsidR="001155A2" w:rsidRPr="00B35A79" w:rsidRDefault="001155A2" w:rsidP="001155A2">
             <w:pPr>
@@ -8484,88 +8287,114 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>One idea is to put it on loan  to the National Museum and proceeds from that could go to the common good.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68B8BB2C" w14:textId="77777777" w:rsidR="00D00240" w:rsidRPr="00B35A79" w:rsidRDefault="00D00240" w:rsidP="00D00240">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Another is to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> put it on display in Invergordon for the benefit of tourists , especially the cruise ship passengers, with an entry fee  to defray costs and possibly provide some </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Another is to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">income. Help could be obtained from the UK government </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>to</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> put it on display in Invergordon for the benefit of tourists , especially the cruise ship passengers, with an entry fee  to defray costs and possibly provide some income. Help could be obtained from the UK government </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>with regard to</w:t>
+              <w:t>safeguarding  and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> safeguarding  and insurance.</w:t>
+              <w:t xml:space="preserve"> insurance.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11F17F53" w14:textId="77777777" w:rsidR="00D00240" w:rsidRPr="00B35A79" w:rsidRDefault="00D00240" w:rsidP="00D00240">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78AE3BAF" w14:textId="77777777" w:rsidR="00D00240" w:rsidRPr="00B35A79" w:rsidRDefault="00D00240" w:rsidP="00D00240">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8712,52 +8541,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Invergordon Common Good does not have the funds to insure the display of the bust in Invergordon. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3162D199" w14:textId="77777777" w:rsidR="00621D44" w:rsidRDefault="00621D44" w:rsidP="001C096E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44A40B02" w14:textId="49BA29B0" w:rsidR="001C096E" w:rsidRPr="00495FA3" w:rsidRDefault="001C096E" w:rsidP="001C096E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">When items are loaned to museums/galleries for display, the costs associated for packing, transporting, protecting and insuring </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">When items are loaned to museums/galleries for display, the costs associated for packing, transporting, protecting and insuring the item are understandably high and, as a result, it is usual that no rental would be paid. </w:t>
+              <w:t xml:space="preserve">the item are understandably high and, as a result, it is usual that no rental would be paid. </w:t>
             </w:r>
             <w:r w:rsidR="00B0619B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Museums are on likely to seek to borrow an artifact if they a running a particular display of a certain category of items. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00E44BBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Otherwise</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E44BBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> their collections tend to be rotated meaning much of what they own spends a significant amount of time in storage.</w:t>
             </w:r>
           </w:p>
@@ -9085,63 +8921,51 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FA0083D" w14:textId="77777777" w:rsidR="0064648A" w:rsidRPr="00B35A79" w:rsidRDefault="0064648A" w:rsidP="0064648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">If disposal is decided on. How is the best price achieved if a buyer has already been found? Lots more questions to ask in my opinion. To rush this would be a mistake.  It is unlikely </w:t>
-[...11 lines deleted...]
-              <w:t>that such a valuable item will reduce in value so let's make sure the best outcome is achieved for the people of Invergordon.</w:t>
+              <w:t>If disposal is decided on. How is the best price achieved if a buyer has already been found? Lots more questions to ask in my opinion. To rush this would be a mistake.  It is unlikely that such a valuable item will reduce in value so let's make sure the best outcome is achieved for the people of Invergordon.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1968FFDA" w14:textId="77777777" w:rsidR="0064648A" w:rsidRPr="00B35A79" w:rsidRDefault="0064648A" w:rsidP="0064648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C2C130D" w14:textId="77777777" w:rsidR="0064648A" w:rsidRPr="00B35A79" w:rsidRDefault="0064648A" w:rsidP="0064648A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -9328,51 +9152,67 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>important in considering what may or may not be considered the best price for such an artifact.</w:t>
             </w:r>
             <w:r w:rsidR="00855795">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008B3B87">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>With regard to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008B3B87">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s (ICGF) behalf and their provision of advice has been </w:t>
+              <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s (ICGF) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008B3B87">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>behalf</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008B3B87">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and their provision of advice has been </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008B3B87">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>on the basis of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008B3B87">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Council’s best interests.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1274A578" w14:textId="113E4F0C" w:rsidR="005376E5" w:rsidRPr="00F418AD" w:rsidRDefault="005376E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -9488,123 +9328,171 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> informed  decision. I have not seen any posters advertising this consultation. Not everyone has social </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>media</w:t>
+              <w:t>informed  decision</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and I feel the elderly residents in the town have no way of knowing about this. On your consultation information you have stated the bust </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">. I have not seen any posters advertising this consultation. Not everyone has social </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>can not</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>media</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be insured so </w:t>
+              <w:t xml:space="preserve"> and I feel the elderly residents in the town have no way of knowing about this. On your consultation information you have stated the bust </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>can not</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be displayed. This is incorrect the Scottish Government  have </w:t>
+              <w:t xml:space="preserve"> be insured so </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>can not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be displayed. This is incorrect the Scottish </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Government  have</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -9751,172 +9639,150 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>No other option has been considered other than selling the Bust.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D09050D" w14:textId="77777777" w:rsidR="001F3799" w:rsidRPr="00B35A79" w:rsidRDefault="001F3799" w:rsidP="001F3799">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invergordon is a very busy port with cruise liners docking here between April and September. Over 100,000 visitors came to Invergordon during last season (2023). I think a visitor centre with the Bust as the central artifact would be able to generate an </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t>Invergordon is a very busy port with cruise liners docking here between April and September. Over 100,000 visitors came to Invergordon during last season (2023). I think a visitor centre with the Bust as the central artifact would be able to generate an income and the town would retain the Bust.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E138D86" w14:textId="77777777" w:rsidR="001F3799" w:rsidRPr="00B35A79" w:rsidRDefault="001F3799" w:rsidP="001F3799">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>income</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F294AA9" w14:textId="77777777" w:rsidR="001F3799" w:rsidRPr="00B35A79" w:rsidRDefault="001F3799" w:rsidP="001F3799">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and the town would retain the Bust.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">I feel that the consultation should be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>extended</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">I feel that the consultation should be </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> and I believe the Community Council should be consulted, all options should be put before the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>extended</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>towns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and I believe the Community Council should be consulted, all options should be put before the </w:t>
+              <w:t xml:space="preserve"> residents so they can make </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>towns</w:t>
+              <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B35A79">
-[...22 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> informed decision. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E220E55" w14:textId="77777777" w:rsidR="001F3799" w:rsidRPr="00B35A79" w:rsidRDefault="001F3799" w:rsidP="001F3799">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
@@ -10122,58 +9988,74 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ed approach asking them to put forward an offer to the Council for consideration. </w:t>
             </w:r>
             <w:r w:rsidR="00FF40B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">They did not take any proactive steps to seek out the interested party. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F35AC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>With regard to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00F35AC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s (ICGF) behalf and their advice is provided </w:t>
+              <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s (ICGF) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F35AC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>behalf</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F35AC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and their advice is provided </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F35AC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidR="00363F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the basis of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00363F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> what </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00363F25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is considered to be</w:t>
             </w:r>
@@ -10205,51 +10087,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>apply in every case.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="525C298D" w14:textId="77777777" w:rsidR="00221866" w:rsidRDefault="00221866">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20547C4B" w14:textId="77777777" w:rsidR="00221866" w:rsidRDefault="00221866" w:rsidP="00221866">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The consultation document, report before Easter Ross Area Committee in October 2023 and the Common Good Policy all provide detailed information on how capital receipts can be used.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="182D8B53" w14:textId="60AC0BD7" w:rsidR="00221866" w:rsidRPr="00F418AD" w:rsidRDefault="00221866">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D2D5A" w:rsidRPr="00F418AD" w14:paraId="7D8BF5B8" w14:textId="77777777" w:rsidTr="00AA3752">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E7A58A" w14:textId="6B6342D2" w:rsidR="004D2D5A" w:rsidRDefault="004D2D5A" w:rsidP="00BB2687">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10642,101 +10523,101 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48E34F35" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>To allow the people of Invergordon to make a robust and fully informed decision, they require each and all options to be clearly outlined, giving detailed information on the benefits to them and Invergordon.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="536280DD" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04F68B9C" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC challenges the consultation process on the following grounds: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="015693AD" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lack of accessibility of all relevant information.   The Highland Council had failed to respond adequately to several Freedom of Information requests  referring the ICC to the appeal  process not leaving enough time to consider the information requested.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="716C0992" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58B808F2" w14:textId="3F817CC7" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10884,336 +10765,328 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="647C275B" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59382C9F" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">As noted in the minutes of the Easter Ross Area Committee meeting held on 30 October 2023 emphasis was placed on the importance of clear communication about </w:t>
-            </w:r>
+              <w:t xml:space="preserve">As noted in the minutes of the Easter Ross Area Committee meeting held on 30 October 2023 emphasis was placed on the importance of clear communication about the consultation process – this has not happened.  Again,  ICC would reiterate that we do not consider that full consultation under the </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk161255505"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community Empowerment (Scotland) Act 2015 </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">has happened.   In fact, Highland Council had stated that any proposal to sell the bust would be subjected to a full consultation process under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Community Empowerment (Scotland) Act 2015</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  They also stated that a public awareness raising </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">the consultation process – this has not happened.  Again,  ICC would reiterate that we do not consider that full consultation under the </w:t>
-[...10 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve">session could be beneficial and the importance of clear communication </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">has happened.   In fact, Highland Council had stated that any proposal to sell the bust would be subjected to a full consultation process under the </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">.  They also stated that a public awareness raising session could be beneficial and the importance of clear communication </w:t>
+              <w:t xml:space="preserve"> the consultation was emphasised.  ICC can see no evidence of this and would refer again to one members comment stating ”nothing would be gained by holding such a meeting as it would be taken over by “Nay Sayers”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8F90CB" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B14BFEE" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ICC is of the opinion that the consultation process and resulting consultation document do not meet the expectations of the Act nor of Highland Council.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D920AA7" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4613E414" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ICC does not agree with statements regarding the display of the bust.  To imply that the cost implications to </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>with regard to</w:t>
+              <w:t>insure</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the consultation was emphasised.  ICC can see no evidence of this and would refer again to one members comment stating ”nothing would be gained by holding such a meeting as it would be taken over by “Nay Sayers”.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C8F90CB" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+              <w:t xml:space="preserve"> the bust prevents the bust being on display are wholly inaccurate.  A government insurance indemnity scheme exists that allows privately owned items to be on public display.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2337A90B" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B14BFEE" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
+          <w:p w14:paraId="6803A29B" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ICC is of the opinion that the consultation process and resulting consultation document do not meet the expectations of the Act nor of Highland Council.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D920AA7" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+              <w:t>Again, we refer to comments made during a meeting of the Easter Ross Area Committee where one member stated that she did not care how long the process to sell the bust takes, 1 year, 2 years or more.  The ICC therefore requests that the Town be given that time and opportunity to see what income can be generated from displaying the bust.  The Port of Cromarty Firth /Cruise Scotland indicated that 100,000 cruise ship passengers alone visited Invergordon High Street last season.   Numbers are set to increase year on year.  No account has been taken of non-cruise or NC500 visitors to the area.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0421AC36" w14:textId="295CCBD0" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B35A79">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD83809" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ICC does not agree with statements regarding the display of the bust.  To imply that the cost implications to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>insure</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B35A79">
+              <w:t>The ICC believes there is an opportunity for the Town to generate an income from the bust that can benefit the Common Good Fund and allow the Town to potentially retain the bust for future generations if a decision not to sell is taken.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E96400F" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the bust prevents the bust being on display are wholly inaccurate.  A government insurance indemnity scheme exists that allows privately owned items to be on public display.  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2337A90B" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73EA6F62" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B35A79">
+              <w:t>Highland Council committee papers and the consultation documents state that the bust can be sold without issue as it was never “accessioned”.   ICC believes this is not the case as the bust was originally purchased by the Old Town Council for public display.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A776C1D" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Again, we refer to comments made during a meeting of the Easter Ross Area Committee where one member stated that she did not care how long the process to sell the bust takes, 1 year, 2 years or more.  The ICC therefore requests that the Town be given that time and opportunity to see what income can be generated from displaying the bust.  The Port of Cromarty Firth /Cruise Scotland indicated that 100,000 cruise ship passengers alone visited Invergordon High Street last season.   Numbers are set to increase year on year.  No account has been taken of non-cruise or NC500 visitors to the area.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0421AC36" w14:textId="295CCBD0" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BFF2B3" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AD83809" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
+              <w:t xml:space="preserve">ICC are also aware that specific rules around the export of significant works of art might prevent any overseas sale as identified by Sotheby’s.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CE664F" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The ICC believes there is an opportunity for the Town to generate an income from the bust that can benefit the Common Good Fund and allow the Town to potentially retain the bust for future generations if a decision not to sell is taken.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E96400F" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="008C1AD2" w:rsidP="006E3E50">
+              <w:t>Commission and a replica bust does not the original equal!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A37E821" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>the case as the bust was originally purchased by the Old Town Council for public display.</w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Sotheby’s had  not been impartial in the advice given to Highland Council, given their client is the potential buyer.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD0DE2E" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3252010D" w14:textId="77777777" w:rsidR="008C1AD2" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11444,51 +11317,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1B626476" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28B4C063" w14:textId="77777777" w:rsidR="006E3E50" w:rsidRPr="00B35A79" w:rsidRDefault="006E3E50" w:rsidP="006E3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Finally, the ICC challenges the current consultation and requests that a further, fully advertised and informed consultation allowing for proper consideration of all the options available is conducted prior to any decision being made.  Information needs to be freely available and easily accessible to allow people to make a fully informed decision and allows them to fully understand the implications of the decision they are making.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C80EBBB" w14:textId="77777777" w:rsidR="004E296A" w:rsidRPr="00B35A79" w:rsidRDefault="004E296A" w:rsidP="008A5526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5587" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04E87F93" w14:textId="77777777" w:rsidR="004E296A" w:rsidRDefault="00E376A8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11645,59 +11517,51 @@
           </w:p>
           <w:p w14:paraId="195EA30D" w14:textId="77777777" w:rsidR="00736F07" w:rsidRDefault="00A505E8" w:rsidP="00736F07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All reports and documents </w:t>
             </w:r>
             <w:r w:rsidR="001A0E0A" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">referred to were accessible by the links provided. The use of this option was to avoid </w:t>
-[...7 lines deleted...]
-              <w:t>the consultation document itself becoming too lengthy</w:t>
+              <w:t>referred to were accessible by the links provided. The use of this option was to avoid the consultation document itself becoming too lengthy</w:t>
             </w:r>
             <w:r w:rsidR="001624AE" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and difficult to digest.</w:t>
             </w:r>
             <w:r w:rsidR="003C09B5" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> By using </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003C09B5" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>links</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003C09B5" w:rsidRPr="00736F07">
@@ -11710,50 +11574,51 @@
             <w:r w:rsidR="00051B3D" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in the consultation document.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23702831" w14:textId="77777777" w:rsidR="00736F07" w:rsidRDefault="00051B3D" w:rsidP="00736F07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Th</w:t>
             </w:r>
             <w:r w:rsidR="0058268B" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is consultation is part of the information gathering process that will be used to inform the decision making</w:t>
             </w:r>
             <w:r w:rsidR="00DC0A52" w:rsidRPr="00736F07">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. No formal decision about the future of the bust has yet been made.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66AF58E6" w14:textId="77777777" w:rsidR="00736F07" w:rsidRDefault="00736F07" w:rsidP="00736F07">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11970,59 +11835,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comments on the consultation process are noted </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>however,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the Council maintains that the consultation has been validly </w:t>
-[...7 lines deleted...]
-              <w:t>conducted.</w:t>
+              <w:t xml:space="preserve"> the Council maintains that the consultation has been validly conducted.</w:t>
             </w:r>
             <w:r w:rsidR="00DD6124">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reference to individual Members comments </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DD6124">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DD6124">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -12266,103 +12123,103 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The bust is not recorded as a  Highland Council accessioned item within Council records</w:t>
             </w:r>
             <w:r w:rsidR="00C113B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Advice has been taken from </w:t>
             </w:r>
             <w:r w:rsidR="00E96A77">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Life </w:t>
-[...7 lines deleted...]
-              <w:t>Highland who manage the Council’s museums</w:t>
+              <w:t>High Life Highland who manage the Council’s museums</w:t>
             </w:r>
             <w:r w:rsidR="0054595F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00E96A77">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> collections. </w:t>
             </w:r>
             <w:r w:rsidR="00022C4F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">There </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00022C4F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00022C4F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> no specific collecting policies for Inverness Museum in 1930s and </w:t>
             </w:r>
             <w:r w:rsidR="007C6CDC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">this is likely to be the same for other parts of the Highlands. When the bust was acquired by Invergordon Town Council minutes record that the purpose of the acquisition was because </w:t>
+              <w:t xml:space="preserve">this is likely to be the same for other parts of the Highlands. When the bust was acquired by Invergordon Town Council </w:t>
+            </w:r>
+            <w:r w:rsidR="007C6CDC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">minutes record that the purpose of the acquisition was because </w:t>
             </w:r>
             <w:r w:rsidR="000D54FF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sir John Gordon was </w:t>
             </w:r>
             <w:r w:rsidR="000D54FF" w:rsidRPr="009D5744">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="009D5744" w:rsidRPr="009D5744">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>said to be the founder of Invergordon”</w:t>
@@ -12637,66 +12494,73 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>legal format for consulting the community.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AB12CF7" w14:textId="77777777" w:rsidR="00A80DE9" w:rsidRDefault="00A80DE9" w:rsidP="000E349C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5830C411" w14:textId="77777777" w:rsidR="00A80DE9" w:rsidRDefault="00A80DE9" w:rsidP="000E349C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Both the report before Area Committee on 30 October 2023 and the consultation document detail the position </w:t>
+            </w:r>
+            <w:r w:rsidR="00E54D7C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regarding any funds received as far as it is possible to do so at the present time. The consultation and decision in respect of that process is </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5A5B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the first </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC5A5B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Both the report before Area Committee on 30 October 2023 and the consultation document detail the position </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">the first step in a lengthy process. </w:t>
+              <w:t xml:space="preserve">step in a lengthy process. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BC5A5B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In the event that</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BC5A5B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> it is approved, a Court application would need to be made which, if successful, would lead onto the Waverley Criteria process. These have timescales </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BC5A5B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>outwith</w:t>
             </w:r>
@@ -13036,51 +12900,60 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05BE3B5E" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No full and proper public consultation has been carried out.  There is confusion in the Town as to how this money can be spent and what it can be spent on.  People have been led to believe £2.5 m is going to be available to the town and this is not the case.  This money </w:t>
+              <w:t xml:space="preserve"> No full and proper public consultation has been carried out.  There is confusion in the Town as to how this money can be spent and what it can be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">spent on.  People have been led to believe £2.5 m is going to be available to the town and this is not the case.  This money </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>can not</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> be used to repair roads, build schools etc.  This money can be spent on capital projects only.  Full consultation via the presentation of all pertinent documentation and an explanation of how the Common Good Fund works has not been available.  Any such consultation should have been done via a public meeting or series of public meetings.  Information hidden in the depths of the Highland council Website does not a consultation make!  The consultation appears to have been almost “underhand”, due to lack of information and proper consultation with the people of Invergordon.  It is weighted heavily in favour of the Highland Council to go ahead with a sale. The consultation document – should you be able to find it directs people to further background information that can be found on-line -  you are assuming that everyone is able to access this on-line information.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DF83639" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
@@ -13194,51 +13067,69 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77D49520" w14:textId="0C35C97D" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">I question Sotheby’s involvement.  Having identified a buyer during what was an appraisal process -  Is it </w:t>
+              <w:t xml:space="preserve">I question Sotheby’s involvement.  Having identified a buyer during what was an appraisal process </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-  Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>really impartial</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">?  Surely there is a conflict of interest here.  There is probably a financial benefit for Sotheby’s should a sale to their identified buyer go ahead.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3169DDFE" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
@@ -13263,51 +13154,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The sale of the bust fits all categories of the Waverley Criteria.  The bust is very closely connected to the town of Invergordon and our local area with Sir John Godon thought to be the founder of the town.  It is an important piece of artwork – originally bought because of the subject but now because of the artist.  To offer a replica of the bust that could be displayed is not acceptable and would appear to be a “sweetener” to encourage a sale in the hope that the estimated value of £250,000 for a replica blinds the community to the fact that they would be giving up a £2.5 million original.  It is worth bearing in mind also that any sale to an overseas buyer could be stopped given the local and national importance of this piece.  The </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>300 year</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> anniversary of the bust will be in 2028 – that pre-dates the Highland Clearances!</w:t>
+              <w:t xml:space="preserve"> anniversary of the bust will be in 2028 – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>that pre-dates</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Highland Clearances!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6190FCD8" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1240DD7D" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13326,93 +13235,93 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">quote “ As work on the options appraisal and business case was ongoing, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>discussions took place between Council officers and Sotheby’s representatives…”</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I would like to know that when a Freedom of Information request was made via Invergordon Community Council for all and any correspondence relating to the Gordon/Bouchardon bust including that between Council elected members, Council Officers, Council employees and Sotheby’s this information was not provided.  There is obviously correspondence of some sort available that has not been provided under this request.  To keep deferring the request up the “ladder” until the consultation </w:t>
-[...8 lines deleted...]
-              <w:t>deadline has passed is unacceptable and could indicate an unwillingness to share appropriate information to allow an informed decision.</w:t>
+              <w:t xml:space="preserve"> I would like to know that when a Freedom of Information request was made via Invergordon Community Council for all and any correspondence relating to the Gordon/Bouchardon bust including that between Council elected members, Council Officers, Council employees and Sotheby’s this information was not provided.  There is obviously correspondence of some sort available that has not been provided under this request.  To keep deferring the request up the “ladder” until the consultation deadline has passed is unacceptable and could indicate an unwillingness to share appropriate information to allow an informed decision.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D7DB0EB" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39F8FD2A" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Having watched recent recordings of the area committee meetings where agenda items have included the Common Good Fund and the Bouchardon bust.  An elected member is on record as saying she doesn’t care how long the process to sell takes 1 – 2 years.  I believe the community should be given this time to see if an income can be generated from the bust.  I was dismayed to find that a significant part of one meeting where Common Good Assets were discussed was missing.  The recording was not re-started following a comfort break.  It is understood that a significant chunk of the discussion is missing from that recording.</w:t>
+              <w:t xml:space="preserve">Having watched recent recordings of the area committee meetings where agenda items have included the Common Good Fund and the Bouchardon bust.  An elected member is on record as saying she doesn’t care how long the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>process to sell takes 1 – 2 years.  I believe the community should be given this time to see if an income can be generated from the bust.  I was dismayed to find that a significant part of one meeting where Common Good Assets were discussed was missing.  The recording was not re-started following a comfort break.  It is understood that a significant chunk of the discussion is missing from that recording.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20150D46" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62AB082D" w14:textId="77777777" w:rsidR="00593598" w:rsidRPr="00B35A79" w:rsidRDefault="00593598" w:rsidP="00593598">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -13717,108 +13626,101 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08561EB3" w14:textId="77777777" w:rsidR="005810AC" w:rsidRDefault="006A3A4E" w:rsidP="005810AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">There is no suggestion about setting up a new Common Good fund. Any capital receipt from the sale if approved would be received into the existing Invergordon Common </w:t>
-[...7 lines deleted...]
-              <w:t>Good fund</w:t>
+              <w:t>There is no suggestion about setting up a new Common Good fund. Any capital receipt from the sale if approved would be received into the existing Invergordon Common Good fund</w:t>
             </w:r>
             <w:r w:rsidR="005810AC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. This would be administered and managed in accordance with </w:t>
             </w:r>
             <w:r w:rsidR="00387EB0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Common Good </w:t>
             </w:r>
             <w:r w:rsidR="005810AC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>statutory provisions and Council governance.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE45F04" w14:textId="77777777" w:rsidR="00387EB0" w:rsidRPr="00387EB0" w:rsidRDefault="00387EB0" w:rsidP="00387EB0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="214662AC" w14:textId="77777777" w:rsidR="00387EB0" w:rsidRDefault="007112D4" w:rsidP="005810AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sotheby’s are acting on the Council’s behalf in providing expert advice. </w:t>
             </w:r>
             <w:r w:rsidR="004A481B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Council has had a professional relationship with Sotheby’s for approximately 40 years. The offer that has been received was unsolicited. It should be noted that the possibility of the sale </w:t>
             </w:r>
             <w:r w:rsidR="00BB1733">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the bust received widespread press attention prior to the offer being received.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24441204" w14:textId="77777777" w:rsidR="00E467AC" w:rsidRPr="00E467AC" w:rsidRDefault="00E467AC" w:rsidP="00E467AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14066,60 +13968,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In relation to the referred to FOI, all reasonable searches for information were carried out and the information supplied with some redactions</w:t>
             </w:r>
             <w:r w:rsidR="0099310F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="002C77E2" w:rsidRPr="002C77E2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Freedom of Information process is separate to the Common Good consultation process.  The Freedom of Information legislation allows an applicant to request that the Council reviews its FOI response within 40 working days of that </w:t>
-[...8 lines deleted...]
-              <w:t>response being received.  The applicants would have been informed of that right in the response they received</w:t>
+              <w:t>The Freedom of Information process is separate to the Common Good consultation process.  The Freedom of Information legislation allows an applicant to request that the Council reviews its FOI response within 40 working days of that response being received.  The applicants would have been informed of that right in the response they received</w:t>
             </w:r>
             <w:r w:rsidR="002C77E2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="002C77E2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please note meetings</w:t>
             </w:r>
             <w:r w:rsidR="007447AC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Sotheby’s</w:t>
             </w:r>
             <w:r w:rsidR="002D0C43">
               <w:rPr>
@@ -14355,75 +14248,50 @@
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The Bouchardon bust is tantamount to the modern-day Gordon Legacy to Invergordon</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBC6E32" w14:textId="77777777" w:rsidR="00F67BBB" w:rsidRPr="00B35A79" w:rsidRDefault="00F67BBB" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="066E3465" w14:textId="45E4FCA0" w:rsidR="00F71586" w:rsidRPr="00B35A79" w:rsidRDefault="009D5EAD" w:rsidP="00593598">
-[...23 lines deleted...]
-          </w:p>
           <w:p w14:paraId="74F518D0" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Highland Council is to be complemented on launching a public consultation. This is both a summons and an appeal to the community at large to make its wishes known and to contribute any available insight on the question. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="362A5A43" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="470F557D" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
@@ -14431,51 +14299,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>It is understandable to view the ‘Bouchardon bust’ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Figure 1, below</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">) as manna from the sky, surely the luckiest of windfalls to be found as a doorstop. Still, the Highland Council has a governance responsibility to look beyond its material value and consider this asset’s larger cultural and historical implications for Invergordon. It is – by all accounts (because who in Invergordon today, apart from the few who attended to its humble discovery, have </w:t>
+              <w:t xml:space="preserve">) as manna from the sky, surely the luckiest of windfalls to be found as a doorstop. Still, the Highland Council has a governance responsibility to look beyond its material value and consider this asset’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">larger cultural and historical implications for Invergordon. It is – by all accounts (because who in Invergordon today, apart from the few who attended to its humble discovery, have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>actually seen</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> it?) – an exquisitely carved block of marble. Is it mere, fortuitous financial capital upon which only the interest earned may be spent, or is there more value to it than meets the eye for Invergordon? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3046E697" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14509,238 +14385,206 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. The consultation document in its current form is incomplete: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F20C4DE" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D417F6F" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• it does not sufficiently represent the stature of Edmé Bouchardon (1698-1762) as an 18th century French </w:t>
+              <w:t xml:space="preserve">• it does not sufficiently represent the stature of Edmé Bouchardon (1698-1762) as an 18th century French artist; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7686C0C7" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C3993FF" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• it does not sufficiently represent the historical significance of Sir John Gordon’s commissioning of this work during his Grand Tour nor the historical implications for Invergordon; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C82E8A" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="691876C0" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• it does not provide a theoretical budget to indicate likely interest return, on, for example, an annual basis and the scale and type of projects it might finance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F4DB95" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="133409A3" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I will develop the first two </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>artist;</w:t>
+              <w:t>points in particular, before</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...99 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ending with recommendations. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA7ABB1" w14:textId="77777777" w:rsidR="008A7725" w:rsidRPr="00B35A79" w:rsidRDefault="008A7725" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="401EBB9A" w14:textId="77777777" w:rsidR="006E13CE" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">How difficult it is to appreciate an artist’s stature based on a stark photograph alone and an auctioneer’s dry assurance that the bust is “brilliant in execution”. We need to know more </w:t>
+              <w:t xml:space="preserve">How difficult it is to appreciate an artist’s stature based on a stark photograph alone and an auctioneer’s dry assurance that the bust is “brilliant in execution”. We need to know more about this artist, get a sense of his other works and know more about the context of how Sir John Gordon came about to be in Rome at that time and sit for the artist. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58486BB1" w14:textId="77777777" w:rsidR="006E13CE" w:rsidRPr="00B35A79" w:rsidRDefault="006E13CE" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7015FBBE" w14:textId="77777777" w:rsidR="006E13CE" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmé Bouchardon’s stature as a French 18th century artist has only recently begun to be rediscovered and reassessed. In his lifetime, Bouchardon enjoyed both royal acclaim and aesthetic celebrity: the exquisiteness of his copy of the antique Faune </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>endormie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> caused Louis XV to summon him back from Rome as his royal sculptor; it was the view of the oft-cited contemporary engraver Charles-Nicolas Cochin that Bouchardon was “the greatest </w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">about this artist, get a sense of his other works and know more about the context of how Sir John Gordon came about to be in Rome at that time and sit for the artist. </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> caused Louis XV to summon him back from Rome as his royal sculptor; it was the view of the oft-cited contemporary engraver Charles-Nicolas Cochin that Bouchardon was “the greatest sculptor and the finest draughtsman of 18th century France”. But even before leaving Rome in 1732 at the still young age of thirty-four, Bouchardon had gained stature for his busts, including that of Sir John Gordon (1702-1783), whose patronage, along with that of other British sitters, has been credited with contributing to the artist’s reputation</w:t>
+              <w:t>sculptor and the finest draughtsman of 18th century France”. But even before leaving Rome in 1732 at the still young age of thirty-four, Bouchardon had gained stature for his busts, including that of Sir John Gordon (1702-1783), whose patronage, along with that of other British sitters, has been credited with contributing to the artist’s reputation</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> . Indeed, Bouchardon took great pride in the fact that Pope Clement XII honoured him by sitting “three or four times” for his bust (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Figure 2</w:t>
             </w:r>
@@ -14888,98 +14732,98 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Figures 6- 8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">), mostly in red chalk, a medium unforgiving for being </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uneraseable</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. He was an inveterate perfectionist and would make many drawings, an average eight or nine angles of </w:t>
+              <w:t>. He was an inveterate perfectionist and would make many drawings, an average eight or nine angles of live models for each sculpture. There exist one hundred fifty-seven drawings for the Louis XV statue (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Figure 6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E19E61" w14:textId="77777777" w:rsidR="00444DA4" w:rsidRPr="00B35A79" w:rsidRDefault="00444DA4" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0518397F" w14:textId="77777777" w:rsidR="00D37154" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is a mark of how overlooked Bouchardon has been that the 2016-17 exhibition was the first retrospective devoted to this virtuoso artist, sculptor and draughtsman of the Enlightenment. Malcolm Baker, a Bouchardon specialist, stated at a Getty Research Centre lecture that there has been a surge of art-historical interest and scholarship into Bouchardon that will surely continue. As Jean-Luc Martinez, then President of the Louvre affirmed, Bouchardon was referred to as “the new Phidias, the modern equivalent to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>live models for each sculpture. There exist one hundred fifty-seven drawings for the Louis XV statue (</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">It is a mark of how overlooked Bouchardon has been that the 2016-17 exhibition was the first retrospective devoted to this virtuoso artist, sculptor and draughtsman of the Enlightenment. Malcolm Baker, a Bouchardon specialist, stated at a Getty Research Centre lecture that there has been a surge of art-historical interest and scholarship into Bouchardon that will surely continue. As Jean-Luc Martinez, then President of the Louvre affirmed, Bouchardon was referred to as “the new Phidias, the modern equivalent to the greatest artist of ancient Greece”. Martinez and his </w:t>
+              <w:t xml:space="preserve">greatest artist of ancient Greece”. Martinez and his </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>coorganiser</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, Timothy Potts, Director of The J. Paul Getty Museum leave us in no doubt as to the artist’s stature: “Bouchardon is one of the most creative and fascinating of the French 18th century artists, playing a decisive role in the transition between Rococo and Neo-Classicism”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C978D63" w14:textId="77777777" w:rsidR="00D37154" w:rsidRPr="00B35A79" w:rsidRDefault="00D37154" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -15132,174 +14976,175 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and attend to literary salons on the continent. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5152E845" w14:textId="77777777" w:rsidR="008737AC" w:rsidRPr="00B35A79" w:rsidRDefault="008737AC" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25DFBE1E" w14:textId="77777777" w:rsidR="00274097" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The bust an important work of art by an important artist inscribing the sitter – not just any patron but a founding family member of Invergordon itself – within the tradition of the Grand Tour, and much more specifically, of Bouchardon’s British sitters in Rome, all on the cusp of the Scottish Enlightenment. What an extraordinary cultural dimension it adds to the history and origins of Invergordon, and it may even contribute to Scottish history more broadly! David Hume was 3 seventeen when Bouchardon completed the bust in 1728; Adam Smith, five. This was a formative moment for Sir John Gordon, a young baronet, who, like others, would partake of the burgeoning Enlightenment community on the continent as part of his education before returning to later serve as a member of parliament. He inherited the seat from his father, Sir William Gordon, the first baronet of the family, who “bought the estate of </w:t>
+              <w:t xml:space="preserve">The bust an important work of art by an important artist inscribing the sitter – not just any patron but a founding family member of Invergordon itself – within the tradition of the Grand Tour, and much more specifically, of Bouchardon’s British sitters in Rome, all on the cusp of the Scottish Enlightenment. What an extraordinary cultural dimension it adds to the history and origins of Invergordon, and it may even contribute to Scottish history more broadly! David Hume was 3 seventeen when Bouchardon completed the bust in 1728; Adam Smith, five. This was a formative moment for Sir John Gordon, a young baronet, who, like others, would partake of the burgeoning Enlightenment community on the continent as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">part of his education before returning to later serve as a member of parliament. He inherited the seat from his father, Sir William Gordon, the first baronet of the family, who “bought the estate of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inverbreakie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in Ross-shire from the Macleod family (who had borrowed the money from his father</w:t>
+              <w:t xml:space="preserve"> in Ross-shire from the Macleod family (who had borrowed the money from his father), and rechristened it Invergordon”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>), and</w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rechristened it Invergordon”</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB7DE82" w14:textId="77777777" w:rsidR="00274097" w:rsidRPr="00B35A79" w:rsidRDefault="00274097" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="642E55CE" w14:textId="77777777" w:rsidR="00F7258E" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>While Sir John’s letters during the 1745 rebellion, which he robustly opposed, have been published, correspondence relating to his Grand Tour seems scant</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2</w:t>
-[...29 lines deleted...]
-              <w:t>While Sir John’s letters during the 1745 rebellion, which he robustly opposed, have been published, correspondence relating to his Grand Tour seems scant</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> . Indeed, Baker et al. (2000, p. 753) assert that “nothing is known of his early life or visit to Rome” but that “Gordon may have sat to Rosalba Carriera at Venice in 1728 and was presumably on his Grand Tour”. It is interesting that it is Bouchardon himself who referred to Sir John Gordon directly in a letter to his father, dated 28th October 1728: “I undertook the bust of the gentleman John Gordon, gentleman of the son of the King of England, the deal was done at two-hundred Roman ecus, I made the model that people find a likeness, I already have the block of marble […] I must work on it at once and when it is sketched out, I’ll finish it as best I can”.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42153584" w14:textId="77777777" w:rsidR="00F7258E" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">As mentioned above, Gordon, as a British sitter, is associated with consolidating Bouchardon’s reputation for portraiture in Rome. The bust is therefore a rare material connection to this period in his life. The value of the work is clearly not merely financial. This historical dimension has been given short shrift in the consultation documentation, and the people of Invergordon deserve to be as informed they wish to be about the historical significance of this Gordon legacy before making such an important decision. Early defenders of the bust’s destiny after its 1998 discovery were Charles Pearson and Catherine Niven, former curator at the Inverness Museum. Bendor Grosvenor, an art historian, told BBC Radio Scotland: “Here is this work of art that has fallen into the lap of Highland council for no money at all and it seems all they want to do is sell it for a lot of money to someone </w:t>
-[...7 lines deleted...]
-              <w:t>outside Scotland, when really there is no reason they can’t lend it to Inverness Museum or National Galleries of Scotland or National Museum of Scotland.”</w:t>
+              <w:t>As mentioned above, Gordon, as a British sitter, is associated with consolidating Bouchardon’s reputation for portraiture in Rome. The bust is therefore a rare material connection to this period in his life. The value of the work is clearly not merely financial. This historical dimension has been given short shrift in the consultation documentation, and the people of Invergordon deserve to be as informed they wish to be about the historical significance of this Gordon legacy before making such an important decision. Early defenders of the bust’s destiny after its 1998 discovery were Charles Pearson and Catherine Niven, former curator at the Inverness Museum. Bendor Grosvenor, an art historian, told BBC Radio Scotland: “Here is this work of art that has fallen into the lap of Highland council for no money at all and it seems all they want to do is sell it for a lot of money to someone outside Scotland, when really there is no reason they can’t lend it to Inverness Museum or National Galleries of Scotland or National Museum of Scotland.”</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64151305" w14:textId="77777777" w:rsidR="00F7258E" w:rsidRPr="00B35A79" w:rsidRDefault="00F7258E" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15466,75 +15311,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">At the time of this consultation, Britain is </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in the midst of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a recession. Councils throughout the entire country are in dire economic straights and major cuts have been announced in the Chancellor’s latest budget. It is a difficult time and need is great. And yet, and yet, it is important to give this very important decision its due. Consider that the “long game” is not merely selling to the highest bidder. The real long game is Invergordon’s material culture, its </w:t>
+              <w:t xml:space="preserve"> a recession. Councils throughout the entire country are in dire economic straights and major cuts have been announced in the Chancellor’s latest budget. It is a difficult time and need is great. And yet, and yet, it is important to give this very important decision its due. Consider that the “long game” is not merely selling to the highest bidder. The real long game is Invergordon’s material culture, its ownership of all the diversity of its history and what makes it truly unique. The Bouchardon bust is indeed manna from heaven in drawing attention in such a compelling way to this unusual community that has played a role in two world wars with its marine presence, its lifeboat tradition of public service, its welcoming of a Polish community, its strategic location for both the energy and the tourism industries, and now its status as a freeport. The Bouchardon bust of Sir John Gordon offers yet another unique facet of this community’s story, which needs to be continually retold. The argument that not having a satisfactory suggestion for its disposal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>at the moment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would justify its sale on this basis alone is inadequate. How terrible it would be for future generations to have sold the bust </w:t>
             </w:r>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ownership of all the diversity of its history and what makes it truly unique. The Bouchardon bust is indeed manna from heaven in drawing attention in such a compelling way to this unusual community that has played a role in two world wars with its marine presence, its lifeboat tradition of public service, its welcoming of a Polish community, its strategic location for both the energy and the tourism industries, and now its status as a freeport. The Bouchardon bust of Sir John Gordon offers yet another unique facet of this community’s story, which needs to be continually retold. The argument that not having a satisfactory suggestion for its disposal </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> would justify its sale on this basis alone is inadequate. How terrible it would be for future generations to have sold the bust merely because one didn’t know what to do, the equivalent of throwing one’s hands up in the air. </w:t>
+              <w:t xml:space="preserve">merely because one didn’t know what to do, the equivalent of throwing one’s hands up in the air. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D4FF6E" w14:textId="77777777" w:rsidR="004E43B8" w:rsidRPr="00B35A79" w:rsidRDefault="004E43B8" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="487A706D" w14:textId="77777777" w:rsidR="004E43B8" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Highland Council should extend this consultation more broadly and completely – there would be no shame in doing so – ensuring that the consultation be well publicized and that the people of Invergordon can have as much information as they need to make the right decision. How this community meets this opportune moment together is the real long game. </w:t>
             </w:r>
           </w:p>
@@ -15605,113 +15450,113 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- ensure that people get a chance to see the bust and can learn about its history and its historical and cultural significance for Invergordon; this could be in the form of a video, which could be attached to the consultation materials. Ideally, the bust could be featured in a small-scale exhibit in the National Gallery of Scotland, which would engender research and the creation of a video. This would also enable people to see for themselves the extent to which the sculpture qualifies for the Waverley criteria, i.e., closely connected with history and national life, of outstanding aesthetic importance, and of outstanding significance for the study of early neo-classic French sculpture and 18th c. British patronage in Rome. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5166D2A0" w14:textId="77777777" w:rsidR="00E83C5B" w:rsidRPr="00B35A79" w:rsidRDefault="00E83C5B" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7097F3AA" w14:textId="77777777" w:rsidR="00F71586" w:rsidRPr="00B35A79" w:rsidRDefault="00F71586" w:rsidP="00593598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35A79">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">- make sure that the consultation is broadly advertised in Invergordon; I had the impression not too many people knew about this one. - provide a theoretical budget to indicate likely interest return, on, for example, an annual basis and the scale and type of projects it might finance. This would give people a better sense of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tradeoff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> between selling the bust and the material benefits for the community.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1143AA34" w14:textId="77777777" w:rsidR="00E83C5B" w:rsidRPr="00B35A79" w:rsidRDefault="00E83C5B" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="056F75A6" w14:textId="77777777" w:rsidR="00E83C5B" w:rsidRPr="00B35A79" w:rsidRDefault="00517E01" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Figures:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E48D37" w14:textId="1E71E018" w:rsidR="00784087" w:rsidRPr="00B35A79" w:rsidRDefault="00784087" w:rsidP="00593598">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35A79">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">- make sure that the consultation is broadly advertised in Invergordon; I had the impression not too many people knew about this one. - provide a theoretical budget to indicate likely interest return, on, for example, an annual basis and the scale and type of projects it might finance. This would give people a better sense of the </w:t>
-[...60 lines deleted...]
-              </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5660A131" wp14:editId="504B6F4F">
                   <wp:extent cx="1941309" cy="1095375"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="2113928163" name="Picture 1" descr="Photo of Sir John Gordon Bust"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2113928163" name="Picture 1" descr="Photo of Sir John Gordon Bust"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1961586" cy="1106816"/>
@@ -16656,50 +16501,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D1F3525" w14:textId="77777777" w:rsidR="00244063" w:rsidRDefault="00244063">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="661EA139" w14:textId="77777777" w:rsidR="009E21E8" w:rsidRDefault="009E21E8" w:rsidP="009E21E8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>As stated in the consultation document, when the bust was acquired in 1930 it was because of who the subject was and not because of who had created it. The Provost and Town Clerk were instructed by Council to offer up to £5 to secure its purchase.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0CCDD6" w14:textId="77777777" w:rsidR="00244063" w:rsidRDefault="00244063">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="659104B8" w14:textId="77777777" w:rsidR="00244063" w:rsidRDefault="00244063">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="466EAB90" w14:textId="77777777" w:rsidR="00244063" w:rsidRDefault="00244063">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -16901,59 +16747,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>outwith</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BC2831">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the control of the Council. </w:t>
             </w:r>
             <w:r w:rsidR="00545CC8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The economic situation could change within that period</w:t>
             </w:r>
             <w:r w:rsidR="00A20F26">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> which is why any </w:t>
-[...7 lines deleted...]
-              <w:t>financial considerations can only be in broad terms at this stage. The consultation document and the October committee report state that, as a capital receipt, any funds can only be used for capital expenditure and investment</w:t>
+              <w:t xml:space="preserve"> which is why any financial considerations can only be in broad terms at this stage. The consultation document and the October committee report state that, as a capital receipt, any funds can only be used for capital expenditure and investment</w:t>
             </w:r>
             <w:r w:rsidR="00BF0CAC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Any specific projects would be appropriately considered at the relevant time.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A8AAC90" w14:textId="77777777" w:rsidR="00EF4494" w:rsidRDefault="00EF4494">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="051B1F49" w14:textId="77777777" w:rsidR="002E78D5" w:rsidRDefault="002E78D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -17283,82 +17121,98 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Council has a longstanding professional relationship with Sotheby’s (approx. 40 years). They have a renowned team of sculpture experts. The Council sought their expert advice as part of developing the options appraisal and business case. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C53A80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>With regard to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C53A80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s (ICGF) behalf and their advice is provided </w:t>
+              <w:t xml:space="preserve"> this matter, Sotheby’s are acting on the Council’s (ICGF) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C53A80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>on the basis of</w:t>
+              <w:t>behalf</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C53A80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> what </w:t>
+              <w:t xml:space="preserve"> and their advice is provided </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C53A80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>is considered to be</w:t>
+              <w:t>on the basis of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C53A80">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> what </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C53A80">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C53A80">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> in the Council’s best interests.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A1479" w14:textId="77777777" w:rsidR="00C53A80" w:rsidRDefault="00C53A80" w:rsidP="002E78D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B16EDA1" w14:textId="0A0C82C2" w:rsidR="002E78D5" w:rsidRDefault="002E78D5" w:rsidP="002E78D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The fact this work was ongoing was in the public domain which resulted in wide press and media interest. Sotheby’s subsequently received an unsolicited approach asking them to put forward an offer to the Council for consideration. </w:t>
             </w:r>
@@ -17403,400 +17257,400 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and October committee report. The 2012 auction record</w:t>
             </w:r>
             <w:r w:rsidR="00E76E04">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Bouchardon</w:t>
             </w:r>
             <w:r w:rsidR="009B47FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> resulted </w:t>
             </w:r>
             <w:r w:rsidR="00001171">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">from a proposed auction sale in France </w:t>
+              <w:t>from a proposed auction sale in France when the s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E76E04">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00001171">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">ate pre-empted acquisition </w:t>
+            </w:r>
+            <w:r w:rsidR="00E17699">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at a high auction </w:t>
+            </w:r>
+            <w:r w:rsidR="009D7BBC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>that may have been set in the knowledge this would happen.</w:t>
+            </w:r>
+            <w:r w:rsidR="006A4F36">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The other comparator is the 2023 sale of a Canova – significant because it is not far off the current offer and would always be expected to achieve more than Bouchardon.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7ABE70" w14:textId="77777777" w:rsidR="000725A2" w:rsidRDefault="000725A2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32736C2B" w14:textId="77777777" w:rsidR="000725A2" w:rsidRDefault="000725A2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34373BB5" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F2FE78F" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50EE59F1" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ADE44B3" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5672B1DE" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4DD4BF" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ECCFF9B" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B3494C7" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2844DE6C" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59D9555E" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62359967" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E039E37" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16379F83" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="684F7541" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCDAEC6" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E323593" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71B5243C" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="101ECEB4" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773C8F99" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="506E7D63" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AED17A4" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A78FFE6" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11BA9FAA" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7940C04C" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E34DCA" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FEF3CC8" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3090DF89" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FBF40DB" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="618CD914" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="476C159B" w14:textId="77777777" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BDD0094" w14:textId="4FD252EB" w:rsidR="00CE1339" w:rsidRDefault="00CE1339">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The principle of inalienability and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00711685">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>process of accessioning or integration into a collection are entirely independent</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7725C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of each other. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF07C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inalienability </w:t>
+            </w:r>
+            <w:r w:rsidR="00A273A2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>occurs if there is a restriction</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF07C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the disposal </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF07C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>when the s</w:t>
-[...340 lines deleted...]
-              <w:t xml:space="preserve"> to the disposal (sale, long lease or other benef</w:t>
+              <w:t>(sale, long lease or other benef</w:t>
             </w:r>
             <w:r w:rsidR="006042E8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">icial right) and appropriation (change of use) of Common Good property. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2C4C54" w14:textId="77777777" w:rsidR="002038B5" w:rsidRDefault="002038B5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Good property is considered inalienable</w:t>
             </w:r>
             <w:r w:rsidR="000444D4">
               <w:rPr>
@@ -17957,67 +17811,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Integration/accessioning is completely different and governed by its own policies and processes in respect of the relevant museum/gallery concerned.</w:t>
             </w:r>
             <w:r w:rsidR="005949B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="029D88E0" w14:textId="694808A7" w:rsidR="006526CF" w:rsidRDefault="006526CF" w:rsidP="00A273A2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The bust is not accessioned into any of the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> collections but </w:t>
+              <w:t xml:space="preserve">The bust is not accessioned into any of the Highland museum collections but </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is considered to be</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> inalienable</w:t>
             </w:r>
             <w:r w:rsidR="00FF301D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> notwithstanding this.</w:t>
             </w:r>
           </w:p>
@@ -18400,59 +18238,51 @@
           </w:p>
           <w:p w14:paraId="78E49ACB" w14:textId="2E2EB84E" w:rsidR="00141822" w:rsidRPr="000214DA" w:rsidRDefault="00EC2E15" w:rsidP="000214DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition to the advertising as required by the consultation process, the </w:t>
             </w:r>
             <w:r w:rsidR="0018006D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">knowledge that the Council </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">was undertaking an assessment of the potential; for sale was in the public domain via committee meeting and had received widespread press and media coverage. </w:t>
+              <w:t xml:space="preserve">knowledge that the Council was undertaking an assessment of the potential; for sale was in the public domain via committee meeting and had received widespread press and media coverage. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00214FF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>With regard to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00214FF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> interest and possible projects, this has been replied to above.</w:t>
             </w:r>
             <w:r w:rsidR="007A58DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -21860,197 +21690,141 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> it is for the benefit of the relevant community following the application of reasonable judgement and having regard to the interests of the inhabitants of the former burgh. </w:t>
             </w:r>
             <w:r w:rsidR="006F240A" w:rsidRPr="006F240A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>This can include purposes that may also be covered by the Council’s statutory responsibilities</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>This can include purposes that may also be covered by the Council’s statutory responsibilities however this should</w:t>
+            </w:r>
+            <w:r w:rsidR="006F240A" w:rsidRPr="006F240A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="006F240A" w:rsidRPr="006F240A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> however</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="006F240A" w:rsidRPr="006F240A">
+              <w:t xml:space="preserve">only be where the funding is for service provision over and above that which the Council has agreed to provide under its mainstream </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00144936" w:rsidRPr="006F240A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> this should</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="006F240A" w:rsidRPr="006F240A">
+              <w:t>budget.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F240A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">only be where the funding is for service provision over and above that which the Council has agreed to provide under its mainstream </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00144936" w:rsidRPr="006F240A">
+              <w:t>”</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003971BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>budget.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F240A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F31991" w14:textId="2AEA22BE" w:rsidR="005242A3" w:rsidRPr="005242A3" w:rsidRDefault="003971BB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>”</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> of </w:t>
+              <w:t xml:space="preserve">Whilst there is no legal restriction on area of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>spend</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -22552,67 +22326,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you have any further comments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D813408" w14:textId="4ACC17AD" w:rsidR="002101BF" w:rsidRPr="00722913" w:rsidRDefault="00B801C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B801C0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">There are more options to consider than "sell - </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> or no?". And very few people seem to really understand what the significance of the sale is, or what happens to any money received.</w:t>
+              <w:t>There are more options to consider than "sell - yes or no?". And very few people seem to really understand what the significance of the sale is, or what happens to any money received.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30B5C058" w14:textId="1C960C4B" w:rsidR="002101BF" w:rsidRPr="00F418AD" w:rsidRDefault="00013949">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F418AD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Thank you for your comments which have been noted within the consultation process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE089F" w:rsidRPr="00313831" w14:paraId="1F9232D7" w14:textId="77777777" w:rsidTr="00313831">
@@ -22902,81 +22660,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e email notifying the Community Council </w:t>
             </w:r>
             <w:r w:rsidR="00B00200">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>included the following information “</w:t>
             </w:r>
             <w:r w:rsidR="00205FE2" w:rsidRPr="00205FE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">It is important that this proposal is advertised widely within Invergordon to allow for full public </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> and we are happy for you to bring this to the attention of the wider community to encourage involvement in the process.</w:t>
+              <w:t>It is important that this proposal is advertised widely within Invergordon to allow for full public consultation and we are happy for you to bring this to the attention of the wider community to encourage involvement in the process.</w:t>
             </w:r>
             <w:r w:rsidR="00205FE2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">” </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BCE2C9C" w14:textId="4C0B5870" w:rsidR="000F2FFC" w:rsidRPr="00BD14F4" w:rsidRDefault="002816DF" w:rsidP="00741203">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -24121,67 +23849,67 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please give reasons and comment what you think should be done with the bust instead.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3EED05" w14:textId="2EAC0368" w:rsidR="00E33109" w:rsidRPr="00DF440F" w:rsidRDefault="00CF7F49" w:rsidP="00466523">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7F49">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">It can either be sent out on loan or can be kept and investment could be made to get the Town Hall into a position where it can be securely housed </w:t>
+              <w:t xml:space="preserve">It can either be sent out on loan or can be </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CF7F49">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>there</w:t>
+              <w:t>kept</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CF7F49">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and tourists can be charged to enter with funds going to the Common Good Fund.</w:t>
+              <w:t xml:space="preserve"> and investment could be made to get the Town Hall into a position where it can be securely housed there and tourists can be charged to enter with funds going to the Common Good Fund.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19BE093A" w14:textId="77777777" w:rsidR="00E33109" w:rsidRDefault="009E37D0" w:rsidP="00466523">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Due to the value and security issues, </w:t>
             </w:r>
             <w:r w:rsidR="00FA5BDE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -25005,88 +24733,70 @@
           </w:tcPr>
           <w:p w14:paraId="7BE6A941" w14:textId="4286C8E5" w:rsidR="000B1837" w:rsidRPr="00E428CF" w:rsidRDefault="00637D5B" w:rsidP="00466523">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3727">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please give reasons and comment what you think should be done with the bust instead.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF80B5D" w14:textId="43782E88" w:rsidR="000B1837" w:rsidRDefault="004327DB" w:rsidP="00466523">
+          <w:p w14:paraId="5AF80B5D" w14:textId="0B55BEC9" w:rsidR="000B1837" w:rsidRDefault="004327DB" w:rsidP="00466523">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004327DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The bust should not be sold and potentially lost from the UK forever . </w:t>
-[...24 lines deleted...]
-              <w:t>Charles</w:t>
+              <w:t xml:space="preserve">The bust should not be sold and potentially lost from the UK forever . Instead it should be, as </w:t>
+            </w:r>
+            <w:r w:rsidR="0024625A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………</w:t>
             </w:r>
             <w:r w:rsidRPr="004327DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> had wanted, be displayed in the National Museum of Scotland.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D8C639" w14:textId="523044E2" w:rsidR="000B1837" w:rsidRDefault="004327DB" w:rsidP="00466523">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F418AD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -25288,52 +24998,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>local residents</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009732A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and paying visitors from the cruise liners,</w:t>
             </w:r>
             <w:r w:rsidR="00491DFF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009732A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>approximately 100 thousand visitors each year to the town .</w:t>
-            </w:r>
+              <w:t xml:space="preserve">approximately 100 thousand visitors each year to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009732A7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>town .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4B5502F1" w14:textId="0DA0BAD2" w:rsidR="00B46C83" w:rsidRPr="00F21934" w:rsidRDefault="009732A7" w:rsidP="009732A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009732A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This could be part of a museum or heritage centre with added benefits of teas and coffees and local artisan crafts .</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF7F78F" w14:textId="77777777" w:rsidR="00080A87" w:rsidRDefault="006D0F56" w:rsidP="00466523">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -26650,61 +26369,61 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00466523" w:rsidRPr="00F95779" w:rsidSect="00707677">
       <w:headerReference w:type="even" r:id="rId25"/>
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A54BAC" w14:textId="77777777" w:rsidR="0058672F" w:rsidRDefault="0058672F" w:rsidP="00A909AE">
+    <w:p w14:paraId="2E583D75" w14:textId="77777777" w:rsidR="007C36F0" w:rsidRDefault="007C36F0" w:rsidP="00A909AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25DC78BA" w14:textId="77777777" w:rsidR="0058672F" w:rsidRDefault="0058672F" w:rsidP="00A909AE">
+    <w:p w14:paraId="7F09CE4A" w14:textId="77777777" w:rsidR="007C36F0" w:rsidRDefault="007C36F0" w:rsidP="00A909AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -26717,50 +26436,51 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B135DA5" w14:textId="77777777" w:rsidR="00A909AE" w:rsidRDefault="00A909AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -26789,61 +26509,61 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1DE7862A" w14:textId="77777777" w:rsidR="00A909AE" w:rsidRDefault="00A909AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="004BB5AC" w14:textId="77777777" w:rsidR="00A909AE" w:rsidRDefault="00A909AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38927C30" w14:textId="77777777" w:rsidR="0058672F" w:rsidRDefault="0058672F" w:rsidP="00A909AE">
+    <w:p w14:paraId="473CFE7E" w14:textId="77777777" w:rsidR="007C36F0" w:rsidRDefault="007C36F0" w:rsidP="00A909AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DFE6291" w14:textId="77777777" w:rsidR="0058672F" w:rsidRDefault="0058672F" w:rsidP="00A909AE">
+    <w:p w14:paraId="222A68FB" w14:textId="77777777" w:rsidR="007C36F0" w:rsidRDefault="007C36F0" w:rsidP="00A909AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71957F8B" w14:textId="77777777" w:rsidR="00A909AE" w:rsidRDefault="00A909AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39EB49F2" w14:textId="3E5C2746" w:rsidR="0051744E" w:rsidRDefault="009548DB" w:rsidP="0051744E">
     <w:pPr>
@@ -29206,51 +28926,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="373965426">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1536969731">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1786193347">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="608899195">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="365641241">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="6369685">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F95779"/>
     <w:rsid w:val="00000F58"/>
     <w:rsid w:val="00001171"/>
     <w:rsid w:val="0001363A"/>
     <w:rsid w:val="00013949"/>
@@ -29385,50 +29105,51 @@
     <w:rsid w:val="002038B5"/>
     <w:rsid w:val="0020495C"/>
     <w:rsid w:val="00204F4A"/>
     <w:rsid w:val="00205FE2"/>
     <w:rsid w:val="002101BF"/>
     <w:rsid w:val="00213EA5"/>
     <w:rsid w:val="002145CA"/>
     <w:rsid w:val="00214FF0"/>
     <w:rsid w:val="002172C1"/>
     <w:rsid w:val="002178DC"/>
     <w:rsid w:val="00217F9C"/>
     <w:rsid w:val="002200F4"/>
     <w:rsid w:val="00221866"/>
     <w:rsid w:val="00221F1E"/>
     <w:rsid w:val="00224372"/>
     <w:rsid w:val="00227A25"/>
     <w:rsid w:val="00227C70"/>
     <w:rsid w:val="00227ED0"/>
     <w:rsid w:val="002319BB"/>
     <w:rsid w:val="00234E15"/>
     <w:rsid w:val="00236450"/>
     <w:rsid w:val="00240C3D"/>
     <w:rsid w:val="00241D8C"/>
     <w:rsid w:val="00244063"/>
     <w:rsid w:val="00245A18"/>
+    <w:rsid w:val="0024625A"/>
     <w:rsid w:val="00250029"/>
     <w:rsid w:val="00252B4A"/>
     <w:rsid w:val="002564B9"/>
     <w:rsid w:val="00261B9F"/>
     <w:rsid w:val="00265B89"/>
     <w:rsid w:val="002669DF"/>
     <w:rsid w:val="0027369B"/>
     <w:rsid w:val="00274097"/>
     <w:rsid w:val="00274762"/>
     <w:rsid w:val="002816DF"/>
     <w:rsid w:val="00283C34"/>
     <w:rsid w:val="00284620"/>
     <w:rsid w:val="002913DF"/>
     <w:rsid w:val="00294F36"/>
     <w:rsid w:val="00296146"/>
     <w:rsid w:val="00297A5C"/>
     <w:rsid w:val="002A32DB"/>
     <w:rsid w:val="002B16B9"/>
     <w:rsid w:val="002B1B1A"/>
     <w:rsid w:val="002B26D4"/>
     <w:rsid w:val="002C1358"/>
     <w:rsid w:val="002C306E"/>
     <w:rsid w:val="002C322F"/>
     <w:rsid w:val="002C5922"/>
     <w:rsid w:val="002C6D0F"/>
@@ -29726,50 +29447,51 @@
     <w:rsid w:val="00766B48"/>
     <w:rsid w:val="00767D4B"/>
     <w:rsid w:val="007706D7"/>
     <w:rsid w:val="00770C07"/>
     <w:rsid w:val="00773CB2"/>
     <w:rsid w:val="0077612D"/>
     <w:rsid w:val="00777D73"/>
     <w:rsid w:val="00780C73"/>
     <w:rsid w:val="007827DB"/>
     <w:rsid w:val="00784087"/>
     <w:rsid w:val="007902BE"/>
     <w:rsid w:val="007918C0"/>
     <w:rsid w:val="00793ABE"/>
     <w:rsid w:val="00794CED"/>
     <w:rsid w:val="00795132"/>
     <w:rsid w:val="0079578F"/>
     <w:rsid w:val="00796826"/>
     <w:rsid w:val="007A18CD"/>
     <w:rsid w:val="007A58DC"/>
     <w:rsid w:val="007A7A07"/>
     <w:rsid w:val="007B24AF"/>
     <w:rsid w:val="007B3294"/>
     <w:rsid w:val="007B4459"/>
     <w:rsid w:val="007B5B90"/>
     <w:rsid w:val="007B6197"/>
+    <w:rsid w:val="007C36F0"/>
     <w:rsid w:val="007C4496"/>
     <w:rsid w:val="007C6CDC"/>
     <w:rsid w:val="007D0908"/>
     <w:rsid w:val="007D126D"/>
     <w:rsid w:val="007E50CC"/>
     <w:rsid w:val="007E5C35"/>
     <w:rsid w:val="007F4C53"/>
     <w:rsid w:val="007F5724"/>
     <w:rsid w:val="007F69A6"/>
     <w:rsid w:val="007F7CEF"/>
     <w:rsid w:val="00804373"/>
     <w:rsid w:val="008054E0"/>
     <w:rsid w:val="00807DC7"/>
     <w:rsid w:val="00814335"/>
     <w:rsid w:val="00814473"/>
     <w:rsid w:val="00816731"/>
     <w:rsid w:val="00822E69"/>
     <w:rsid w:val="00823EDE"/>
     <w:rsid w:val="00826FA8"/>
     <w:rsid w:val="00832AE3"/>
     <w:rsid w:val="00832EF9"/>
     <w:rsid w:val="00833FBC"/>
     <w:rsid w:val="00845B89"/>
     <w:rsid w:val="00846A5B"/>
     <w:rsid w:val="00847A74"/>
@@ -29854,50 +29576,51 @@
     <w:rsid w:val="00995E22"/>
     <w:rsid w:val="00997610"/>
     <w:rsid w:val="009A0203"/>
     <w:rsid w:val="009A29E1"/>
     <w:rsid w:val="009B01F2"/>
     <w:rsid w:val="009B32E3"/>
     <w:rsid w:val="009B47FD"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C528A"/>
     <w:rsid w:val="009D03F3"/>
     <w:rsid w:val="009D1B87"/>
     <w:rsid w:val="009D5744"/>
     <w:rsid w:val="009D5EAD"/>
     <w:rsid w:val="009D7BBC"/>
     <w:rsid w:val="009E0103"/>
     <w:rsid w:val="009E21E8"/>
     <w:rsid w:val="009E37D0"/>
     <w:rsid w:val="009F1118"/>
     <w:rsid w:val="009F39BE"/>
     <w:rsid w:val="009F5F9C"/>
     <w:rsid w:val="009F6B94"/>
     <w:rsid w:val="00A10874"/>
     <w:rsid w:val="00A1320D"/>
     <w:rsid w:val="00A13A54"/>
     <w:rsid w:val="00A163A6"/>
+    <w:rsid w:val="00A16B32"/>
     <w:rsid w:val="00A20591"/>
     <w:rsid w:val="00A20F26"/>
     <w:rsid w:val="00A23D37"/>
     <w:rsid w:val="00A273A2"/>
     <w:rsid w:val="00A27539"/>
     <w:rsid w:val="00A27E31"/>
     <w:rsid w:val="00A30317"/>
     <w:rsid w:val="00A30363"/>
     <w:rsid w:val="00A31229"/>
     <w:rsid w:val="00A32896"/>
     <w:rsid w:val="00A33885"/>
     <w:rsid w:val="00A4236F"/>
     <w:rsid w:val="00A42D3B"/>
     <w:rsid w:val="00A46BBB"/>
     <w:rsid w:val="00A47B45"/>
     <w:rsid w:val="00A505E8"/>
     <w:rsid w:val="00A5085A"/>
     <w:rsid w:val="00A51013"/>
     <w:rsid w:val="00A532FC"/>
     <w:rsid w:val="00A56499"/>
     <w:rsid w:val="00A5678A"/>
     <w:rsid w:val="00A64FB7"/>
     <w:rsid w:val="00A656B7"/>
     <w:rsid w:val="00A67187"/>
     <w:rsid w:val="00A67DD6"/>
@@ -31242,69 +30965,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45B17A3B-6BC2-49C2-B08B-42D1C8B0D904}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>45</Pages>
-  <Words>16781</Words>
-  <Characters>95657</Characters>
+  <Words>16775</Words>
+  <Characters>95623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>797</Lines>
+  <Lines>796</Lines>
   <Paragraphs>224</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>112214</CharactersWithSpaces>
+  <CharactersWithSpaces>112174</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sara Murdoch (Legal and Governance)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>