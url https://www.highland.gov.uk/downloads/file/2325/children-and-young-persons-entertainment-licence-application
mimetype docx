--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -68,114 +68,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Children (Performance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s and Activities) (Scotland) Regulations 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A85E285" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D4FF1BF" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
+    <w:p w14:paraId="0D4FF1BF" w14:textId="29BB273B" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note : </w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is important that this form, duly completed, should be sent to the </w:t>
+        <w:t>It is important that this form, duly completed, should be sent to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Business Support</w:t>
       </w:r>
       <w:r w:rsidR="00F82220">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Executive Chief Officer, Education and Learning</w:t>
+        <w:t>, Education and Learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009A7CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Highland Council</w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Glenurquhart Road, Inverness</w:t>
       </w:r>
       <w:r w:rsidR="009A7CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IV3 5NX so as to </w:t>
+        <w:t xml:space="preserve"> IV3 5NX</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or emailed to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00F65BCF" w:rsidRPr="00015803">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>carelearningadmin@highland.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F65BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D01AB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so as to </w:t>
       </w:r>
       <w:r w:rsidR="009A7CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arrive </w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">not less than twenty one days before the first performance </w:t>
       </w:r>
       <w:r w:rsidR="009A7CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or activity </w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -315,56 +360,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="6458"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="1F182076" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53DAE5C2" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Child</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FAD187C" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -433,67 +472,51 @@
         </w:rPr>
         <w:t>number of days and during the period specified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34088F41" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="005F7E7E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>item 4(</w:t>
-[...15 lines deleted...]
-        <w:t>) of the Annex to this part.</w:t>
+        <w:t>item 4(i) of the Annex to this part.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476C7C97" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27F48DBD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
@@ -571,590 +594,487 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A copy of the b</w:t>
       </w:r>
       <w:r w:rsidR="003A3899" w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">irth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="003A3899" w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ertificate of the child or other satisfactory evidence of the child’s </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ertificate of the child or other satisfactory evidence of the child’s age;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="30765AE4" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Two identical prints (unmounted) of a photograph of the child taken during the six months preceding the date of this </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Two identical prints (unmounted) of a photograph of the child taken during the six months preceding the date of this application;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4789AE6D" w14:textId="77777777" w:rsidR="005F7E7E" w:rsidRPr="00D01AB4" w:rsidRDefault="005F7E7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A completed risk assessment detailing any potential risks arising from the child’s participation in the performance and information on the steps which will be taken to mitigate those </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>A completed risk assessment detailing any potential risks arising from the child’s participation in the performance and information on the steps which will be taken to mitigate those risks;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="07F55E06" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A copy of the contract, draft contract or other documents containing particulars of the agreement regulating the child’s appearance in the performances for which the licence is </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>A copy of the contract, draft contract or other documents containing particulars of the agreement regulating the child’s appearance in the performances for which the licence is r</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>quested;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6B24B829" w14:textId="77777777" w:rsidR="005F7E7E" w:rsidRPr="00D01AB4" w:rsidRDefault="005F7E7E" w:rsidP="005F7E7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB9EEA2" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="005F7E7E" w:rsidP="005F7E7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="003A3899" w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">understand that if a licence is granted to </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">understand that if a licence is granted to me it will be granted subject to the restrictions and conditions laid down in the </w:t>
+      </w:r>
       <w:r w:rsidRPr="005F7E7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Children (Performances and Activities) (Scotland) Regulations 2014</w:t>
+        <w:t>The Children (Performances and Activities) (Scotland) Regulations 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A3899" w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and to such other conditions as the local authority or the licensing authority may impose under the said Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A04B2DD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="6316"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="6CDD2F25" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="314EA56C" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="312CF19C" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="243DAB31" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="2E665C69" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C668F0E" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signed by Applicant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="058B0C98" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="426EC41D" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="3F8E9EFF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27F3F3C0" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DACACA" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A29081" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="11EEC3B1" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D767952" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25193314" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52C95C82" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="7E8B367D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FD61653" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23232A66" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="171E4008" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="18FB5CEF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DB65378" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16ACF864" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C1C6FC" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="131F369E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E28F6D1" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Occupation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0491A066" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -1220,111 +1140,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="6316"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w14:paraId="1B0F16E7" w14:textId="77777777" w:rsidTr="00481A74">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BADADF1" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F6B56A" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439A8C8F" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w14:paraId="29461925" w14:textId="77777777" w:rsidTr="00481A74">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CEE644D" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Signed by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -1338,56 +1246,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71A6DBAB" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w14:paraId="44DEAD0E" w14:textId="77777777" w:rsidTr="00481A74">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="013F7B2F" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B656C46" w14:textId="77777777" w:rsidR="00F13EAD" w:rsidRPr="00D01AB4" w:rsidRDefault="00F13EAD" w:rsidP="00481A74">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -1519,104 +1421,88 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Annex to Part 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02118B27" w14:textId="77777777" w:rsidR="005E422A" w:rsidRPr="005E422A" w:rsidRDefault="005E422A" w:rsidP="005E422A"/>
     <w:p w14:paraId="7613FA62" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="777969AD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D01AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Particulars Connected</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> with the Performance in which the Child is to take part</w:t>
+        <w:t>Particulars Connected with the Performance in which the Child is to take part</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D80E28" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4984"/>
         <w:gridCol w:w="4984"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="21BED754" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A3D533" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name and nature *(a) of the performances in</w:t>
             </w:r>
             <w:r w:rsidR="006B473B">
               <w:rPr>
@@ -1638,56 +1524,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AFCDD34" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="525D3A19" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31577746" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description of the child’s part.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03879665" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
@@ -1704,56 +1584,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DDF1609" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="4A109ED6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D8AC153" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Place of </w:t>
             </w:r>
             <w:r w:rsidR="006B473B">
               <w:rPr>
@@ -1775,56 +1649,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1636A97B" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="254D1229" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AAA58B2" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="006B473B" w:rsidRDefault="006B473B" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(a) </w:t>
             </w:r>
@@ -1918,56 +1786,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E60DEB8" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="7DBF14FC" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18BE7627" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00FE7333" w:rsidRDefault="006B473B" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Time and duration of performances in respect of which the licence is granted</w:t>
             </w:r>
@@ -2135,192 +1997,165 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4984"/>
         <w:gridCol w:w="4984"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="0C3D803F" w14:textId="77777777" w:rsidTr="00085FC1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E71500" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approximate duration of the child’s appearance in the performance in respect of which the licence is requested.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="771D90F1" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="444E55C7" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B473B" w:rsidRPr="00D01AB4" w14:paraId="5D63AA63" w14:textId="77777777" w:rsidTr="00085FC1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2E6DB945" w14:textId="77777777" w:rsidR="006B473B" w:rsidRPr="00D01AB4" w:rsidRDefault="006B473B" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The amount of night work (if any) for which approval will be sought from the l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>icensing authority under regulation 28</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Children (Performances and Activities) (Scotland) Regulations 2014 </w:t>
+              <w:t xml:space="preserve">The Children (Performances and Activities) (Scotland) Regulations 2014 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>stating:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42695160" w14:textId="77777777" w:rsidR="006B473B" w:rsidRPr="00D01AB4" w:rsidRDefault="006B473B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00085FC1" w:rsidRPr="00D01AB4" w14:paraId="603CD194" w14:textId="77777777" w:rsidTr="00085FC1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="538C81FD" w14:textId="77777777" w:rsidR="00085FC1" w:rsidRPr="00D01AB4" w:rsidRDefault="00085FC1" w:rsidP="006B473B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the approximate number of days</w:t>
@@ -2357,248 +2192,215 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E02106B" w14:textId="77777777" w:rsidR="00085FC1" w:rsidRPr="00D01AB4" w:rsidRDefault="00085FC1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="0DB05B84" w14:textId="77777777" w:rsidTr="00085FC1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18410C96" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="00D911E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The sums to be earned by the child in taking part in the performances in respect of which the licence is requested.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="128C8699" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34146696" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="56D83A83" w14:textId="77777777" w:rsidTr="00085FC1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41B39452" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The days or half days on which leave of absence from school is requested to enable the child to take part in performances for which the licence is requested or in rehearsals.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="214DDE90" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43600CCF" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="00AE0161" w14:textId="77777777" w:rsidTr="00085FC1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4049A136" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="00D911E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proposed arrangeme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nts (if any) under Regulation 12</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Children (Performances and Activities) (Scotland) Regulations 2014 </w:t>
+              <w:t xml:space="preserve">The Children (Performances and Activities) (Scotland) Regulations 2014 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>for the education of the child during the period for which the licence is requested stating :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63BA647D" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="47309CE0" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E77A448" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the name and address of the school to be attended  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
@@ -2615,88 +2417,73 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D89B6A5" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="7A523307" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EFF1B69" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>(i</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(if the child requires to be absent from school for more than 5 days during the period to which the licence relates) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -2724,56 +2511,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14B18BF0" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="4ACC5AE5" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E7C8044" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRDefault="00D911E2" w:rsidP="00D911E2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     (ii</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>) the place where the child will be</w:t>
@@ -2820,56 +2601,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="313B4B81" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="622A2108" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CC7E487" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="00D911E2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    (iii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the proposed course of study</w:t>
@@ -2879,56 +2654,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21695D39" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="27CC4D65" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05421B22" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    (iv</w:t>
             </w:r>
             <w:r w:rsidR="00D911E2" w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>) the number of other children to be</w:t>
@@ -3044,56 +2813,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="263A5B46" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w14:paraId="086F99AD" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63C1E1AC" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00D911E2" w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -3186,56 +2949,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20D0E1B5" w14:textId="77777777" w:rsidR="00D911E2" w:rsidRPr="00D01AB4" w:rsidRDefault="00D911E2" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w14:paraId="567ACC5C" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C6728D0" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="00B6137E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The name of the l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3256,112 +3013,100 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D399E4C" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w14:paraId="286EAC43" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FFEBDEA" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00085FC1" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The name, address and contact telephone number of the proposed chaperone.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC88157" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6916BD72" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w14:paraId="4C416249" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38D344C2" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The name of the l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3396,94 +3141,72 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0173A303" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w14:paraId="2EC55983" w14:textId="77777777" w:rsidTr="0056138C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03646D35" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Details of </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> the proposed chaperone is listed on any administrative chaperone register held by a licensing authority – </w:t>
+              <w:t xml:space="preserve">Details of whether or not the proposed chaperone is listed on any administrative chaperone register held by a licensing authority – </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EBE2B4C" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRDefault="00B6137E" w:rsidP="00B6137E">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="208FE06C" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRDefault="00B6137E" w:rsidP="00B6137E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3499,101 +3222,79 @@
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29EA7660" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="00B6137E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">If no, confirmation from the proposed chaperone of whether they would like to be so listed in consequence of the application </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> evidence of the proposed chaperone’s suitability to fulfil the chaperoning role.</w:t>
+              <w:t>If no, confirmation from the proposed chaperone of whether they would like to be so listed in consequence of the application and also evidence of the proposed chaperone’s suitability to fulfil the chaperoning role.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22CBFC98" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A62425" w14:textId="77777777" w:rsidR="00B6137E" w:rsidRPr="00D01AB4" w:rsidRDefault="00B6137E" w:rsidP="0056138C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="55F39606" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6407C7A9" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="00B6137E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The number of other children to be in the c</w:t>
             </w:r>
             <w:r w:rsidR="0033326E">
               <w:rPr>
@@ -3677,108 +3378,86 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66BC0408" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="7EBF104B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CCF4C54" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="00B6137E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The address of the </w:t>
             </w:r>
             <w:r w:rsidR="003F289B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">accommodation </w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> where the child will live if a licence is granted by reason of which the child </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> live </w:t>
+              <w:t xml:space="preserve"> where the child will live if a licence is granted by reason of which the child has to live </w:t>
             </w:r>
             <w:r w:rsidR="003F289B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>somewhere other</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> than at the place where </w:t>
             </w:r>
             <w:r w:rsidR="003F289B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the child</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3819,99 +3498,87 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A99F0FD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F289B" w:rsidRPr="00D01AB4" w14:paraId="4E2C3B7A" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="02E10D27" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="003F289B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approximate length of time which the child will spend travelling :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC2470B" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="40113904" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11F296EF" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to the place of performance or rehearsal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2294F99C" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
@@ -3919,56 +3586,50 @@
               <w:ind w:left="345"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4838A4A5" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="128E0F68" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC51795" w14:textId="77777777" w:rsidR="003F289B" w:rsidRDefault="003A3899" w:rsidP="003F289B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>from the place of performance</w:t>
             </w:r>
             <w:r w:rsidR="003F289B">
               <w:rPr>
@@ -3999,101 +3660,89 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66DB9FCB" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F289B" w:rsidRPr="00D01AB4" w14:paraId="716B18FB" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EF1C865" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="003F289B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>And the arrangements (if any) for the transport :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CA1ACB2" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="46611645" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AA39BD" w14:textId="77777777" w:rsidR="003F289B" w:rsidRDefault="003A3899" w:rsidP="003F289B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to the place of performance or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0175D883" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="003F289B">
@@ -4124,56 +3773,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="105C7780" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="745D246C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15A03012" w14:textId="77777777" w:rsidR="003F289B" w:rsidRDefault="003A3899" w:rsidP="003F289B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>from the place of performance or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D60D9FD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="003F289B">
@@ -4204,56 +3847,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A6D7639" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="752BC4A8" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="344B3A85" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899" w:rsidP="00B6137E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of any other licensing authority to which an application has been made for another child to take part in </w:t>
             </w:r>
             <w:r w:rsidR="003F289B">
               <w:rPr>
@@ -4274,99 +3911,87 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="338AF6D3" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F289B" w:rsidRPr="00D01AB4" w14:paraId="00824BCF" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B24503A" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="00B63934">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Details of known health conditions which could:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B2689D4" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F289B" w:rsidRPr="00D01AB4" w14:paraId="756E1A52" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A2E3BF" w14:textId="77777777" w:rsidR="003F289B" w:rsidRDefault="003F289B" w:rsidP="003F289B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adversely affect the child’s ability to participate in the performance, and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0107DBED" w14:textId="77777777" w:rsidR="003F289B" w:rsidRDefault="003F289B" w:rsidP="003F289B">
@@ -4374,67 +3999,51 @@
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="258CC14B" w14:textId="77777777" w:rsidR="003F289B" w:rsidRDefault="003F289B" w:rsidP="003F289B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Be adversely affected </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> the child’s involvement in the performance.</w:t>
+              <w:t>Be adversely affected as a result of the child’s involvement in the performance.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23E02032" w14:textId="77777777" w:rsidR="00085FC1" w:rsidRPr="00D01AB4" w:rsidRDefault="00085FC1" w:rsidP="00085FC1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683FDF80" w14:textId="77777777" w:rsidR="003F289B" w:rsidRPr="00D01AB4" w:rsidRDefault="003F289B" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4717,56 +4326,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4984"/>
         <w:gridCol w:w="227"/>
         <w:gridCol w:w="4757"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="22E6F1E2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BE07A40" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DBEDC91" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -4779,56 +4382,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D5437A0" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="60AF9597" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10DA2F37" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D5208BB" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4845,56 +4442,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="127D0182" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="478AFA4C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B0AB8FE" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7567BAC4" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4911,56 +4502,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C49D55C" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="1661E137" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39B10136" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56885905" w14:textId="77777777" w:rsidR="00DD5D7D" w:rsidRPr="00D01AB4" w:rsidRDefault="00DD5D7D" w:rsidP="00DD5D7D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5004,56 +4589,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44E40E52" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRDefault="00FE7333">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C063D12" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRPr="00D01AB4" w:rsidRDefault="00FE7333">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="31A10013" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4409B041" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42BB8D12" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5126,119 +4705,98 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="503F90C0" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5D7D" w:rsidRPr="00D01AB4" w14:paraId="7DB6BF27" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="088CA914" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRDefault="00FE7333" w:rsidP="00FE7333">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="173F2562" w14:textId="77777777" w:rsidR="00DD5D7D" w:rsidRPr="00FE7333" w:rsidRDefault="00DD5D7D" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FE7333">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Particulars of</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> each licence granted during the twelve months preceding the date of this application by any local authority other than the licensing authority to whom this application is made, stating in each case:</w:t>
+              <w:t>Particulars of each licence granted during the twelve months preceding the date of this application by any local authority other than the licensing authority to whom this application is made, stating in each case:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C89CE28" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRPr="00FE7333" w:rsidRDefault="00FE7333" w:rsidP="00FE7333">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="6E82D991" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66D0274A" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A801FEB" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="00DD5D7D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5270,56 +4828,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64501001" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="473C7609" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE18AC9" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63960547" w14:textId="77777777" w:rsidR="00DD5D7D" w:rsidRDefault="003A3899" w:rsidP="00DD5D7D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5368,56 +4920,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4A916780" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="50DB5181" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75891D9E" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28423B40" w14:textId="77777777" w:rsidR="00DD5D7D" w:rsidRDefault="00DD5D7D" w:rsidP="00DD5D7D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5466,119 +5012,98 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4DD07312" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5D7D" w:rsidRPr="00D01AB4" w14:paraId="70DA5FA9" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="08D2A526" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRDefault="00FE7333" w:rsidP="00FE7333">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="141649C5" w14:textId="77777777" w:rsidR="00DD5D7D" w:rsidRDefault="00DD5D7D" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FE7333">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Particulars of</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> each application for a licence made during the twelve months preceding the date of this application and refused by any local authority other than the licensing authority to whom this application is made, stating in each case:</w:t>
+              <w:t>Particulars of each application for a licence made during the twelve months preceding the date of this application and refused by any local authority other than the licensing authority to whom this application is made, stating in each case:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3618CF6D" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRPr="00FE7333" w:rsidRDefault="00FE7333" w:rsidP="00FE7333">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="1C77FB5C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0494D926" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D5B38EE" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="00DD5D7D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5610,56 +5135,50 @@
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F410560" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="62170358" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="41F2B6D6" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="175D1559" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRPr="005E422A" w:rsidRDefault="003A3899" w:rsidP="005E422A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5683,56 +5202,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6908B67F" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E4E04B3" w14:textId="77777777" w:rsidR="005E422A" w:rsidRPr="00D01AB4" w:rsidRDefault="005E422A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="182FE112" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="27E82947" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10844843" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRDefault="003A3899" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5773,111 +5286,90 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70697163" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7333" w:rsidRPr="00D01AB4" w14:paraId="0AF4E7CE" w14:textId="77777777" w:rsidTr="005E422A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7FDA3DFC" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRDefault="00FE7333">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7288F391" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00FE7333" w:rsidP="005E422A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> each performance for which a licence was not required in which the child took part during the twelve months preceding the date of this application, stating in each case:</w:t>
+            <w:r w:rsidRPr="00D01AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Particulars of each performance for which a licence was not required in which the child took part during the twelve months preceding the date of this application, stating in each case:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="4FA8A604" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="706D937D" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36C01174" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5895,56 +5387,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6B69A9EC" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="54123180" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13F5C065" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55E2AD78" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5962,56 +5448,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6639D7A1" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="230DA8AB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5901D88F" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36DDD6B8" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6036,56 +5516,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7A68D704" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="421883A5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E0C7778" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F501E26" w14:textId="77777777" w:rsidR="00FE7333" w:rsidRDefault="003A3899" w:rsidP="00FE7333">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6170,56 +5644,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="51A856D8" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00085FC1" w:rsidRPr="00D01AB4" w14:paraId="3F42073C" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="417F2F5A" w14:textId="77777777" w:rsidR="00085FC1" w:rsidRDefault="00085FC1" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates (if any) on which the child ha</w:t>
             </w:r>
             <w:r>
@@ -6256,137 +5724,116 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> performance.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47486470" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w14:paraId="7FCF6173" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="631C6DE0" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> any employment </w:t>
+            <w:r w:rsidRPr="00D01AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particulars of any employment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the child is employed during the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> days preceding the day of the first performance for which the licence is requested stating:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54B0057D" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="2BFC84A6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51DA7F33" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="464E9C45" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6404,56 +5851,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0721851E" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="0F7A9F40" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1179A95A" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03629B65" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRDefault="003A3899" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6501,56 +5942,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="00A6864B" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="4A8864B6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E3C0FF9" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="113DB1DE" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6604,99 +6039,78 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="055FE2B1" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w14:paraId="3F5ABA69" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6D8C6DBC" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> to the sum earned by the child during the twelve months preceding the date of this application stating:</w:t>
+            <w:r w:rsidRPr="00D01AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Particulars relating to the sum earned by the child during the twelve months preceding the date of this application stating:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="15F0F5B9" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16AE2464" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31B6C66D" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="003A3899" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6728,56 +6142,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D35D9C9" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w14:paraId="7FCBC3D0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="580F7DDE" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or other forms of employment</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="655C884F" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
@@ -6786,56 +6194,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="29E636A9" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRPr="00D01AB4" w:rsidRDefault="000A5F5B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="38CF9C04" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4723FB46" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A6B77E2" w14:textId="77777777" w:rsidR="003A3899" w:rsidRDefault="000A5F5B" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6860,56 +6262,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="780D7F0A" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="384514A3" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FA12930" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34B5C0D9" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRDefault="003A3899" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6949,56 +6345,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="06EFCAD5" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="7B1BF0A6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D358117" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18A61AF6" w14:textId="77777777" w:rsidR="000A5F5B" w:rsidRDefault="003A3899" w:rsidP="000A5F5B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
@@ -7258,56 +6648,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4984"/>
         <w:gridCol w:w="4984"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="7A9AED84" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23990CB1" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4188AC55" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7324,56 +6708,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BE99235" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="3DA7374C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2496E14F" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B4E4D05" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7390,56 +6768,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55DDEBAD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="744963E6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53012438" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DD7485D" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7456,56 +6828,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5999972C" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="713F1729" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E8A647E" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E3E0C04" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7552,56 +6918,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="453ED729" w14:textId="77777777" w:rsidR="00947EB5" w:rsidRDefault="00947EB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16D129D9" w14:textId="77777777" w:rsidR="00947EB5" w:rsidRPr="00D01AB4" w:rsidRDefault="00947EB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A3899" w:rsidRPr="00D01AB4" w14:paraId="58466C8E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C687BFA" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F68F7DD" w14:textId="77777777" w:rsidR="003A3899" w:rsidRPr="00D01AB4" w:rsidRDefault="003A3899">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7686,56 +7046,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4984"/>
         <w:gridCol w:w="4984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00671636" w:rsidRPr="00D01AB4" w14:paraId="7BDD51BA" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C609314" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FF74B0A" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7752,56 +7106,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1897351D" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671636" w:rsidRPr="00D01AB4" w14:paraId="6B91A5FB" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7495559C" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20024A6B" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -7826,56 +7174,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43BAAD28" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671636" w:rsidRPr="00D01AB4" w14:paraId="28F1D4A8" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D996ED7" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="123E143C" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7900,56 +7242,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="411049F3" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671636" w:rsidRPr="00D01AB4" w14:paraId="725D7BE4" w14:textId="77777777" w:rsidTr="00B63934">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="607801A7" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76E44E96" w14:textId="77777777" w:rsidR="00671636" w:rsidRPr="00D01AB4" w:rsidRDefault="00671636" w:rsidP="00B63934">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01AB4">
               <w:rPr>
@@ -10222,93 +9558,95 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="803155807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="489176208">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="229580453">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1507132475">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2587235">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1864434582">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00771E06"/>
     <w:rsid w:val="00085FC1"/>
     <w:rsid w:val="000A5F5B"/>
     <w:rsid w:val="00163AAA"/>
     <w:rsid w:val="0033326E"/>
     <w:rsid w:val="003A3899"/>
     <w:rsid w:val="003F289B"/>
     <w:rsid w:val="00481A74"/>
     <w:rsid w:val="0056138C"/>
     <w:rsid w:val="005E422A"/>
     <w:rsid w:val="005F7E7E"/>
     <w:rsid w:val="00671636"/>
     <w:rsid w:val="006B473B"/>
     <w:rsid w:val="00771E06"/>
     <w:rsid w:val="008A253F"/>
     <w:rsid w:val="00947EB5"/>
     <w:rsid w:val="009A7CF5"/>
     <w:rsid w:val="00B6137E"/>
     <w:rsid w:val="00B63934"/>
     <w:rsid w:val="00D01AB4"/>
     <w:rsid w:val="00D911E2"/>
+    <w:rsid w:val="00DA3CF3"/>
     <w:rsid w:val="00DB61FF"/>
     <w:rsid w:val="00DD5D7D"/>
+    <w:rsid w:val="00E87ED4"/>
     <w:rsid w:val="00EB5366"/>
     <w:rsid w:val="00F13EAD"/>
+    <w:rsid w:val="00F65BCF"/>
     <w:rsid w:val="00F82220"/>
     <w:rsid w:val="00FE7333"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -10738,51 +10076,53 @@
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
@@ -10791,62 +10131,85 @@
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00085FC1"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F65BCF"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F65BCF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carelearningadmin@highland.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11125,75 +10488,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1622</Words>
-  <Characters>9249</Characters>
+  <Words>1661</Words>
+  <Characters>9307</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>581</Lines>
+  <Paragraphs>199</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Children and Young Persons (Scotland) Acts, 1937 to 1963</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ICL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10850</CharactersWithSpaces>
+  <CharactersWithSpaces>10769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Children and Young Persons (Scotland) Acts, 1937 to 1963</dc:title>
   <dc:subject/>
   <dc:creator>Katie Ross</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>671149811</vt:i4>
   </property>