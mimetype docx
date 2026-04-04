--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -70,68 +70,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> per Section 37(3)(b) of the Children Young Persons Act 1963.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F517BB" w14:textId="77777777" w:rsidR="00AB4084" w:rsidRDefault="00AB4084" w:rsidP="00AB4084">
+    <w:p w14:paraId="620E2C8A" w14:textId="54CF9B33" w:rsidR="00C71F2B" w:rsidRDefault="00AB4084" w:rsidP="00AB4084">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This application should be completed by those responsible for arranging performances.</w:t>
+        <w:t>This application should be completed by those responsible for arranging performances</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and returned to Business Support, Education Service, Highland Council HQ, Glenurquhart Rd, Inverness IV3 5NX, or emailed to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00C71F2B" w:rsidRPr="00015803">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>carelearningadmin@highland.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C71F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029C1ED4" w14:textId="77777777" w:rsidR="00375CFB" w:rsidRDefault="00375CFB" w:rsidP="00AB4084">
+    <w:p w14:paraId="029C1ED4" w14:textId="5EA10373" w:rsidR="00375CFB" w:rsidRDefault="00375CFB" w:rsidP="00AB4084">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00375CFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that applicants can only apply for a Body of Persons licence where no payment is made to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -187,52 +214,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval must be obtained from their Head Teacher.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3794"/>
-        <w:gridCol w:w="5448"/>
+        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="5266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B10C5D" w14:paraId="7D2D46A3" w14:textId="77777777" w:rsidTr="002351DB">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C264CD6" w14:textId="77777777" w:rsidR="00B10C5D" w:rsidRPr="002351DB" w:rsidRDefault="00B10C5D" w:rsidP="00B10C5D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002351DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Applicants Name</w:t>
             </w:r>
             <w:r w:rsidR="002351DB">
               <w:rPr>
@@ -1017,77 +1044,77 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006541B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113A91CC" w14:textId="77777777" w:rsidR="00580016" w:rsidRDefault="00580016" w:rsidP="00AB4084">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00580016" w:rsidSect="00375CFB">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03E28160" w14:textId="77777777" w:rsidR="00025F66" w:rsidRDefault="00025F66" w:rsidP="00375CFB">
+    <w:p w14:paraId="7020D46E" w14:textId="77777777" w:rsidR="00C37236" w:rsidRDefault="00C37236" w:rsidP="00375CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C77EA51" w14:textId="77777777" w:rsidR="00025F66" w:rsidRDefault="00025F66" w:rsidP="00375CFB">
+    <w:p w14:paraId="45AFB1B2" w14:textId="77777777" w:rsidR="00C37236" w:rsidRDefault="00C37236" w:rsidP="00375CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1136,61 +1163,61 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4270CCE7" w14:textId="77777777" w:rsidR="00E77795" w:rsidRDefault="00E77795">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C719FF8" w14:textId="77777777" w:rsidR="00E77795" w:rsidRDefault="00E77795">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FCFC512" w14:textId="77777777" w:rsidR="00025F66" w:rsidRDefault="00025F66" w:rsidP="00375CFB">
+    <w:p w14:paraId="6236BE72" w14:textId="77777777" w:rsidR="00C37236" w:rsidRDefault="00C37236" w:rsidP="00375CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="052AC5CC" w14:textId="77777777" w:rsidR="00025F66" w:rsidRDefault="00025F66" w:rsidP="00375CFB">
+    <w:p w14:paraId="3399E348" w14:textId="77777777" w:rsidR="00C37236" w:rsidRDefault="00C37236" w:rsidP="00375CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0323AE97" w14:textId="77777777" w:rsidR="00E77795" w:rsidRDefault="00E77795">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0AED81B8" w14:textId="77777777" w:rsidR="00E77795" w:rsidRDefault="00E77795">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -1201,130 +1228,133 @@
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:object w:dxaOrig="6749" w:dyaOrig="3420" w14:anchorId="7A549F4F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Highland Council Logo" style="width:154pt;height:75.15pt;mso-position-horizontal:absolute">
+        <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Highland Council Logo" style="width:154pt;height:75pt;mso-position-horizontal:absolute">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="MSPhotoEd.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1821857250" r:id="rId2"/>
+        <o:OLEObject Type="Embed" ProgID="MSPhotoEd.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1835334725" r:id="rId2"/>
       </w:object>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB4084"/>
     <w:rsid w:val="00025F66"/>
     <w:rsid w:val="000833D9"/>
     <w:rsid w:val="000A5C58"/>
     <w:rsid w:val="000C20D3"/>
     <w:rsid w:val="000D63CD"/>
     <w:rsid w:val="00101772"/>
     <w:rsid w:val="001A6298"/>
     <w:rsid w:val="001C25CB"/>
     <w:rsid w:val="001F3140"/>
     <w:rsid w:val="001F77CF"/>
     <w:rsid w:val="002351DB"/>
     <w:rsid w:val="003141BF"/>
     <w:rsid w:val="00326E16"/>
     <w:rsid w:val="00350981"/>
     <w:rsid w:val="00375CFB"/>
     <w:rsid w:val="00386BBE"/>
     <w:rsid w:val="00397412"/>
     <w:rsid w:val="003B7FFE"/>
     <w:rsid w:val="003D2965"/>
     <w:rsid w:val="00464FC3"/>
     <w:rsid w:val="004F6944"/>
     <w:rsid w:val="00580016"/>
     <w:rsid w:val="005F0915"/>
     <w:rsid w:val="006541B2"/>
     <w:rsid w:val="00695912"/>
     <w:rsid w:val="006B0CB8"/>
     <w:rsid w:val="00726F7D"/>
     <w:rsid w:val="008202F2"/>
     <w:rsid w:val="00877C61"/>
     <w:rsid w:val="008C6356"/>
     <w:rsid w:val="00A635FE"/>
     <w:rsid w:val="00AB4084"/>
     <w:rsid w:val="00B10C5D"/>
     <w:rsid w:val="00B362E4"/>
     <w:rsid w:val="00B7024E"/>
     <w:rsid w:val="00B74843"/>
     <w:rsid w:val="00BC1B7E"/>
+    <w:rsid w:val="00C37236"/>
+    <w:rsid w:val="00C71F2B"/>
     <w:rsid w:val="00D07387"/>
     <w:rsid w:val="00D15A4D"/>
     <w:rsid w:val="00D51236"/>
+    <w:rsid w:val="00DA3CF3"/>
     <w:rsid w:val="00E77795"/>
     <w:rsid w:val="00F1286F"/>
     <w:rsid w:val="00F25BC1"/>
     <w:rsid w:val="00FB26F8"/>
     <w:rsid w:val="00FF4989"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -1887,61 +1917,73 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F1286F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00101772"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C71F2B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carelearningadmin@highland.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2208,75 +2250,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0816930B-4ABA-4D48-A618-1227ED0DC1D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>206</Words>
-  <Characters>1179</Characters>
+  <Words>242</Words>
+  <Characters>1356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Edinburgh Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1383</CharactersWithSpaces>
+  <CharactersWithSpaces>1569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Matthew Koenig</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_AdHocReviewCycleID">
     <vt:i4>-582807069</vt:i4>
   </property>