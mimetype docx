--- v0 (2026-03-09)
+++ v1 (2026-06-27)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29ED6EC1" w14:textId="77777777" w:rsidR="009E0566" w:rsidRDefault="009E0566" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BE5" w14:textId="77777777" w:rsidR="009E0566" w:rsidRDefault="009E0566" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BE9D3C" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="009E0566" w:rsidRDefault="00560F1E" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BE6" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="009E0566" w:rsidRDefault="00560F1E" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this checklist is to assist the Environmental Health Service in responding to your application for a Public Entertainment Licence </w:t>
       </w:r>
       <w:r w:rsidR="00EE0449" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that in</w:t>
@@ -117,105 +120,105 @@
       <w:r w:rsidR="002F0C5C" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the followin</w:t>
       </w:r>
       <w:r w:rsidR="009F52C0" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">g </w:t>
       </w:r>
       <w:r w:rsidR="002F0C5C" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">health and safety guidance:- </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA2C655" w14:textId="77777777" w:rsidR="00031264" w:rsidRPr="003C1A6D" w:rsidRDefault="00031264" w:rsidP="003C1A6D">
+    <w:p w14:paraId="370A9BE7" w14:textId="77777777" w:rsidR="00031264" w:rsidRPr="003C1A6D" w:rsidRDefault="00031264" w:rsidP="003C1A6D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HSG175 (3</w:t>
       </w:r>
       <w:r w:rsidRPr="00031264">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition) Fairgrounds and amusement parks: Guidance on safe practice</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F250F" w:rsidRPr="009E0566" w14:paraId="52A1144E" w14:textId="77777777" w:rsidTr="004F250F">
+      <w:tr w:rsidR="004F250F" w:rsidRPr="009E0566" w14:paraId="370A9BE9" w14:textId="77777777" w:rsidTr="004F250F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="529FAC47" w14:textId="77777777" w:rsidR="004F250F" w:rsidRPr="009E0566" w:rsidRDefault="009E0566" w:rsidP="00031264">
+          <w:p w14:paraId="370A9BE8" w14:textId="77777777" w:rsidR="004F250F" w:rsidRPr="009E0566" w:rsidRDefault="009E0566" w:rsidP="00031264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
             <w:r w:rsidR="00031264">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -223,121 +226,121 @@
               </w:rPr>
               <w:t xml:space="preserve">fairground equipment and other amusement devices </w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>are to be provided at your event y</w:t>
             </w:r>
             <w:r w:rsidR="004F250F" w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ou are requested to complete the checklist overleaf and submit it as part of your PEL application. Failure to do this may result in a delay in the processing of your application and/or objection by Community Services – Environmental Health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0894DF7D" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="009E0566" w:rsidRDefault="00363AD7" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BEA" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="009E0566" w:rsidRDefault="00363AD7" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Guidance on completing checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524E6825" w14:textId="77777777" w:rsidR="0002553A" w:rsidRPr="009E0566" w:rsidRDefault="00B0598A" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BEB" w14:textId="77777777" w:rsidR="0002553A" w:rsidRPr="009E0566" w:rsidRDefault="00B0598A" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
       <w:r w:rsidR="00031264">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fairground equipment and other amusement devices </w:t>
       </w:r>
       <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">should be safe and enjoyable occasions. </w:t>
       </w:r>
       <w:r w:rsidR="0002553A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure that you have taken time to read the guidance detailed above prior to completing the checklist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FE33F3" w14:textId="77777777" w:rsidR="006F487C" w:rsidRPr="009E0566" w:rsidRDefault="0002553A" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BEC" w14:textId="77777777" w:rsidR="006F487C" w:rsidRPr="009E0566" w:rsidRDefault="0002553A" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It is important that you consider all aspects of th</w:t>
       </w:r>
       <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -452,51 +455,51 @@
       <w:r w:rsidR="00B0598A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> taken into account and </w:t>
       </w:r>
       <w:r w:rsidR="00596BDD" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>effective</w:t>
       </w:r>
       <w:r w:rsidR="00B0598A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> management arrangements implemented. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471BC951" w14:textId="77777777" w:rsidR="0002553A" w:rsidRPr="009E0566" w:rsidRDefault="0002553A" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BED" w14:textId="77777777" w:rsidR="0002553A" w:rsidRPr="009E0566" w:rsidRDefault="0002553A" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Even if your event</w:t>
       </w:r>
       <w:r w:rsidR="009E0566" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -555,51 +558,51 @@
       <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">remain effective </w:t>
       </w:r>
       <w:r w:rsidR="00837F76" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and take i</w:t>
       </w:r>
       <w:r w:rsidR="00B0598A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nto account local circumstances and current best practice guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100712AD" w14:textId="77777777" w:rsidR="00183EA3" w:rsidRPr="009E0566" w:rsidRDefault="006F487C" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BEE" w14:textId="77777777" w:rsidR="00183EA3" w:rsidRPr="009E0566" w:rsidRDefault="006F487C" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The attached checklist should not be regarded as an exhaustive list. The checklist is simply intended to provide confirmation to our Service that you are aware of the relevant guidance</w:t>
       </w:r>
       <w:r w:rsidR="00957DFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -634,51 +637,51 @@
       <w:r w:rsidR="00B0598A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e safety of all those who may participate in the activity or who may be affected by the use of the </w:t>
       </w:r>
       <w:r w:rsidR="003C1A6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fairground equipment and other amusement devices. </w:t>
       </w:r>
       <w:r w:rsidR="00004D81" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A64400D" w14:textId="77777777" w:rsidR="006F487C" w:rsidRPr="009E0566" w:rsidRDefault="00004D81" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BEF" w14:textId="77777777" w:rsidR="006F487C" w:rsidRPr="009E0566" w:rsidRDefault="00004D81" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It is </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -722,142 +725,142 @@
       <w:r w:rsidR="00B0598A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of persons who may use the </w:t>
       </w:r>
       <w:r w:rsidR="003C1A6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fairground equipment and other amusement devices</w:t>
       </w:r>
       <w:r w:rsidR="00B0598A" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FA1E51" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="009E0566" w:rsidRDefault="009F52C0" w:rsidP="009E0566">
+    <w:p w14:paraId="370A9BF0" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="009E0566" w:rsidRDefault="009F52C0" w:rsidP="009E0566">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where any answer in the checklist is </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, please note our Service may require to object to your licence application unless suitable explanation can be provided outlining the reasons why this is the case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A0357" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="009E0566" w:rsidRDefault="00363AD7" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BF1" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="009E0566" w:rsidRDefault="00363AD7" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Further Advice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0EC218" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="009E0566" w:rsidRDefault="00363AD7" w:rsidP="004F250F">
+    <w:p w14:paraId="370A9BF2" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="009E0566" w:rsidRDefault="00363AD7" w:rsidP="004F250F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information please refer to the HSE website </w:t>
       </w:r>
       <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.hse.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
       <w:r w:rsidR="00F30949" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -865,117 +868,117 @@
       </w:r>
       <w:r w:rsidR="00183EA3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance specified above. </w:t>
       </w:r>
       <w:r w:rsidR="00B41AC6" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alternatively please</w:t>
       </w:r>
       <w:r w:rsidR="007C5AF3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="007C5AF3" w:rsidRPr="009E0566">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>envhealth@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C5AF3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C5AF3" w:rsidRPr="009E0566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or contact:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006342C" w:rsidRPr="006625DC" w14:paraId="097925D6" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="0006342C" w:rsidRPr="006625DC" w14:paraId="370A9BF7" w14:textId="77777777" w:rsidTr="009E0566">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17391A58" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
+          <w:p w14:paraId="370A9BF3" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Environmental Health</w:t>
             </w:r>
@@ -993,106 +996,107 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Local Offices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2090840454"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="04B45AFE" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
+              <w:p w14:paraId="370A9BF4" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="567"/>
                     <w:tab w:val="left" w:pos="1134"/>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="left" w:pos="2268"/>
                     <w:tab w:val="left" w:pos="2835"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E0566">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16137E85" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
+          <w:p w14:paraId="370A9BF5" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">38 Harbour Road, </w:t>
             </w:r>
@@ -1106,184 +1110,185 @@
               </w:rPr>
               <w:t>Inverness</w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>, IV1 1UF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04E9694B" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
+          <w:p w14:paraId="370A9BF6" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="0006342C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel: 01463 228700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006342C" w:rsidRPr="00C54E32" w14:paraId="19091E50" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="0006342C" w:rsidRPr="00C54E32" w14:paraId="370A9BFC" w14:textId="77777777" w:rsidTr="009E0566">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07AD3014" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+          <w:p w14:paraId="370A9BF8" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-645360789"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="1A1A1E9F" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+              <w:p w14:paraId="370A9BF9" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="567"/>
                     <w:tab w:val="left" w:pos="1134"/>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="left" w:pos="2268"/>
                     <w:tab w:val="left" w:pos="2835"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E0566">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77158BCE" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+          <w:p w14:paraId="370A9BFA" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ross House, High Street, </w:t>
             </w:r>
@@ -1297,176 +1302,177 @@
               </w:rPr>
               <w:t>Dingwall</w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, IV15 9RY </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10A15A12" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+          <w:p w14:paraId="370A9BFB" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006342C" w:rsidRPr="006625DC" w14:paraId="50B014EC" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="0006342C" w:rsidRPr="006625DC" w14:paraId="370A9C01" w14:textId="77777777" w:rsidTr="009E0566">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDC9844" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+          <w:p w14:paraId="370A9BFD" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2019690554"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="62CA1AD4" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+              <w:p w14:paraId="370A9BFE" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="567"/>
                     <w:tab w:val="left" w:pos="1134"/>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="left" w:pos="2268"/>
                     <w:tab w:val="left" w:pos="2835"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E0566">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7424B5" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+          <w:p w14:paraId="370A9BFF" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fulton House, Gordon Square, </w:t>
             </w:r>
@@ -1480,185 +1486,186 @@
               </w:rPr>
               <w:t>Fort William</w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, PH33 6XY  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48B130F5" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C00" w14:textId="77777777" w:rsidR="0006342C" w:rsidRPr="009E0566" w:rsidRDefault="0006342C" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tel:  01397 707 007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5AF3" w:rsidRPr="006625DC" w14:paraId="06C967E7" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="007C5AF3" w:rsidRPr="006625DC" w14:paraId="370A9C06" w14:textId="77777777" w:rsidTr="009E0566">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1F8D7C" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C02" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1875038259"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="6B83892A" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+              <w:p w14:paraId="370A9C03" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="567"/>
                     <w:tab w:val="left" w:pos="1134"/>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="left" w:pos="2268"/>
                     <w:tab w:val="left" w:pos="2835"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E0566">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3031F629" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C04" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Highland Council, </w:t>
             </w:r>
@@ -1692,176 +1699,177 @@
               </w:rPr>
               <w:t>Golspie</w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, KW10 6TA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07BD5DF0" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C05" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5AF3" w:rsidRPr="006625DC" w14:paraId="77A1D913" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="007C5AF3" w:rsidRPr="006625DC" w14:paraId="370A9C0B" w14:textId="77777777" w:rsidTr="009E0566">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77A3C6BB" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C07" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-498885044"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="610BEE84" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+              <w:p w14:paraId="370A9C08" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="567"/>
                     <w:tab w:val="left" w:pos="1134"/>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="left" w:pos="2268"/>
                     <w:tab w:val="left" w:pos="2835"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E0566">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21CA1E17" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C09" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dunvegan Road, Portree, </w:t>
             </w:r>
@@ -1875,176 +1883,177 @@
               </w:rPr>
               <w:t>Skye</w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, IV51 9HD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61F10D8E" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C0A" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5AF3" w:rsidRPr="006625DC" w14:paraId="0680839A" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="007C5AF3" w:rsidRPr="006625DC" w14:paraId="370A9C10" w14:textId="77777777" w:rsidTr="009E0566">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="74"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="17119B9A" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C0C" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="874972607"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="198B136D" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+              <w:p w14:paraId="370A9C0D" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="567"/>
                     <w:tab w:val="left" w:pos="1134"/>
                     <w:tab w:val="left" w:pos="1701"/>
                     <w:tab w:val="left" w:pos="2268"/>
                     <w:tab w:val="left" w:pos="2835"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E0566">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07750415" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C0E" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Government Buildings, </w:t>
             </w:r>
@@ -2078,428 +2087,399 @@
               </w:rPr>
               <w:t>Wick</w:t>
             </w:r>
             <w:r w:rsidRPr="009E0566">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>, KW1 4HW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A580C" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
+          <w:p w14:paraId="370A9C0F" w14:textId="77777777" w:rsidR="007C5AF3" w:rsidRPr="009E0566" w:rsidRDefault="007C5AF3" w:rsidP="00213646">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B456A1D" w14:textId="77777777" w:rsidR="0006342C" w:rsidRDefault="0006342C" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C11" w14:textId="77777777" w:rsidR="0006342C" w:rsidRDefault="0006342C" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010492BC" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C12" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="277DF29E" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C13" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D15358" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C14" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7721EF" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C15" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775DB08A" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C16" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604A9711" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C17" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2892479C" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
-[...7 lines deleted...]
-    <w:p w14:paraId="129FFF63" w14:textId="77777777" w:rsidR="0090699E" w:rsidRDefault="0090699E" w:rsidP="00560F1E">
+    <w:p w14:paraId="370A9C18" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="1842"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35434" w:rsidRPr="00E63BA8" w14:paraId="6C601579" w14:textId="77777777" w:rsidTr="005669CA">
+      <w:tr w:rsidR="00E35434" w:rsidRPr="00E63BA8" w14:paraId="370A9C1D" w14:textId="77777777" w:rsidTr="005669CA">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED1FCBF" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00052D1C">
+          <w:p w14:paraId="370A9C19" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00052D1C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name of Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D9F365" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00A949DC">
+          <w:p w14:paraId="370A9C1A" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00A949DC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5B3285" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00052D1C">
+          <w:p w14:paraId="370A9C1B" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00052D1C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Application Ref. No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AE076F" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00A949DC">
+          <w:p w14:paraId="370A9C1C" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="00A949DC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...11 lines deleted...]
-      <w:tr w:rsidR="00363AD7" w:rsidRPr="00E63BA8" w14:paraId="4F36E605" w14:textId="77777777" w:rsidTr="005669CA">
+      <w:tr w:rsidR="00363AD7" w:rsidRPr="00E63BA8" w14:paraId="370A9C20" w14:textId="77777777" w:rsidTr="005669CA">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3D24AF3B" w14:textId="77777777" w:rsidR="004F1DD4" w:rsidRPr="00E63BA8" w:rsidRDefault="004F1DD4" w:rsidP="009A702D">
+          <w:p w14:paraId="370A9C1E" w14:textId="77777777" w:rsidR="004F1DD4" w:rsidRPr="00E63BA8" w:rsidRDefault="004F1DD4" w:rsidP="009A702D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Address of Premises to be licensed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4363300B" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="00E63BA8" w:rsidRDefault="00363AD7" w:rsidP="00A949DC">
+          <w:p w14:paraId="370A9C1F" w14:textId="77777777" w:rsidR="00363AD7" w:rsidRPr="00E63BA8" w:rsidRDefault="00363AD7" w:rsidP="00A949DC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...12 lines deleted...]
-      <w:tr w:rsidR="0090699E" w:rsidRPr="00E63BA8" w14:paraId="319DFFFC" w14:textId="77777777" w:rsidTr="009F74E9">
+      <w:tr w:rsidR="00E35434" w:rsidRPr="00E63BA8" w14:paraId="370A9C26" w14:textId="77777777" w:rsidTr="005669CA">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0863DA" w14:textId="77777777" w:rsidR="0090699E" w:rsidRDefault="0090699E" w:rsidP="004F250F">
+          <w:p w14:paraId="370A9C21" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00E36394" w:rsidP="004F250F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52F41037" w14:textId="48EB83AD" w:rsidR="0090699E" w:rsidRPr="00E63BA8" w:rsidRDefault="0090699E" w:rsidP="004F250F">
+          <w:p w14:paraId="370A9C22" w14:textId="77777777" w:rsidR="00E35434" w:rsidRDefault="00E35434" w:rsidP="004F250F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please tick ( ) as appropriate</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="370A9C23" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="00E36394" w:rsidP="004F250F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781F0111" w14:textId="77777777" w:rsidR="0090699E" w:rsidRPr="00E63BA8" w:rsidRDefault="0090699E" w:rsidP="004F250F">
+          <w:p w14:paraId="370A9C24" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="004F250F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5878E960" w14:textId="77777777" w:rsidR="0090699E" w:rsidRPr="00E63BA8" w:rsidRDefault="0090699E" w:rsidP="004F250F">
+          <w:p w14:paraId="370A9C25" w14:textId="77777777" w:rsidR="00E35434" w:rsidRPr="00E63BA8" w:rsidRDefault="00E35434" w:rsidP="004F250F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...13 lines deleted...]
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="610BE5B3" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C2B" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157246E8" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+          <w:p w14:paraId="370A9C27" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00EF343E" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5C16FC62" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A93390">
+          <w:p w14:paraId="370A9C28" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A93390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C1A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read and understood the guidance contained within </w:t>
             </w:r>
             <w:r w:rsidR="003C1A6D" w:rsidRPr="003C1A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HSG175 (3</w:t>
             </w:r>
             <w:r w:rsidR="003C1A6D" w:rsidRPr="003C1A6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
@@ -2508,667 +2488,679 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Edition) Fairgrounds and amusement parks: Guidance on safe practice</w:t>
             </w:r>
             <w:r w:rsidR="00A93390">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with respect to my role as organiser and/or licence holder for the funfair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1337107668"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="78DD2E17" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C29" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-481461574"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="583E172C" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C2A" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="68F08C13" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C31" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2077E164" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="009A702D">
+          <w:p w14:paraId="370A9C2C" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="009A702D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="320E793E" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="008830DF" w:rsidRDefault="009E0566" w:rsidP="00A93390">
+          <w:p w14:paraId="370A9C2D" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="008830DF" w:rsidRDefault="009E0566" w:rsidP="00A93390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008830DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that a suitable and sufficient risk assessment has been undertaken </w:t>
             </w:r>
             <w:r w:rsidR="00A93390" w:rsidRPr="008830DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">with respect to the </w:t>
             </w:r>
             <w:r w:rsidR="008830DF" w:rsidRPr="008830DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">use and </w:t>
             </w:r>
             <w:r w:rsidR="00A93390" w:rsidRPr="008830DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">operation of the fairground </w:t>
             </w:r>
             <w:r w:rsidR="008830DF" w:rsidRPr="008830DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">equipment </w:t>
             </w:r>
             <w:r w:rsidR="00A93390" w:rsidRPr="008830DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>in order to manage and control the risks to both employees and members of the public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704E1709" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00EB794D" w:rsidRDefault="00E36394" w:rsidP="00A93390">
+          <w:p w14:paraId="370A9C2E" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00EB794D" w:rsidRDefault="00E36394" w:rsidP="00A93390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1750953057"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7ED6BA76" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00957DFD" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C2F" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00957DFD" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00957DFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1905445003"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0EBC4D5C" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00957DFD" w:rsidRDefault="00957DFD" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C30" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00957DFD" w:rsidRDefault="00957DFD" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00957DFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="26E1E9B5" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C37" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3AA3F2" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="009E0566">
+          <w:p w14:paraId="370A9C32" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="009E0566">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="37B05C19" w14:textId="77777777" w:rsidR="009E0566" w:rsidRDefault="00563ED1" w:rsidP="00A93390">
+          <w:p w14:paraId="370A9C33" w14:textId="77777777" w:rsidR="009E0566" w:rsidRDefault="00563ED1" w:rsidP="00A93390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A93390">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that </w:t>
             </w:r>
             <w:r w:rsidR="00A93390" w:rsidRPr="00A93390">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">as organiser and/or licence holder for the fairground, I retain the authority to </w:t>
             </w:r>
             <w:r w:rsidR="00A93390" w:rsidRPr="00A93390">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">take any necessary action to ensure the safety of the public if it is apparent that a controller of fairground equipment is failing to do so. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C9F531" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00A93390" w:rsidRDefault="00E36394" w:rsidP="00A93390">
+          <w:p w14:paraId="370A9C34" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00A93390" w:rsidRDefault="00E36394" w:rsidP="00A93390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1937504874"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="75CFFE90" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C35" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-2020378854"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4765C922" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C36" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="0B885A1B" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C40" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CF7BC0" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="00886DBB">
+          <w:p w14:paraId="370A9C38" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="00886DBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="09CB5B08" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="00886DBB" w:rsidP="006630AC">
+          <w:p w14:paraId="370A9C39" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="00886DBB" w:rsidP="006630AC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that </w:t>
             </w:r>
             <w:r w:rsidR="006630AC" w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a layout plan for the funfair will ensure there are safe distances between </w:t>
             </w:r>
             <w:r w:rsidR="00957DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fairground equipment</w:t>
             </w:r>
             <w:r w:rsidR="00957DFD" w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006630AC" w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and perimeter walls, fences etc (this includes any barriers and waiting areas), taking into account: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596FF30F" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="006630AC" w:rsidP="006630AC">
+          <w:p w14:paraId="370A9C3A" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="006630AC" w:rsidP="006630AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">the motion and passenger clearance envelopes of amusement devices; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36CC6649" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="006630AC" w:rsidP="006630AC">
+          <w:p w14:paraId="370A9C3B" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="006630AC" w:rsidP="006630AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">the need for emergency access and egress (pedestrians and vehicles); </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7CBE35" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="006630AC" w:rsidP="006630AC">
+          <w:p w14:paraId="370A9C3C" w14:textId="77777777" w:rsidR="006630AC" w:rsidRPr="006630AC" w:rsidRDefault="006630AC" w:rsidP="006630AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica Neue LT" w:hAnsi="Helvetica Neue LT" w:cs="Helvetica Neue LT"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>segregation of the public from dangerous moving parts or areas of danger</w:t>
             </w:r>
             <w:r w:rsidRPr="006630AC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica Neue LT" w:hAnsi="Helvetica Neue LT" w:cs="Helvetica Neue LT"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E99E03A" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00886DBB">
+          <w:p w14:paraId="370A9C3D" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00886DBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1241476187"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="703BFD44" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C3E" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="2136133354"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="486FFEA2" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C3F" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="3FEBC595" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C46" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08F57BB4" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="009E0566">
+          <w:p w14:paraId="370A9C41" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="009E0566">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4C975D37" w14:textId="77777777" w:rsidR="009E0566" w:rsidRDefault="00886DBB" w:rsidP="00C60ADB">
+          <w:p w14:paraId="370A9C42" w14:textId="77777777" w:rsidR="009E0566" w:rsidRDefault="00886DBB" w:rsidP="00C60ADB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm </w:t>
             </w:r>
             <w:r w:rsidR="00CC0D7C" w:rsidRPr="00C60ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">that a valid Declaration of Operational Compliance (DOC) has been issued within the last 12 months for each item of fairground equipment </w:t>
             </w:r>
@@ -3275,163 +3267,166 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">be </w:t>
             </w:r>
             <w:r w:rsidR="00C60ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">kept </w:t>
             </w:r>
             <w:r w:rsidR="00C60ADB" w:rsidRPr="00C60ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>available for inspection at the event.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65DFE2FE" w14:textId="77777777" w:rsidR="00C60ADB" w:rsidRPr="00C60ADB" w:rsidRDefault="00C60ADB" w:rsidP="00C60ADB">
+          <w:p w14:paraId="370A9C43" w14:textId="77777777" w:rsidR="00C60ADB" w:rsidRPr="00C60ADB" w:rsidRDefault="00C60ADB" w:rsidP="00C60ADB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1297497115"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="59140636" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C44" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="528603691"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="703F1A95" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C45" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="2904A1CD" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C4C" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5307BDEB" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="009E0566">
+          <w:p w14:paraId="370A9C47" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="009E0566">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0DC393" w14:textId="77777777" w:rsidR="00DF6EB3" w:rsidRPr="00DF6EB3" w:rsidRDefault="00886DBB" w:rsidP="00DF6EB3">
+          <w:p w14:paraId="370A9C48" w14:textId="77777777" w:rsidR="00DF6EB3" w:rsidRPr="00DF6EB3" w:rsidRDefault="00886DBB" w:rsidP="00DF6EB3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that the </w:t>
             </w:r>
             <w:r w:rsidR="00DF6EB3" w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each item of fairground equipment will undergo a daily check to ensure it is working correctly and is safe to use prior to</w:t>
             </w:r>
             <w:r w:rsidR="002C584C" w:rsidRPr="002C584C">
@@ -3445,1045 +3440,1240 @@
             <w:r w:rsidR="00DF6EB3" w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Such daily checks will be recorded in writing and take account of any instructions from </w:t>
             </w:r>
             <w:r w:rsidR="00DF6EB3" w:rsidRPr="00DF6EB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">designers, manufacturers, importers, </w:t>
             </w:r>
             <w:r w:rsidR="00DF6EB3" w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and suppliers. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A14CB20" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="002C584C" w:rsidRDefault="009E0566" w:rsidP="00886DBB">
+          <w:p w14:paraId="370A9C49" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="002C584C" w:rsidRDefault="009E0566" w:rsidP="00886DBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="351307384"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5AC153AE" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C4A" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="205153474"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="45B417DF" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C4B" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="3385488D" w14:textId="77777777" w:rsidTr="009E0566">
+      <w:tr w:rsidR="009E0566" w:rsidRPr="00E63BA8" w14:paraId="370A9C52" w14:textId="77777777" w:rsidTr="009E0566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BFFC82" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="00E63BA8">
+          <w:p w14:paraId="370A9C4D" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="00B9238E" w:rsidP="00E63BA8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2D46C232" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00D40509" w:rsidP="002C584C">
+          <w:p w14:paraId="370A9C4E" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00D40509" w:rsidP="002C584C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that </w:t>
             </w:r>
             <w:r w:rsidR="002C584C" w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>that the electrical installation or equipment</w:t>
             </w:r>
             <w:r w:rsidR="00957DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> used in relation to fairground equipment</w:t>
             </w:r>
             <w:r w:rsidR="002C584C" w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> such as generators, lighting sets, cables and blowers are safe, suitable for the location where they are to be used, and have been properly installed, maintained and inspected by a suitably competent electrician.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E94D022" w14:textId="77777777" w:rsidR="00B9238E" w:rsidRPr="00E36394" w:rsidRDefault="00B9238E" w:rsidP="002C584C">
+          <w:p w14:paraId="370A9C4F" w14:textId="77777777" w:rsidR="00B9238E" w:rsidRPr="00E36394" w:rsidRDefault="00B9238E" w:rsidP="002C584C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1270308923"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7E016544" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C50" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1552917145"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1696D565" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
+              <w:p w14:paraId="370A9C51" w14:textId="77777777" w:rsidR="009E0566" w:rsidRPr="00E63BA8" w:rsidRDefault="009E0566" w:rsidP="00A949DC">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E36394" w:rsidRPr="00E63BA8" w14:paraId="68CD7F47" w14:textId="77777777" w:rsidTr="00095369">
+      <w:tr w:rsidR="00E36394" w:rsidRPr="00E63BA8" w14:paraId="370A9C58" w14:textId="77777777" w:rsidTr="00095369">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3D204B" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="00E36394" w:rsidP="00095369">
+          <w:p w14:paraId="370A9C53" w14:textId="34888589" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="00EF343E" w:rsidP="00095369">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E63BA8">
-[...3 lines deleted...]
-              <w:t>10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="130C9346" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00E36394" w:rsidP="00095369">
+          <w:p w14:paraId="370A9C54" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00E36394" w:rsidP="00095369">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that any accident, incident or near miss which causes or could have caused injury or damage, including threats or acts of violence shall be recorded in writing, including any details of actions that were taken. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="647A967B" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="002C584C" w:rsidRDefault="00E36394" w:rsidP="00095369">
+          <w:p w14:paraId="370A9C55" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="002C584C" w:rsidRDefault="00E36394" w:rsidP="00095369">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1861817839"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4DEBD369" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="00E36394" w:rsidP="00095369">
+              <w:p w14:paraId="370A9C56" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="00E36394" w:rsidP="00095369">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E63BA8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="146104105"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6B1A3E1B" w14:textId="6CBAA66C" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="00F06E69" w:rsidP="00095369">
+              <w:p w14:paraId="370A9C57" w14:textId="77777777" w:rsidR="00E36394" w:rsidRPr="00E63BA8" w:rsidRDefault="0012427C" w:rsidP="00095369">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E98AF2B" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00E36394" w:rsidP="00634D84">
+    <w:p w14:paraId="370A9C59" w14:textId="77777777" w:rsidR="00E36394" w:rsidRDefault="00E36394" w:rsidP="00634D84">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3284DF6F" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00634D84">
+    <w:p w14:paraId="370A9C5A" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00634D84">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E7C84DC" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00634D84">
+    <w:p w14:paraId="370A9C5B" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00634D84">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
-        <w:gridCol w:w="8646"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2409"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008830DF" w:rsidRPr="00E63BA8" w14:paraId="7394EF49" w14:textId="77777777" w:rsidTr="00F675C5">
+      <w:tr w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w14:paraId="370A9C61" w14:textId="77777777" w:rsidTr="00F675C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A01B619" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C5C" w14:textId="2C45DC4A" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00EF343E" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB3D68B" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="002C584C" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C5D" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="002C584C" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">I confirm that all fairground rides will only be operated by suitably competent and trained persons at all times, and that the minimum number of operators/attendants needed for safe operation are on duty and present at </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">I confirm that all fairground rides will only be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">each </w:t>
-            </w:r>
+              <w:t>operated by suitably competent and trained persons at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>device</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002C584C">
+              <w:t xml:space="preserve">, and that the minimum number of operators/attendants needed for safe operation are on duty and present at </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">each </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>device</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>when it is open for public use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="443A56E8" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C5E" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="903961131"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="370A9C5F" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="001951D8">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-2122294429"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="370A9C60" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="001951D8">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008830DF" w:rsidRPr="00E63BA8" w14:paraId="343CB238" w14:textId="77777777" w:rsidTr="00F675C5">
+      <w:tr w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w14:paraId="370A9C67" w14:textId="77777777" w:rsidTr="00F675C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33ACBF61" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C62" w14:textId="7803166E" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF343E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0536A975" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C63" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I confirm that in the event a defect</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to any fairground equipment</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> is found which could possibly lead to danger, the public will not be permitted to use the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">fairground equipment and /or amusement device </w:t>
             </w:r>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>until the cause has been identified and remedied.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D0FB058" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C64" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1854061434"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7DECD457" w14:textId="45F5EDDE" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="00F06E69" w:rsidP="00F675C5">
+              <w:p w14:paraId="370A9C65" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1638485303"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="019B0C8A" w14:textId="25223F8C" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="00F06E69" w:rsidP="00F675C5">
+              <w:p w14:paraId="370A9C66" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...10 lines deleted...]
-      <w:tr w:rsidR="008830DF" w:rsidRPr="00E63BA8" w14:paraId="3B16C47B" w14:textId="77777777" w:rsidTr="0090699E">
+      <w:tr w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w14:paraId="370A9C69" w14:textId="77777777" w:rsidTr="00F675C5">
         <w:trPr>
-          <w:trHeight w:val="455"/>
+          <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10581" w:type="dxa"/>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178DEF01" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C68" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Declaration (To be completed by the applicant and/or the activity provider)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008830DF" w:rsidRPr="00E63BA8" w14:paraId="1FD82333" w14:textId="77777777" w:rsidTr="0090699E">
+      <w:tr w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w14:paraId="370A9C6D" w14:textId="77777777" w:rsidTr="00F675C5">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10581" w:type="dxa"/>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="737C6CF9" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C6A" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="076D7D27" w14:textId="77777777" w:rsidR="008830DF" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C6B" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I declare that the above checklist has been completed accurately and is a true reflection of the arrangements that will be in place for the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>use of the fairground equipment:-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E66FBD7" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C6C" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63BA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090699E" w:rsidRPr="00E63BA8" w14:paraId="066904CA" w14:textId="77777777" w:rsidTr="0090699E">
+      <w:tr w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w14:paraId="370A9C74" w14:textId="77777777" w:rsidTr="00F675C5">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10581" w:type="dxa"/>
+            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C6E" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Print Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C6F" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C70" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C71" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="370A9C72" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05C0086D" w14:textId="5F9EEB2D" w:rsidR="0090699E" w:rsidRDefault="0090699E" w:rsidP="00F675C5">
-[...76 lines deleted...]
-          <w:p w14:paraId="3342028F" w14:textId="77777777" w:rsidR="0090699E" w:rsidRPr="00E63BA8" w:rsidRDefault="0090699E" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C73" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090699E" w:rsidRPr="00E63BA8" w14:paraId="2FD417CB" w14:textId="77777777" w:rsidTr="0090699E">
+      <w:tr w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w14:paraId="370A9C7B" w14:textId="77777777" w:rsidTr="00F675C5">
         <w:trPr>
-          <w:trHeight w:val="684"/>
+          <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10581" w:type="dxa"/>
+            <w:tcW w:w="5637" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBB3B06" w14:textId="7A5AFD17" w:rsidR="0090699E" w:rsidRPr="009506E7" w:rsidRDefault="0090699E" w:rsidP="00F675C5">
+          <w:p w14:paraId="370A9C75" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="370A9C76" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Applicant/Activity Provider</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370A9C77" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C57E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E9AEEB2" wp14:editId="5E865B75">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="370A9C7D" wp14:editId="370A9C7E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-88266</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>201295</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6734175" cy="9525"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="28575"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="3" name="Straight Connector 3">
-[...5 lines deleted...]
-                      </wp:docPr>
+                      <wp:docPr id="3" name="Straight Connector 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm flipV="1">
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6734175" cy="9525"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="3D650819" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-6.95pt,15.85pt" to="523.3pt,16.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPgLqvqQEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvUfqPyDuXXu32aS11ptDovZS&#10;NVHS9s7iYY0EDAK69v59BrzrVG1UqVUvCMO8N+89xpub0Rp2gBA1upYvFzVn4CR22u1b/u3rx7fv&#10;OYtJuE4YdNDyI0R+s31zsRl8Ayvs0XQQGJG42Ay+5X1KvqmqKHuwIi7Qg6NLhcGKRJ9hX3VBDMRu&#10;TbWq66tqwND5gBJipNO76ZJvC79SINO9UhESMy0nbamsoay7vFbbjWj2Qfhey5MM8Q8qrNCOms5U&#10;dyIJ9iPo36islgEjqrSQaCtUSksoHsjNsv7FzVMvPBQvFE70c0zx/9HKL4db9xAohsHHJvqHkF2M&#10;KlimjPbf6U2LL1LKxhLbcY4NxsQkHV5dv7tcXq85k3T3Yb1a51SriSWz+RDTJ0DL8qblRrtsSjTi&#10;8DmmqfRcQrgXHWWXjgZysXGPoJjuqN+kqIwI3JrADoIeV0gJLi1PrUt1hiltzAysS9s/Ak/1GQpl&#10;fP4GPCNKZ3RpBlvtMLzWPY1nyWqqPycw+c4R7LA7lhcq0dAclHBPM5sH7efvAn/5s7bPAAAA//8D&#10;AFBLAwQUAAYACAAAACEAX7mkNd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7FrnUQUIcSpE6RpRWomlG0+TFHsc2W6b/D3uii5n5ujOudVyNJqd0fnekoB0ngBDaqzqqRWw&#10;/V7PnoH5IElJbQkFTOhhWd/fVbJU9kJfeN6ElsUQ8qUU0IUwlJz7pkMj/dwOSPF2sM7IEEfXcuXk&#10;JYYbzbMkKbiRPcUPnRzwvcPmd3MyArxuP47TbrKrTLlptfY/+JkuhHh8GN9egQUcwz8MV/2oDnV0&#10;2tsTKc+0gFmav0RUQJ4+AbsCyaIogO3jJs+A1xW/rVD/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI+Auq+pAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAF+5pDXeAAAACgEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="#4579b8 [3044]"/>
+                    <v:line w14:anchorId="37D1362F" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-6.95pt,15.85pt" to="523.3pt,16.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPgLqvqQEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvUfqPyDuXXu32aS11ptDovZS&#10;NVHS9s7iYY0EDAK69v59BrzrVG1UqVUvCMO8N+89xpub0Rp2gBA1upYvFzVn4CR22u1b/u3rx7fv&#10;OYtJuE4YdNDyI0R+s31zsRl8Ayvs0XQQGJG42Ay+5X1KvqmqKHuwIi7Qg6NLhcGKRJ9hX3VBDMRu&#10;TbWq66tqwND5gBJipNO76ZJvC79SINO9UhESMy0nbamsoay7vFbbjWj2Qfhey5MM8Q8qrNCOms5U&#10;dyIJ9iPo36islgEjqrSQaCtUSksoHsjNsv7FzVMvPBQvFE70c0zx/9HKL4db9xAohsHHJvqHkF2M&#10;KlimjPbf6U2LL1LKxhLbcY4NxsQkHV5dv7tcXq85k3T3Yb1a51SriSWz+RDTJ0DL8qblRrtsSjTi&#10;8DmmqfRcQrgXHWWXjgZysXGPoJjuqN+kqIwI3JrADoIeV0gJLi1PrUt1hiltzAysS9s/Ak/1GQpl&#10;fP4GPCNKZ3RpBlvtMLzWPY1nyWqqPycw+c4R7LA7lhcq0dAclHBPM5sH7efvAn/5s7bPAAAA//8D&#10;AFBLAwQUAAYACAAAACEAX7mkNd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7FrnUQUIcSpE6RpRWomlG0+TFHsc2W6b/D3uii5n5ujOudVyNJqd0fnekoB0ngBDaqzqqRWw&#10;/V7PnoH5IElJbQkFTOhhWd/fVbJU9kJfeN6ElsUQ8qUU0IUwlJz7pkMj/dwOSPF2sM7IEEfXcuXk&#10;JYYbzbMkKbiRPcUPnRzwvcPmd3MyArxuP47TbrKrTLlptfY/+JkuhHh8GN9egQUcwz8MV/2oDnV0&#10;2tsTKc+0gFmav0RUQJ4+AbsCyaIogO3jJs+A1xW/rVD/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI+Auq+pAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAF+5pDXeAAAACgEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="#4579b8 [3044]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="009506E7">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00E63BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(Please delete as appropriate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C78" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C79" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="370A9C7A" w14:textId="77777777" w:rsidR="00FB57C6" w:rsidRPr="00E63BA8" w:rsidRDefault="00FB57C6" w:rsidP="00F675C5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76A18C94" w14:textId="59A6A770" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00634D84">
+    <w:p w14:paraId="370A9C7C" w14:textId="77777777" w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidRDefault="008830DF" w:rsidP="00634D84">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008830DF" w:rsidRPr="00E63BA8" w:rsidSect="007F780D">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="707" w:bottom="1440" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10DE68E7" w14:textId="77777777" w:rsidR="00806104" w:rsidRDefault="00806104" w:rsidP="00864515">
+    <w:p w14:paraId="370A9C81" w14:textId="77777777" w:rsidR="00D077B2" w:rsidRDefault="00D077B2" w:rsidP="00864515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E68DEF3" w14:textId="77777777" w:rsidR="00806104" w:rsidRDefault="00806104" w:rsidP="00864515">
+    <w:p w14:paraId="370A9C82" w14:textId="77777777" w:rsidR="00D077B2" w:rsidRDefault="00D077B2" w:rsidP="00864515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4540,109 +4730,109 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BD5F99D" w14:textId="77777777" w:rsidR="00806104" w:rsidRDefault="00806104" w:rsidP="00864515">
+    <w:p w14:paraId="370A9C7F" w14:textId="77777777" w:rsidR="00D077B2" w:rsidRDefault="00D077B2" w:rsidP="00864515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04EE6CEB" w14:textId="77777777" w:rsidR="00806104" w:rsidRDefault="00806104" w:rsidP="00864515">
+    <w:p w14:paraId="370A9C80" w14:textId="77777777" w:rsidR="00D077B2" w:rsidRDefault="00D077B2" w:rsidP="00864515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6799E5B6" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="008022C6" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
+  <w:p w14:paraId="370A9C83" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="008022C6" w:rsidRDefault="008830DF" w:rsidP="00560F1E">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6240A5BF" wp14:editId="134D5EF3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="370A9C89" wp14:editId="370A9C8A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2743200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>1270</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4363085" cy="1979930"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1" descr="Highland Council Logo"/>
+          <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Highland Council Logo"/>
+                  <pic:cNvPr id="0" name="Corber-Tab-max.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4363085" cy="1979930"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -4651,148 +4841,148 @@
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="008022C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>PEL/CHECKLIST</w:t>
     </w:r>
     <w:r w:rsidR="00CE11C3" w:rsidRPr="008022C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="160E77B2" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRDefault="00560F1E" w:rsidP="00560F1E">
+  <w:p w14:paraId="370A9C84" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRDefault="00560F1E" w:rsidP="00560F1E">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4412B5D0" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="00560F1E" w:rsidRDefault="00560F1E" w:rsidP="00560F1E">
+  <w:p w14:paraId="370A9C85" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="00560F1E" w:rsidRDefault="00560F1E" w:rsidP="00560F1E">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1CD5D7B6" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="00634D84" w:rsidRDefault="00560F1E" w:rsidP="004F250F">
+  <w:p w14:paraId="370A9C86" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="00634D84" w:rsidRDefault="00560F1E" w:rsidP="004F250F">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00634D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Community</w:t>
     </w:r>
     <w:r w:rsidR="00DD37D6" w:rsidRPr="00634D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00634D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Services - Environmental Health</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52C13137" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="009E0566" w:rsidRDefault="00560F1E" w:rsidP="00B0598A">
+  <w:p w14:paraId="370A9C87" w14:textId="77777777" w:rsidR="00560F1E" w:rsidRPr="009E0566" w:rsidRDefault="00560F1E" w:rsidP="00B0598A">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00634D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Checklist for </w:t>
     </w:r>
     <w:r w:rsidR="00B0598A" w:rsidRPr="00634D84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">the </w:t>
     </w:r>
     <w:r w:rsidR="00221201">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Use of Fairground Equipment </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5889EB7D" w14:textId="77777777" w:rsidR="00864515" w:rsidRDefault="00864515" w:rsidP="00560F1E">
+  <w:p w14:paraId="370A9C88" w14:textId="77777777" w:rsidR="00864515" w:rsidRDefault="00864515" w:rsidP="00560F1E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9800469B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCD5BD73"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -5419,255 +5609,255 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1555308661">
+  <w:num w:numId="1" w16cid:durableId="172034507">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1060978145">
+  <w:num w:numId="2" w16cid:durableId="1232156002">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="789906952">
+  <w:num w:numId="3" w16cid:durableId="1359355347">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="206838935">
+  <w:num w:numId="4" w16cid:durableId="1327586256">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="397630017">
+  <w:num w:numId="5" w16cid:durableId="1905142036">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="149104263">
+  <w:num w:numId="6" w16cid:durableId="376972342">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1540511726">
+  <w:num w:numId="7" w16cid:durableId="2018002623">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1864436444">
+  <w:num w:numId="8" w16cid:durableId="1865054344">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1658415761">
+  <w:num w:numId="9" w16cid:durableId="273102452">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003769D4"/>
     <w:rsid w:val="00004D81"/>
     <w:rsid w:val="00007A6C"/>
     <w:rsid w:val="0002553A"/>
     <w:rsid w:val="00031264"/>
     <w:rsid w:val="000332D4"/>
     <w:rsid w:val="0006342C"/>
     <w:rsid w:val="0008199F"/>
     <w:rsid w:val="00095DD3"/>
     <w:rsid w:val="000A4CDA"/>
     <w:rsid w:val="000C2C98"/>
     <w:rsid w:val="000D16C2"/>
     <w:rsid w:val="000D3AFD"/>
     <w:rsid w:val="00112A42"/>
+    <w:rsid w:val="0012427C"/>
     <w:rsid w:val="0015647F"/>
     <w:rsid w:val="00174EF7"/>
     <w:rsid w:val="001829C0"/>
     <w:rsid w:val="00183EA3"/>
     <w:rsid w:val="001B6D06"/>
     <w:rsid w:val="001C5BA6"/>
     <w:rsid w:val="00221201"/>
     <w:rsid w:val="00236380"/>
     <w:rsid w:val="00240A03"/>
     <w:rsid w:val="00242CC2"/>
     <w:rsid w:val="00247394"/>
     <w:rsid w:val="00253697"/>
     <w:rsid w:val="00260D5B"/>
+    <w:rsid w:val="002654EF"/>
     <w:rsid w:val="002957DD"/>
     <w:rsid w:val="002C584C"/>
     <w:rsid w:val="002C59B9"/>
     <w:rsid w:val="002F0C5C"/>
     <w:rsid w:val="00363AD7"/>
     <w:rsid w:val="003769D4"/>
+    <w:rsid w:val="00395BBD"/>
     <w:rsid w:val="003C1A6D"/>
     <w:rsid w:val="004325CB"/>
     <w:rsid w:val="0049400D"/>
     <w:rsid w:val="004C6645"/>
     <w:rsid w:val="004F1DD4"/>
     <w:rsid w:val="004F250F"/>
     <w:rsid w:val="005010EB"/>
     <w:rsid w:val="00540C38"/>
     <w:rsid w:val="00560F1E"/>
     <w:rsid w:val="00563ED1"/>
     <w:rsid w:val="005669CA"/>
     <w:rsid w:val="00596BDD"/>
     <w:rsid w:val="005A5684"/>
     <w:rsid w:val="005C7F38"/>
     <w:rsid w:val="006279E5"/>
     <w:rsid w:val="00634D84"/>
     <w:rsid w:val="006630AC"/>
     <w:rsid w:val="006F487C"/>
     <w:rsid w:val="00736678"/>
     <w:rsid w:val="0074391F"/>
     <w:rsid w:val="007508D7"/>
     <w:rsid w:val="007805F8"/>
     <w:rsid w:val="007C2B00"/>
     <w:rsid w:val="007C57E3"/>
     <w:rsid w:val="007C5AF3"/>
     <w:rsid w:val="007F31C3"/>
     <w:rsid w:val="007F780D"/>
     <w:rsid w:val="008022C6"/>
-    <w:rsid w:val="00806104"/>
     <w:rsid w:val="00837F76"/>
     <w:rsid w:val="0084288C"/>
     <w:rsid w:val="008457EF"/>
     <w:rsid w:val="00851683"/>
     <w:rsid w:val="00864515"/>
     <w:rsid w:val="008830DF"/>
     <w:rsid w:val="00886DBB"/>
-    <w:rsid w:val="0090699E"/>
-    <w:rsid w:val="009506E7"/>
     <w:rsid w:val="00957DFD"/>
     <w:rsid w:val="009759C8"/>
     <w:rsid w:val="009C404E"/>
     <w:rsid w:val="009E0566"/>
     <w:rsid w:val="009F52C0"/>
     <w:rsid w:val="00A1025D"/>
     <w:rsid w:val="00A1075A"/>
     <w:rsid w:val="00A2788C"/>
     <w:rsid w:val="00A50D73"/>
     <w:rsid w:val="00A54798"/>
     <w:rsid w:val="00A66678"/>
     <w:rsid w:val="00A80733"/>
     <w:rsid w:val="00A93390"/>
     <w:rsid w:val="00A949DC"/>
     <w:rsid w:val="00AA730B"/>
-    <w:rsid w:val="00AB3AB8"/>
     <w:rsid w:val="00AD0D37"/>
     <w:rsid w:val="00B0598A"/>
     <w:rsid w:val="00B41AC6"/>
     <w:rsid w:val="00B9238E"/>
     <w:rsid w:val="00BD7561"/>
     <w:rsid w:val="00C60ADB"/>
     <w:rsid w:val="00C842E8"/>
     <w:rsid w:val="00C856B5"/>
     <w:rsid w:val="00CA3C62"/>
     <w:rsid w:val="00CC0D7C"/>
     <w:rsid w:val="00CE11C3"/>
     <w:rsid w:val="00D077B2"/>
     <w:rsid w:val="00D40509"/>
     <w:rsid w:val="00D505C3"/>
     <w:rsid w:val="00DB4B53"/>
     <w:rsid w:val="00DB6472"/>
     <w:rsid w:val="00DD37D6"/>
     <w:rsid w:val="00DF6EB3"/>
     <w:rsid w:val="00E12489"/>
     <w:rsid w:val="00E176E3"/>
     <w:rsid w:val="00E35434"/>
     <w:rsid w:val="00E36394"/>
     <w:rsid w:val="00E63BA8"/>
     <w:rsid w:val="00EB23D8"/>
     <w:rsid w:val="00EB794D"/>
     <w:rsid w:val="00ED653A"/>
     <w:rsid w:val="00EE020C"/>
     <w:rsid w:val="00EE0449"/>
+    <w:rsid w:val="00EF343E"/>
     <w:rsid w:val="00EF451F"/>
-    <w:rsid w:val="00F06E69"/>
     <w:rsid w:val="00F145C6"/>
     <w:rsid w:val="00F30949"/>
     <w:rsid w:val="00F83E48"/>
     <w:rsid w:val="00F9295C"/>
     <w:rsid w:val="00FB0DE4"/>
+    <w:rsid w:val="00FB57C6"/>
     <w:rsid w:val="00FC6430"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5E85CE80"/>
-  <w15:docId w15:val="{0B73EFEF-CC88-4FB0-8D85-879F34D29C5F}"/>
+  <w14:docId w14:val="370A9BE5"/>
+  <w15:docId w15:val="{5700447B-1DA0-4FA1-8F96-A07B147AEB76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6289,51 +6479,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="568418607">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:envhealth@highland.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:envhealth@highland.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6585,109 +6775,405 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="aeaaf4d0-8e10-4648-928d-180810c7b901" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f1fda0e3-e277-4203-9a86-6b3aa8908ba1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003E07AF860BAD6F46ADFCF6582256F8C1" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="90eb39204d66a79c02b7b3557d213d2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1fda0e3-e277-4203-9a86-6b3aa8908ba1" xmlns:ns3="aeaaf4d0-8e10-4648-928d-180810c7b901" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a50e8ebb7e546b29a8c43ed422f2a3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="f1fda0e3-e277-4203-9a86-6b3aa8908ba1"/>
+    <xsd:import namespace="aeaaf4d0-8e10-4648-928d-180810c7b901"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f1fda0e3-e277-4203-9a86-6b3aa8908ba1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeaaf4d0-8e10-4648-928d-180810c7b901" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ccb3f21d-99b2-45a4-8058-2dee5f572f10}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aeaaf4d0-8e10-4648-928d-180810c7b901">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1B8BCF-ADF7-4D54-A9A8-9B2BF976973F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05EC823D-061E-4023-B2DC-5280678F13BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="aeaaf4d0-8e10-4648-928d-180810c7b901"/>
+    <ds:schemaRef ds:uri="f1fda0e3-e277-4203-9a86-6b3aa8908ba1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B407566-3759-44D1-8C54-A25290ED1E04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AA3AB94-8885-45CF-A23B-86695E9A2448}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A961E2EE-8F70-4008-934D-6E014AF8F4EE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>984</Words>
-  <Characters>5610</Characters>
+  <Characters>5614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fujitsu</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6581</CharactersWithSpaces>
+  <CharactersWithSpaces>6585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gregor MacCormick</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_AdHocReviewCycleID">
     <vt:i4>621073573</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>PEL - EH Checklist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>Gregor.MacCormick@highland.gov.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Gregor MacCormick</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
     <vt:i4>630561209</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E07AF860BAD6F46ADFCF6582256F8C1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>