--- v0 (2026-02-17)
+++ v1 (2026-04-09)
@@ -306,52 +306,89 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Expression of Interest</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="081843A3" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="385623"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FD1ADF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="385623"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>Cur an cèill ùidh</w:t>
+                              <w:t xml:space="preserve">Cur an </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00FD1ADF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>cèill</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00FD1ADF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00FD1ADF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="385623"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>ùidh</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="25E78002" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="009237AD" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
                             <w:pPr>
                               <w:jc w:val="left"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
@@ -604,51 +641,51 @@
                           <w:color w:val="385623"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Cur an cèill ùidh</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="25E78002" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="009237AD" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
                       <w:pPr>
                         <w:jc w:val="left"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421CA4C4" wp14:editId="21DB5939">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421CA4C4" wp14:editId="0BACC8CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-285750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-496570</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1212850" cy="499745"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="14" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -740,74 +777,87 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A177C58" w14:textId="11325788" w:rsidR="00E07AEB" w:rsidRPr="00F50541" w:rsidRDefault="00E07AEB" w:rsidP="00F50541">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54516382" w14:textId="43436558" w:rsidR="00E07AEB" w:rsidRDefault="00566C6A" w:rsidP="00627509">
+    <w:p w14:paraId="54516382" w14:textId="648E5311" w:rsidR="00E07AEB" w:rsidRDefault="00E07AEB" w:rsidP="00627509">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C96D65A" w14:textId="4315AB70" w:rsidR="00A56A6D" w:rsidRDefault="00AE33E8" w:rsidP="00627509">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67FC178C" wp14:editId="25EB8A53">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67FC178C" wp14:editId="3C078E06">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>626110</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>81280</wp:posOffset>
+              <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5721350" cy="3594100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="2086" y="2404"/>
                 <wp:lineTo x="1223" y="2748"/>
                 <wp:lineTo x="1007" y="4236"/>
                 <wp:lineTo x="360" y="4694"/>
                 <wp:lineTo x="216" y="4923"/>
                 <wp:lineTo x="288" y="6297"/>
                 <wp:lineTo x="1079" y="8129"/>
                 <wp:lineTo x="1151" y="9502"/>
                 <wp:lineTo x="1510" y="9960"/>
                 <wp:lineTo x="2445" y="10189"/>
                 <wp:lineTo x="12874" y="10189"/>
                 <wp:lineTo x="18555" y="9960"/>
                 <wp:lineTo x="20641" y="9502"/>
                 <wp:lineTo x="20785" y="7900"/>
                 <wp:lineTo x="20425" y="7327"/>
                 <wp:lineTo x="19275" y="6297"/>
                 <wp:lineTo x="18771" y="4580"/>
                 <wp:lineTo x="18627" y="2862"/>
                 <wp:lineTo x="18555" y="2404"/>
                 <wp:lineTo x="2086" y="2404"/>
@@ -839,63 +889,50 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5721350" cy="3594100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="492B6C80" w14:textId="68F2A7A8" w:rsidR="00F50541" w:rsidRDefault="00F50541" w:rsidP="00627509">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E4009FC" w14:textId="77777777" w:rsidR="006134BC" w:rsidRDefault="006134BC" w:rsidP="00627509">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4502,51 +4539,67 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CE0577A" w14:textId="433C2F03" w:rsidR="002F57CD" w:rsidRPr="00E92482" w:rsidRDefault="00A44866" w:rsidP="0040417A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Will</w:t>
             </w:r>
             <w:r w:rsidR="002F57CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> the VAT related to the project be reclaimed from HMRC?</w:t>
+              <w:t xml:space="preserve"> the VAT </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002F57CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>related</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002F57CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the project be reclaimed from HMRC?</w:t>
             </w:r>
             <w:r w:rsidR="002F57CD" w:rsidRPr="006B2006">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F57CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002F57CD" w:rsidRPr="009B71DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">rovide relevant details in the box below, i.e. details of exemptions </w:t>
@@ -4806,81 +4859,80 @@
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="007237B4" w14:paraId="7717D0C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="1D30E041" w14:textId="32000975" w:rsidR="002F57CD" w:rsidRPr="007237B4" w:rsidRDefault="002F57CD" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00D91B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Privacy Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="007237B4" w14:paraId="084FB9C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="21C7C7FB" w14:textId="29797763" w:rsidR="006A2732" w:rsidRPr="007237B4" w:rsidRDefault="002F57CD" w:rsidP="005E1D01">
+          <w:p w14:paraId="21C7C7FB" w14:textId="278D1EE6" w:rsidR="006A2732" w:rsidRPr="007237B4" w:rsidRDefault="002F57CD" w:rsidP="005E1D01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="6666FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4919,60 +4971,55 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F </w:t>
             </w:r>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy Notice:  </w:t>
             </w:r>
             <w:r w:rsidR="003F5366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          Yes / No </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00566C6A" w:rsidRPr="00CD3D49">
+              <w:r w:rsidR="004F56D0" w:rsidRPr="004F56D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Highland Reuse and Repair Fund Application Form and Guidance |</w:t>
+                <w:t>Highland Reuse and Repair Fund Application Form and Guidance - Highland Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48D0A230" w14:textId="77777777" w:rsidR="00F74715" w:rsidRDefault="004B3739" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -5078,101 +5125,127 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidR="009224B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3F770C" w14:textId="3CBF9AD1" w:rsidR="00F74715" w:rsidRPr="00894733" w:rsidRDefault="00F74715" w:rsidP="001F7762">
+          <w:p w14:paraId="2519CE0B" w14:textId="70C19EC7" w:rsidR="004F56D0" w:rsidRDefault="004F56D0" w:rsidP="001F7762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If yes, please give details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3F770C" w14:textId="4134C72E" w:rsidR="00F74715" w:rsidRPr="00894733" w:rsidRDefault="00F74715" w:rsidP="001F7762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6666FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894733">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>For guidance on the appropriate use of AI in funding applications, please refer to Use of AI in Funding Applications Guidance</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3D49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00566C6A" w:rsidRPr="00CD3D49">
+              <w:r w:rsidR="004F56D0" w:rsidRPr="004F56D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                  <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>Highland Reuse and Repair Fund Application Form and Guidance |</w:t>
+                <w:t>Highland Reuse and Repair Fund Application Form and Guidance - Highland Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2980AF45" w14:textId="77777777" w:rsidR="00F74715" w:rsidRDefault="00F74715" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17783F7E" w14:textId="3CEB49F2" w:rsidR="00406620" w:rsidRDefault="00EE1534" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -6398,68 +6471,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6038" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A23C631" w14:textId="77777777" w:rsidR="0043188B" w:rsidRPr="00AD6E1C" w:rsidRDefault="0043188B" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01D657C7" w14:textId="79448253" w:rsidR="00013556" w:rsidRDefault="00013556" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EBB3501" w14:textId="77777777" w:rsidR="00B63016" w:rsidRDefault="00B63016" w:rsidP="001F7762">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C62E97" w:rsidRPr="00DF11C7" w14:paraId="7A4EA0DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6936,51 +6991,51 @@
           </w:p>
           <w:p w14:paraId="532F150D" w14:textId="77777777" w:rsidR="000C2763" w:rsidRPr="00F6117D" w:rsidRDefault="000C2763" w:rsidP="00415368">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E550C8" w:rsidRPr="00DF11C7" w14:paraId="00E3910B" w14:textId="77777777" w:rsidTr="0028605A">
         <w:trPr>
           <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2634B289" w14:textId="1C5F24EA" w:rsidR="007C1200" w:rsidRPr="00050CCA" w:rsidRDefault="007C1200" w:rsidP="001F7762">
+          <w:p w14:paraId="2634B289" w14:textId="2BC09C1B" w:rsidR="007C1200" w:rsidRPr="00050CCA" w:rsidRDefault="007C1200" w:rsidP="001F7762">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="644"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">List the main activities the project </w:t>
             </w:r>
             <w:r w:rsidR="00E10155">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7093,61 +7148,61 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E4688">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">in 12 months from the date of the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E51B58">
+              <w:t xml:space="preserve">in 12 months from the </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE572B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Offer of Grant Letter.</w:t>
+              <w:t>agreed start date.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB1FAAD" w14:textId="77777777" w:rsidR="00E52FE5" w:rsidRDefault="00E52FE5" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
@@ -7678,95 +7733,85 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">disadvantaged or </w:t>
             </w:r>
             <w:r w:rsidRPr="00C12209">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">excluded from benefitting from the project? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB94A9D" w14:textId="77777777" w:rsidR="00AD29D5" w:rsidRDefault="00AD29D5" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F7E0C0A" w14:textId="77777777" w:rsidR="00550205" w:rsidRDefault="00550205" w:rsidP="001F7762">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0674893F" w14:textId="77777777" w:rsidR="008A524D" w:rsidRPr="00987488" w:rsidRDefault="008A524D" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FC1E923" w14:textId="77777777" w:rsidR="00BB7E2F" w:rsidRPr="00987488" w:rsidRDefault="00BB7E2F" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C12209" w:rsidRPr="006C1F70" w14:paraId="19A3A1FF" w14:textId="77777777" w:rsidTr="0028605A">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="615BCBBB" w14:textId="560CC2E0" w:rsidR="009B22F1" w:rsidRPr="00396518" w:rsidRDefault="00162A00" w:rsidP="00396518">
+          <w:p w14:paraId="615BCBBB" w14:textId="2990E76E" w:rsidR="009B22F1" w:rsidRPr="00396518" w:rsidRDefault="00162A00" w:rsidP="00396518">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you have a </w:t>
             </w:r>
             <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7825,79 +7870,69 @@
             </w:r>
             <w:r w:rsidR="006D3A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00323FA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidR="00650A73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00363F0B" w:rsidRPr="00363F0B">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00363F0B" w:rsidRPr="005E6F7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00C12209" w:rsidRPr="005E6F7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ll applicants are required to provide a signed statement</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ll applicants are required to provide a signed statement </w:t>
             </w:r>
             <w:r w:rsidR="009B13D0" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">detailing </w:t>
             </w:r>
             <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>how your organisation is committed to advancing the</w:t>
             </w:r>
             <w:r w:rsidR="00C12209" w:rsidRPr="00BB06BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -7926,142 +7961,297 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> including the ‘Real Living Wage’ and ‘Effective Voice’ criteria</w:t>
             </w:r>
             <w:r w:rsidR="00363F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see guidance note)</w:t>
             </w:r>
             <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:r w:rsidR="00D2327C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE6498" w:rsidRPr="006C1F70" w14:paraId="1CC6F5CA" w14:textId="77777777" w:rsidTr="0028605A">
+        <w:tblPrEx>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09765C7E" w14:textId="17A94A3B" w:rsidR="00EE6498" w:rsidRDefault="00EE6498" w:rsidP="00396518">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is your Fair Work First Policy Statement available on your website.  Yes / No</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6F7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6F7E" w:rsidRPr="005E6F7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All applicants </w:t>
+            </w:r>
+            <w:r w:rsidR="0069215F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wishing to access funding </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6F7E" w:rsidRPr="005E6F7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are required to </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6F7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>upload</w:t>
+            </w:r>
+            <w:r w:rsidR="0069215F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70805">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidR="0069215F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fair Work First statement on their website.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396518" w:rsidRPr="006C1F70" w14:paraId="2A5C748C" w14:textId="77777777" w:rsidTr="0028605A">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A2083BD" w14:textId="36AD687A" w:rsidR="00396518" w:rsidRPr="002C27BB" w:rsidRDefault="00396518" w:rsidP="0004084C">
+          <w:p w14:paraId="7A2083BD" w14:textId="2BC843A4" w:rsidR="00396518" w:rsidRPr="002C27BB" w:rsidRDefault="00396518" w:rsidP="0004084C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00847638">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Do you have Living Wage Accreditation and/or are planning to be certified</w:t>
             </w:r>
             <w:r w:rsidR="00847638">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00847638">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="006D3A37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Please give details.</w:t>
+              <w:t>Please give details</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70805">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or explain why this </w:t>
+            </w:r>
+            <w:r w:rsidR="00E674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70805">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not apply.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="431F7F1E" w14:textId="15BAA898" w:rsidR="00847638" w:rsidRPr="0004084C" w:rsidRDefault="00847638" w:rsidP="00B45313">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C12209" w:rsidRPr="006C1F70" w14:paraId="79F21206" w14:textId="77777777" w:rsidTr="0028605A">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56740BE7" w14:textId="31A3635E" w:rsidR="00846E44" w:rsidRPr="00CC661A" w:rsidRDefault="00846E44" w:rsidP="001F7762">
+          <w:p w14:paraId="56740BE7" w14:textId="3F6ADD3C" w:rsidR="00846E44" w:rsidRPr="00CC661A" w:rsidRDefault="00846E44" w:rsidP="001F7762">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD0DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How will the project be supported or maintained after </w:t>
             </w:r>
             <w:r w:rsidR="00222D6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -8075,58 +8265,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:r w:rsidR="00AC64C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00AD0DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">F </w:t>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC64C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>und</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD0DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00222D6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>grant period</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD0DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and what will</w:t>
             </w:r>
             <w:r w:rsidR="00C711B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
@@ -8147,60 +8364,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> be</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD0DC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E33DE03" w14:textId="77777777" w:rsidR="00CC661A" w:rsidRDefault="00CC661A" w:rsidP="00CC661A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A5B1F30" w14:textId="77777777" w:rsidR="0082545E" w:rsidRPr="00AD0DC1" w:rsidRDefault="0082545E" w:rsidP="00CC661A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7555DC51" w14:textId="77777777" w:rsidR="00C12209" w:rsidRPr="00AD0DC1" w:rsidRDefault="00C12209" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -9297,105 +9504,50 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B412996" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D61882" w:rsidRPr="0059146E" w14:paraId="446C6EB9" w14:textId="77777777" w:rsidTr="0091486A">
-[...53 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="1D425689" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1902F734" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="0091486A" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091486A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11559,67 +11711,83 @@
           </w:tcPr>
           <w:p w14:paraId="11E84316" w14:textId="5FAE3AEE" w:rsidR="00FF2D5F" w:rsidRPr="00E92482" w:rsidRDefault="00267A89" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8107" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
-          <w:p w14:paraId="166269BA" w14:textId="14FC7354" w:rsidR="00FF2D5F" w:rsidRPr="006D4E58" w:rsidRDefault="00FF2D5F" w:rsidP="001F7762">
+          <w:p w14:paraId="166269BA" w14:textId="433509CA" w:rsidR="00FF2D5F" w:rsidRPr="006D4E58" w:rsidRDefault="00FF2D5F" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fair Work First – signed policy statement </w:t>
+              <w:t xml:space="preserve">Fair Work First </w:t>
+            </w:r>
+            <w:r w:rsidR="0074640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(FWF) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– signed policy statement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="587ECA07" w14:textId="77777777" w:rsidR="00FF2D5F" w:rsidRPr="00E92482" w:rsidRDefault="00FF2D5F" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E722A4" w:rsidRPr="00E92482" w14:paraId="3678A0DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10528" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -11723,61 +11891,135 @@
       <w:r w:rsidR="001F42E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, we require the following additional documentation (where applicable) before you start</w:t>
       </w:r>
       <w:r w:rsidR="00B9091F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D42A973" w14:textId="77777777" w:rsidR="00B9091F" w:rsidRDefault="00B9091F" w:rsidP="001F7762">
-      <w:pPr>
+    <w:p w14:paraId="045E1413" w14:textId="64982D1C" w:rsidR="00070238" w:rsidRDefault="00070238" w:rsidP="001F7762">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmation that your FWF statement </w:t>
+      </w:r>
+      <w:r w:rsidR="0074640E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has been uploaded to your website</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="62070B25" w14:textId="759B271F" w:rsidR="00B9091F" w:rsidRPr="001F42E8" w:rsidRDefault="00D46CBD" w:rsidP="001F7762">
+    <w:p w14:paraId="022D0132" w14:textId="59496B7E" w:rsidR="0074640E" w:rsidRDefault="00FD1CB9" w:rsidP="001F7762">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0074640E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onfirmat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ion that any contractors </w:t>
+      </w:r>
+      <w:r w:rsidR="00636FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">being employed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pay their staff at least the Real Living Wage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62070B25" w14:textId="3EEC2541" w:rsidR="00B9091F" w:rsidRPr="001F42E8" w:rsidRDefault="00D46CBD" w:rsidP="001F7762">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F42E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Constitution or articles of memorandum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75127D7B" w14:textId="29A6EE85" w:rsidR="00D46CBD" w:rsidRDefault="00D46CBD" w:rsidP="001F7762">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11927,51 +12169,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1424">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partnership agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0627ACE7" w14:textId="77777777" w:rsidR="008A160E" w:rsidRDefault="008A160E" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="323EF420" w14:textId="77912857" w:rsidR="00E443CD" w:rsidRPr="00A41166" w:rsidRDefault="00E443CD" w:rsidP="00556191">
+    <w:p w14:paraId="323EF420" w14:textId="3DB1D2FE" w:rsidR="00E443CD" w:rsidRPr="00A41166" w:rsidRDefault="00E443CD" w:rsidP="00556191">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003772DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projects must </w:t>
       </w:r>
       <w:r w:rsidRPr="00461E1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -11986,75 +12228,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003772DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>start or commit expenditure before receiving and accepting the Offer of Grant Letter.</w:t>
       </w:r>
       <w:r w:rsidR="00A41166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003772DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All projects should be completed and claim</w:t>
+        <w:t xml:space="preserve">All projects should be completed within 12 months of </w:t>
       </w:r>
-      <w:r w:rsidR="007957FE">
+      <w:r w:rsidR="00E6590E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s submitted</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> within 12 months of receiving the Offer of Grant Letter</w:t>
+        <w:t>the agreed start date</w:t>
       </w:r>
       <w:r w:rsidRPr="003772DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70CFE" w:rsidRPr="000514DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claims should be submitted within </w:t>
+      </w:r>
+      <w:r w:rsidR="000514DB" w:rsidRPr="000514DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 month of project completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE6B6A4" w14:textId="77777777" w:rsidR="00E443CD" w:rsidRDefault="00E443CD" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC874F3" w14:textId="0C0CFE1F" w:rsidR="00F179E1" w:rsidRPr="007957FE" w:rsidRDefault="00700817" w:rsidP="00850311">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007957FE">
         <w:rPr>
@@ -12079,130 +12337,119 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00DE6872">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>rrf</w:t>
         </w:r>
         <w:r w:rsidR="007957FE" w:rsidRPr="007957FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51AE2F6C" w14:textId="66686DA5" w:rsidR="007957FE" w:rsidRPr="007957FE" w:rsidRDefault="00414549" w:rsidP="00850311">
+    <w:p w14:paraId="7D13E6BC" w14:textId="509B2503" w:rsidR="006B28DC" w:rsidRPr="007957FE" w:rsidRDefault="00414549" w:rsidP="00E6590E">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For further information, please visit</w:t>
       </w:r>
       <w:r w:rsidR="007957FE" w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00DA619F" w:rsidRPr="00E900FA">
+        <w:r w:rsidR="00801DF1" w:rsidRPr="00CF480B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.highland.gov.uk/reuserepairfund</w:t>
+          <w:t>https://www.highland.gov.uk/economy-regeneration/highland-reuse-repair-fund</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B28DC" w:rsidRPr="007957FE" w:rsidSect="00BA0E73">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5FCC72" w14:textId="77777777" w:rsidR="00393B52" w:rsidRDefault="00393B52">
+    <w:p w14:paraId="31F821CA" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50699AA5" w14:textId="77777777" w:rsidR="00393B52" w:rsidRDefault="00393B52">
+    <w:p w14:paraId="6C12822B" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12349,58 +12596,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="28B0DCEE" w14:textId="77777777" w:rsidR="009D6994" w:rsidRPr="0067486A" w:rsidRDefault="009D6994" w:rsidP="000720D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C9598A2" w14:textId="77777777" w:rsidR="00393B52" w:rsidRDefault="00393B52">
+    <w:p w14:paraId="6F94409A" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2923C12E" w14:textId="77777777" w:rsidR="00393B52" w:rsidRDefault="00393B52">
+    <w:p w14:paraId="1E6AB9E6" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68C31ABD" w14:textId="77777777" w:rsidR="009D6994" w:rsidRPr="0067486A" w:rsidRDefault="009D6994" w:rsidP="0067486A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -15652,50 +15899,51 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1470171804">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="803163545">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="460347396">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2107190688">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1365012515">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1020546698">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE01CB"/>
@@ -15711,186 +15959,194 @@
     <w:rsid w:val="0000599D"/>
     <w:rsid w:val="000109BF"/>
     <w:rsid w:val="00010AA5"/>
     <w:rsid w:val="00010EAE"/>
     <w:rsid w:val="000123B8"/>
     <w:rsid w:val="00013556"/>
     <w:rsid w:val="000144EB"/>
     <w:rsid w:val="00014539"/>
     <w:rsid w:val="00015445"/>
     <w:rsid w:val="00020C44"/>
     <w:rsid w:val="00022703"/>
     <w:rsid w:val="00026288"/>
     <w:rsid w:val="00031AA4"/>
     <w:rsid w:val="00035541"/>
     <w:rsid w:val="00035AA9"/>
     <w:rsid w:val="00036006"/>
     <w:rsid w:val="0003699B"/>
     <w:rsid w:val="0004084C"/>
     <w:rsid w:val="00043296"/>
     <w:rsid w:val="00044288"/>
     <w:rsid w:val="000442BC"/>
     <w:rsid w:val="0004549F"/>
     <w:rsid w:val="00045807"/>
     <w:rsid w:val="00050CCA"/>
     <w:rsid w:val="000512C1"/>
+    <w:rsid w:val="000514DB"/>
+    <w:rsid w:val="00051CED"/>
     <w:rsid w:val="00053548"/>
     <w:rsid w:val="000547BE"/>
     <w:rsid w:val="00054FC2"/>
     <w:rsid w:val="000570B3"/>
     <w:rsid w:val="000575CC"/>
     <w:rsid w:val="00057CBD"/>
     <w:rsid w:val="0006046F"/>
     <w:rsid w:val="0006290D"/>
     <w:rsid w:val="00064D12"/>
     <w:rsid w:val="000656EF"/>
     <w:rsid w:val="00065DD5"/>
     <w:rsid w:val="00067FDA"/>
+    <w:rsid w:val="00070238"/>
     <w:rsid w:val="00070C98"/>
     <w:rsid w:val="000720D1"/>
     <w:rsid w:val="00073B06"/>
     <w:rsid w:val="0007405C"/>
     <w:rsid w:val="0007536D"/>
     <w:rsid w:val="00075411"/>
     <w:rsid w:val="00076217"/>
     <w:rsid w:val="0007679F"/>
     <w:rsid w:val="00076B4F"/>
     <w:rsid w:val="000817AB"/>
     <w:rsid w:val="0008190C"/>
     <w:rsid w:val="000844BF"/>
     <w:rsid w:val="00087DC5"/>
     <w:rsid w:val="00090087"/>
     <w:rsid w:val="00090E83"/>
     <w:rsid w:val="00091644"/>
     <w:rsid w:val="00093596"/>
     <w:rsid w:val="00095103"/>
     <w:rsid w:val="0009582E"/>
     <w:rsid w:val="0009657C"/>
     <w:rsid w:val="000A0034"/>
     <w:rsid w:val="000A0C50"/>
+    <w:rsid w:val="000A110F"/>
     <w:rsid w:val="000A3F7A"/>
     <w:rsid w:val="000A503F"/>
     <w:rsid w:val="000B016C"/>
     <w:rsid w:val="000B07EE"/>
     <w:rsid w:val="000B572A"/>
     <w:rsid w:val="000B7066"/>
     <w:rsid w:val="000C2537"/>
     <w:rsid w:val="000C2763"/>
     <w:rsid w:val="000C306A"/>
     <w:rsid w:val="000C43EB"/>
     <w:rsid w:val="000D0F9B"/>
     <w:rsid w:val="000D2C54"/>
     <w:rsid w:val="000D3410"/>
     <w:rsid w:val="000D443C"/>
     <w:rsid w:val="000D46F2"/>
     <w:rsid w:val="000E0C80"/>
     <w:rsid w:val="000E18F9"/>
     <w:rsid w:val="000E3A63"/>
     <w:rsid w:val="000E50A2"/>
     <w:rsid w:val="000E6D66"/>
     <w:rsid w:val="000E7041"/>
+    <w:rsid w:val="000F27B7"/>
     <w:rsid w:val="000F385E"/>
     <w:rsid w:val="000F561B"/>
     <w:rsid w:val="000F760D"/>
     <w:rsid w:val="000F790B"/>
     <w:rsid w:val="00100A59"/>
     <w:rsid w:val="001029E8"/>
     <w:rsid w:val="00104703"/>
     <w:rsid w:val="00105027"/>
     <w:rsid w:val="00107518"/>
     <w:rsid w:val="001102AA"/>
     <w:rsid w:val="00110725"/>
     <w:rsid w:val="0011213E"/>
     <w:rsid w:val="00114858"/>
     <w:rsid w:val="00117D52"/>
     <w:rsid w:val="00123F13"/>
     <w:rsid w:val="00125E57"/>
     <w:rsid w:val="0012612A"/>
     <w:rsid w:val="0012725D"/>
     <w:rsid w:val="00130398"/>
     <w:rsid w:val="001305FB"/>
     <w:rsid w:val="00130858"/>
     <w:rsid w:val="00131463"/>
     <w:rsid w:val="00132197"/>
+    <w:rsid w:val="00132E9C"/>
     <w:rsid w:val="00144C2F"/>
     <w:rsid w:val="00150B43"/>
     <w:rsid w:val="0015344D"/>
     <w:rsid w:val="00153755"/>
     <w:rsid w:val="00153C31"/>
     <w:rsid w:val="00154C62"/>
     <w:rsid w:val="00154D7E"/>
     <w:rsid w:val="0015529A"/>
     <w:rsid w:val="001552A1"/>
     <w:rsid w:val="001558FF"/>
     <w:rsid w:val="00156A49"/>
     <w:rsid w:val="00157346"/>
     <w:rsid w:val="00157B09"/>
     <w:rsid w:val="00157B97"/>
     <w:rsid w:val="00157EBE"/>
     <w:rsid w:val="00162A00"/>
     <w:rsid w:val="00164228"/>
+    <w:rsid w:val="00165C6A"/>
     <w:rsid w:val="0016791E"/>
     <w:rsid w:val="00170767"/>
     <w:rsid w:val="00174C42"/>
     <w:rsid w:val="00176505"/>
     <w:rsid w:val="00180131"/>
     <w:rsid w:val="00182EE4"/>
     <w:rsid w:val="00184B2F"/>
     <w:rsid w:val="00184D34"/>
     <w:rsid w:val="00185A3B"/>
     <w:rsid w:val="00186C35"/>
     <w:rsid w:val="001876AE"/>
     <w:rsid w:val="00192DC7"/>
     <w:rsid w:val="0019609F"/>
     <w:rsid w:val="00197530"/>
     <w:rsid w:val="001A22EE"/>
     <w:rsid w:val="001A4ADE"/>
     <w:rsid w:val="001A525E"/>
     <w:rsid w:val="001A5B1E"/>
     <w:rsid w:val="001A704D"/>
     <w:rsid w:val="001B267F"/>
     <w:rsid w:val="001B3EE7"/>
     <w:rsid w:val="001C0423"/>
     <w:rsid w:val="001C6891"/>
     <w:rsid w:val="001C694F"/>
     <w:rsid w:val="001C7B7F"/>
     <w:rsid w:val="001D0696"/>
     <w:rsid w:val="001D09C1"/>
     <w:rsid w:val="001D1456"/>
     <w:rsid w:val="001D1B77"/>
     <w:rsid w:val="001D24D3"/>
     <w:rsid w:val="001D44E5"/>
     <w:rsid w:val="001D542C"/>
     <w:rsid w:val="001D70CC"/>
     <w:rsid w:val="001D7451"/>
     <w:rsid w:val="001E1D42"/>
     <w:rsid w:val="001E202A"/>
     <w:rsid w:val="001E2CF8"/>
     <w:rsid w:val="001E31CF"/>
     <w:rsid w:val="001E3474"/>
     <w:rsid w:val="001E4725"/>
     <w:rsid w:val="001E55F1"/>
+    <w:rsid w:val="001F01B0"/>
     <w:rsid w:val="001F09F3"/>
     <w:rsid w:val="001F1086"/>
     <w:rsid w:val="001F1236"/>
     <w:rsid w:val="001F42E8"/>
     <w:rsid w:val="001F4A17"/>
     <w:rsid w:val="001F64A9"/>
     <w:rsid w:val="001F66A0"/>
     <w:rsid w:val="001F7762"/>
     <w:rsid w:val="0020010C"/>
     <w:rsid w:val="00202B92"/>
     <w:rsid w:val="00204387"/>
     <w:rsid w:val="00204FBE"/>
     <w:rsid w:val="00211D10"/>
     <w:rsid w:val="00212882"/>
     <w:rsid w:val="00212D95"/>
     <w:rsid w:val="002147CF"/>
     <w:rsid w:val="00215144"/>
     <w:rsid w:val="00216ADE"/>
     <w:rsid w:val="00222D6D"/>
     <w:rsid w:val="002275D2"/>
     <w:rsid w:val="00234E79"/>
     <w:rsid w:val="0023515E"/>
     <w:rsid w:val="0023655B"/>
     <w:rsid w:val="00240BDB"/>
     <w:rsid w:val="00242111"/>
@@ -16085,52 +16341,54 @@
     <w:rsid w:val="004856D0"/>
     <w:rsid w:val="00491DDC"/>
     <w:rsid w:val="004924CE"/>
     <w:rsid w:val="004A221D"/>
     <w:rsid w:val="004A51FF"/>
     <w:rsid w:val="004A797A"/>
     <w:rsid w:val="004B122B"/>
     <w:rsid w:val="004B1EB7"/>
     <w:rsid w:val="004B3739"/>
     <w:rsid w:val="004C01A7"/>
     <w:rsid w:val="004C0BB8"/>
     <w:rsid w:val="004C30FD"/>
     <w:rsid w:val="004C36D6"/>
     <w:rsid w:val="004C42F9"/>
     <w:rsid w:val="004C4434"/>
     <w:rsid w:val="004C754B"/>
     <w:rsid w:val="004C791C"/>
     <w:rsid w:val="004D1424"/>
     <w:rsid w:val="004D215D"/>
     <w:rsid w:val="004D3D82"/>
     <w:rsid w:val="004D4819"/>
     <w:rsid w:val="004E196D"/>
     <w:rsid w:val="004E4688"/>
     <w:rsid w:val="004E7D6E"/>
     <w:rsid w:val="004E7E37"/>
+    <w:rsid w:val="004F23CA"/>
     <w:rsid w:val="004F405A"/>
     <w:rsid w:val="004F539F"/>
+    <w:rsid w:val="004F56D0"/>
     <w:rsid w:val="004F61BE"/>
     <w:rsid w:val="004F6CE8"/>
     <w:rsid w:val="00507627"/>
     <w:rsid w:val="00511AFF"/>
     <w:rsid w:val="00512CFB"/>
     <w:rsid w:val="0051624D"/>
     <w:rsid w:val="0052045D"/>
     <w:rsid w:val="00520AE8"/>
     <w:rsid w:val="0052189F"/>
     <w:rsid w:val="00526BCB"/>
     <w:rsid w:val="0053027B"/>
     <w:rsid w:val="00531D08"/>
     <w:rsid w:val="005406E9"/>
     <w:rsid w:val="00543649"/>
     <w:rsid w:val="00550205"/>
     <w:rsid w:val="00550CCE"/>
     <w:rsid w:val="00550DAB"/>
     <w:rsid w:val="00551C50"/>
     <w:rsid w:val="0055429E"/>
     <w:rsid w:val="005551DD"/>
     <w:rsid w:val="00556191"/>
     <w:rsid w:val="005569E1"/>
     <w:rsid w:val="00556FFA"/>
     <w:rsid w:val="0056050B"/>
     <w:rsid w:val="005623BB"/>
@@ -16157,101 +16415,106 @@
     <w:rsid w:val="005974C7"/>
     <w:rsid w:val="00597A13"/>
     <w:rsid w:val="005A24B4"/>
     <w:rsid w:val="005A3D21"/>
     <w:rsid w:val="005B2BD5"/>
     <w:rsid w:val="005B2F4D"/>
     <w:rsid w:val="005B40FC"/>
     <w:rsid w:val="005B4830"/>
     <w:rsid w:val="005B67D6"/>
     <w:rsid w:val="005C19F3"/>
     <w:rsid w:val="005C1FD5"/>
     <w:rsid w:val="005C3595"/>
     <w:rsid w:val="005C409C"/>
     <w:rsid w:val="005C436E"/>
     <w:rsid w:val="005C63EC"/>
     <w:rsid w:val="005D0542"/>
     <w:rsid w:val="005D1ADA"/>
     <w:rsid w:val="005D7A0A"/>
     <w:rsid w:val="005D7CB9"/>
     <w:rsid w:val="005E01F9"/>
     <w:rsid w:val="005E0667"/>
     <w:rsid w:val="005E11C0"/>
     <w:rsid w:val="005E1D01"/>
     <w:rsid w:val="005E2FB5"/>
     <w:rsid w:val="005E6ADB"/>
+    <w:rsid w:val="005E6F7E"/>
     <w:rsid w:val="005F1210"/>
     <w:rsid w:val="005F4408"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F7096"/>
     <w:rsid w:val="006007AE"/>
     <w:rsid w:val="00602D09"/>
     <w:rsid w:val="00603FD2"/>
     <w:rsid w:val="00604EB3"/>
     <w:rsid w:val="006068D2"/>
     <w:rsid w:val="00606ADC"/>
     <w:rsid w:val="00607FCB"/>
     <w:rsid w:val="00610AC7"/>
+    <w:rsid w:val="006119AB"/>
     <w:rsid w:val="00613223"/>
     <w:rsid w:val="006134BC"/>
     <w:rsid w:val="00614A72"/>
     <w:rsid w:val="0062341A"/>
     <w:rsid w:val="00626A74"/>
     <w:rsid w:val="00627509"/>
     <w:rsid w:val="00627943"/>
     <w:rsid w:val="00627BE7"/>
     <w:rsid w:val="00630034"/>
     <w:rsid w:val="00632503"/>
     <w:rsid w:val="00634DA9"/>
+    <w:rsid w:val="00636FBC"/>
     <w:rsid w:val="00642BC5"/>
     <w:rsid w:val="0064421F"/>
     <w:rsid w:val="0064475D"/>
     <w:rsid w:val="006454CA"/>
     <w:rsid w:val="00646A33"/>
     <w:rsid w:val="00650233"/>
     <w:rsid w:val="00650A73"/>
     <w:rsid w:val="00652CD2"/>
     <w:rsid w:val="0065459C"/>
     <w:rsid w:val="00655415"/>
     <w:rsid w:val="00656116"/>
     <w:rsid w:val="00656EE7"/>
     <w:rsid w:val="00657591"/>
     <w:rsid w:val="0066255F"/>
+    <w:rsid w:val="00662A7C"/>
     <w:rsid w:val="006650F2"/>
     <w:rsid w:val="00665A37"/>
     <w:rsid w:val="006703F0"/>
     <w:rsid w:val="00671A21"/>
     <w:rsid w:val="006727E4"/>
     <w:rsid w:val="00673428"/>
     <w:rsid w:val="0067391B"/>
     <w:rsid w:val="00673B79"/>
     <w:rsid w:val="0067486A"/>
     <w:rsid w:val="00674C88"/>
     <w:rsid w:val="00684270"/>
     <w:rsid w:val="006878E0"/>
     <w:rsid w:val="00691869"/>
     <w:rsid w:val="00691DCA"/>
+    <w:rsid w:val="0069215F"/>
     <w:rsid w:val="006936F0"/>
     <w:rsid w:val="00694992"/>
     <w:rsid w:val="00694C1E"/>
     <w:rsid w:val="00696BD9"/>
     <w:rsid w:val="0069704F"/>
     <w:rsid w:val="006A0F50"/>
     <w:rsid w:val="006A2732"/>
     <w:rsid w:val="006A670E"/>
     <w:rsid w:val="006A69BD"/>
     <w:rsid w:val="006A7D97"/>
     <w:rsid w:val="006B0DC8"/>
     <w:rsid w:val="006B2006"/>
     <w:rsid w:val="006B28DC"/>
     <w:rsid w:val="006B4707"/>
     <w:rsid w:val="006B569E"/>
     <w:rsid w:val="006B5753"/>
     <w:rsid w:val="006B5D60"/>
     <w:rsid w:val="006C1F70"/>
     <w:rsid w:val="006C5293"/>
     <w:rsid w:val="006C755E"/>
     <w:rsid w:val="006C777B"/>
     <w:rsid w:val="006D3696"/>
     <w:rsid w:val="006D373B"/>
     <w:rsid w:val="006D3A37"/>
     <w:rsid w:val="006D4E58"/>
@@ -16260,69 +16523,71 @@
     <w:rsid w:val="006D5ADE"/>
     <w:rsid w:val="006D623A"/>
     <w:rsid w:val="006E00C0"/>
     <w:rsid w:val="006E12A2"/>
     <w:rsid w:val="006E1501"/>
     <w:rsid w:val="006E19B7"/>
     <w:rsid w:val="006E29D4"/>
     <w:rsid w:val="006E2E76"/>
     <w:rsid w:val="006E5633"/>
     <w:rsid w:val="006E6AD5"/>
     <w:rsid w:val="006E6DA6"/>
     <w:rsid w:val="006F1459"/>
     <w:rsid w:val="006F1E53"/>
     <w:rsid w:val="006F224C"/>
     <w:rsid w:val="006F2945"/>
     <w:rsid w:val="00700696"/>
     <w:rsid w:val="00700817"/>
     <w:rsid w:val="00700839"/>
     <w:rsid w:val="00700B3A"/>
     <w:rsid w:val="00702F21"/>
     <w:rsid w:val="00702FB5"/>
     <w:rsid w:val="00703C54"/>
     <w:rsid w:val="00705980"/>
     <w:rsid w:val="007064B9"/>
     <w:rsid w:val="00706A3A"/>
+    <w:rsid w:val="00712B9F"/>
     <w:rsid w:val="00713BB0"/>
     <w:rsid w:val="00714D64"/>
     <w:rsid w:val="00720934"/>
     <w:rsid w:val="00720ED5"/>
     <w:rsid w:val="00723E95"/>
     <w:rsid w:val="00723FB5"/>
     <w:rsid w:val="0072455B"/>
     <w:rsid w:val="007248D5"/>
     <w:rsid w:val="00725245"/>
     <w:rsid w:val="00725276"/>
     <w:rsid w:val="00725533"/>
     <w:rsid w:val="00732813"/>
     <w:rsid w:val="0073340D"/>
     <w:rsid w:val="0073414A"/>
     <w:rsid w:val="00735A09"/>
     <w:rsid w:val="00737238"/>
     <w:rsid w:val="00740B1C"/>
     <w:rsid w:val="00744739"/>
     <w:rsid w:val="0074544C"/>
+    <w:rsid w:val="0074640E"/>
     <w:rsid w:val="007509EB"/>
     <w:rsid w:val="00751304"/>
     <w:rsid w:val="0075673E"/>
     <w:rsid w:val="00757A53"/>
     <w:rsid w:val="00762288"/>
     <w:rsid w:val="007661A6"/>
     <w:rsid w:val="007668F9"/>
     <w:rsid w:val="00766C2C"/>
     <w:rsid w:val="007723E4"/>
     <w:rsid w:val="00772FC7"/>
     <w:rsid w:val="0077469F"/>
     <w:rsid w:val="0077576D"/>
     <w:rsid w:val="00775E51"/>
     <w:rsid w:val="00776C38"/>
     <w:rsid w:val="00777B60"/>
     <w:rsid w:val="007847E9"/>
     <w:rsid w:val="00786E37"/>
     <w:rsid w:val="00790BBA"/>
     <w:rsid w:val="0079133D"/>
     <w:rsid w:val="007943D4"/>
     <w:rsid w:val="007957FE"/>
     <w:rsid w:val="007A041E"/>
     <w:rsid w:val="007A2F14"/>
     <w:rsid w:val="007A5F00"/>
     <w:rsid w:val="007A7142"/>
@@ -16330,50 +16595,51 @@
     <w:rsid w:val="007B1A9F"/>
     <w:rsid w:val="007B59C6"/>
     <w:rsid w:val="007B759E"/>
     <w:rsid w:val="007C00A0"/>
     <w:rsid w:val="007C10AF"/>
     <w:rsid w:val="007C1200"/>
     <w:rsid w:val="007C21CE"/>
     <w:rsid w:val="007C42D1"/>
     <w:rsid w:val="007C5E0C"/>
     <w:rsid w:val="007C7B40"/>
     <w:rsid w:val="007D0D91"/>
     <w:rsid w:val="007D0DAB"/>
     <w:rsid w:val="007D1077"/>
     <w:rsid w:val="007D171B"/>
     <w:rsid w:val="007D27C7"/>
     <w:rsid w:val="007D5109"/>
     <w:rsid w:val="007D5D85"/>
     <w:rsid w:val="007D78FD"/>
     <w:rsid w:val="007D7F4D"/>
     <w:rsid w:val="007E18B9"/>
     <w:rsid w:val="007E7524"/>
     <w:rsid w:val="007F0D7D"/>
     <w:rsid w:val="007F40A2"/>
     <w:rsid w:val="00800EDB"/>
     <w:rsid w:val="00801761"/>
+    <w:rsid w:val="00801DF1"/>
     <w:rsid w:val="00802FB6"/>
     <w:rsid w:val="00803317"/>
     <w:rsid w:val="0080343D"/>
     <w:rsid w:val="00806198"/>
     <w:rsid w:val="00811469"/>
     <w:rsid w:val="00811BAB"/>
     <w:rsid w:val="00812126"/>
     <w:rsid w:val="00813663"/>
     <w:rsid w:val="0081750D"/>
     <w:rsid w:val="00820632"/>
     <w:rsid w:val="00820C17"/>
     <w:rsid w:val="00824974"/>
     <w:rsid w:val="00825201"/>
     <w:rsid w:val="0082545E"/>
     <w:rsid w:val="0082585D"/>
     <w:rsid w:val="008260FA"/>
     <w:rsid w:val="00826D7D"/>
     <w:rsid w:val="00830564"/>
     <w:rsid w:val="00835AE8"/>
     <w:rsid w:val="00840031"/>
     <w:rsid w:val="00841F99"/>
     <w:rsid w:val="00842EAB"/>
     <w:rsid w:val="00845231"/>
     <w:rsid w:val="00846E44"/>
     <w:rsid w:val="00847638"/>
@@ -16441,50 +16707,51 @@
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="009018C0"/>
     <w:rsid w:val="00902006"/>
     <w:rsid w:val="00902253"/>
     <w:rsid w:val="009038B9"/>
     <w:rsid w:val="009065AE"/>
     <w:rsid w:val="009120F1"/>
     <w:rsid w:val="00913298"/>
     <w:rsid w:val="009134AA"/>
     <w:rsid w:val="0091486A"/>
     <w:rsid w:val="00915447"/>
     <w:rsid w:val="00916E26"/>
     <w:rsid w:val="009206E4"/>
     <w:rsid w:val="00922224"/>
     <w:rsid w:val="009224B3"/>
     <w:rsid w:val="009237AB"/>
     <w:rsid w:val="00924EF3"/>
     <w:rsid w:val="00926A14"/>
     <w:rsid w:val="009318C8"/>
     <w:rsid w:val="00937030"/>
     <w:rsid w:val="00940880"/>
     <w:rsid w:val="009416EC"/>
     <w:rsid w:val="00943208"/>
     <w:rsid w:val="009469AE"/>
     <w:rsid w:val="00946F0B"/>
+    <w:rsid w:val="009503D6"/>
     <w:rsid w:val="00950AFD"/>
     <w:rsid w:val="00952710"/>
     <w:rsid w:val="0095317A"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00955025"/>
     <w:rsid w:val="009560A1"/>
     <w:rsid w:val="00963040"/>
     <w:rsid w:val="0096460B"/>
     <w:rsid w:val="009663FF"/>
     <w:rsid w:val="00967B29"/>
     <w:rsid w:val="00967E67"/>
     <w:rsid w:val="0097084B"/>
     <w:rsid w:val="00970919"/>
     <w:rsid w:val="009717F6"/>
     <w:rsid w:val="009739D8"/>
     <w:rsid w:val="009744D8"/>
     <w:rsid w:val="00974661"/>
     <w:rsid w:val="00975BDF"/>
     <w:rsid w:val="00977213"/>
     <w:rsid w:val="00980921"/>
     <w:rsid w:val="009817DA"/>
     <w:rsid w:val="00981F03"/>
     <w:rsid w:val="00981FC3"/>
     <w:rsid w:val="00984B0B"/>
     <w:rsid w:val="00987488"/>
@@ -16566,139 +16833,143 @@
     <w:rsid w:val="00A812BC"/>
     <w:rsid w:val="00A83712"/>
     <w:rsid w:val="00A8379B"/>
     <w:rsid w:val="00A8473D"/>
     <w:rsid w:val="00A84ECD"/>
     <w:rsid w:val="00A85EB1"/>
     <w:rsid w:val="00A87C52"/>
     <w:rsid w:val="00A90607"/>
     <w:rsid w:val="00A90A53"/>
     <w:rsid w:val="00A90D45"/>
     <w:rsid w:val="00A911D7"/>
     <w:rsid w:val="00A96081"/>
     <w:rsid w:val="00AA408A"/>
     <w:rsid w:val="00AA4E7B"/>
     <w:rsid w:val="00AA6E8A"/>
     <w:rsid w:val="00AB0A1C"/>
     <w:rsid w:val="00AB0EE1"/>
     <w:rsid w:val="00AB1AA2"/>
     <w:rsid w:val="00AB44D0"/>
     <w:rsid w:val="00AB54FF"/>
     <w:rsid w:val="00AB5693"/>
     <w:rsid w:val="00AB7C81"/>
     <w:rsid w:val="00AC034A"/>
     <w:rsid w:val="00AC159D"/>
     <w:rsid w:val="00AC41CD"/>
+    <w:rsid w:val="00AC64C8"/>
     <w:rsid w:val="00AC7774"/>
     <w:rsid w:val="00AC77A2"/>
     <w:rsid w:val="00AC7FCF"/>
     <w:rsid w:val="00AD0069"/>
     <w:rsid w:val="00AD09F6"/>
     <w:rsid w:val="00AD0DC1"/>
     <w:rsid w:val="00AD1B7E"/>
     <w:rsid w:val="00AD1DD4"/>
     <w:rsid w:val="00AD1E35"/>
     <w:rsid w:val="00AD20D2"/>
     <w:rsid w:val="00AD2801"/>
     <w:rsid w:val="00AD29D5"/>
     <w:rsid w:val="00AD2D28"/>
     <w:rsid w:val="00AD6064"/>
     <w:rsid w:val="00AD6E1C"/>
     <w:rsid w:val="00AD6E74"/>
     <w:rsid w:val="00AD74B1"/>
     <w:rsid w:val="00AE01CB"/>
+    <w:rsid w:val="00AE33E8"/>
     <w:rsid w:val="00AE5EF4"/>
     <w:rsid w:val="00AE685A"/>
     <w:rsid w:val="00AF1C07"/>
     <w:rsid w:val="00AF46FE"/>
     <w:rsid w:val="00AF4B56"/>
     <w:rsid w:val="00AF78E6"/>
     <w:rsid w:val="00B01836"/>
     <w:rsid w:val="00B026B7"/>
     <w:rsid w:val="00B03744"/>
     <w:rsid w:val="00B11662"/>
     <w:rsid w:val="00B11DC4"/>
     <w:rsid w:val="00B14CE8"/>
     <w:rsid w:val="00B20787"/>
     <w:rsid w:val="00B21116"/>
     <w:rsid w:val="00B21FBC"/>
     <w:rsid w:val="00B26922"/>
     <w:rsid w:val="00B26F78"/>
     <w:rsid w:val="00B30340"/>
     <w:rsid w:val="00B30BB6"/>
     <w:rsid w:val="00B3109A"/>
     <w:rsid w:val="00B37C19"/>
     <w:rsid w:val="00B40066"/>
     <w:rsid w:val="00B41EF7"/>
     <w:rsid w:val="00B44363"/>
     <w:rsid w:val="00B44E69"/>
     <w:rsid w:val="00B45313"/>
     <w:rsid w:val="00B46D9E"/>
     <w:rsid w:val="00B52353"/>
     <w:rsid w:val="00B5269F"/>
     <w:rsid w:val="00B610D4"/>
     <w:rsid w:val="00B61E5B"/>
     <w:rsid w:val="00B63016"/>
     <w:rsid w:val="00B64621"/>
     <w:rsid w:val="00B64DC8"/>
+    <w:rsid w:val="00B70CFE"/>
     <w:rsid w:val="00B72940"/>
     <w:rsid w:val="00B72C36"/>
     <w:rsid w:val="00B77372"/>
     <w:rsid w:val="00B77531"/>
     <w:rsid w:val="00B826D7"/>
     <w:rsid w:val="00B9091F"/>
     <w:rsid w:val="00B911CE"/>
     <w:rsid w:val="00B96312"/>
     <w:rsid w:val="00BA09A5"/>
     <w:rsid w:val="00BA0E73"/>
     <w:rsid w:val="00BA3609"/>
     <w:rsid w:val="00BA4426"/>
     <w:rsid w:val="00BA4923"/>
     <w:rsid w:val="00BA51EF"/>
     <w:rsid w:val="00BA6244"/>
     <w:rsid w:val="00BB06BF"/>
     <w:rsid w:val="00BB1A30"/>
     <w:rsid w:val="00BB2CA9"/>
     <w:rsid w:val="00BB3DBD"/>
     <w:rsid w:val="00BB40DE"/>
     <w:rsid w:val="00BB41C5"/>
     <w:rsid w:val="00BB5908"/>
     <w:rsid w:val="00BB6C19"/>
     <w:rsid w:val="00BB7E2F"/>
     <w:rsid w:val="00BC0C36"/>
     <w:rsid w:val="00BC68EA"/>
     <w:rsid w:val="00BD067D"/>
     <w:rsid w:val="00BD13CC"/>
     <w:rsid w:val="00BD1BAB"/>
     <w:rsid w:val="00BD612C"/>
     <w:rsid w:val="00BD7022"/>
     <w:rsid w:val="00BD73EF"/>
     <w:rsid w:val="00BD7A52"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE3EAB"/>
     <w:rsid w:val="00BE4AA0"/>
     <w:rsid w:val="00BE4D55"/>
+    <w:rsid w:val="00BE572B"/>
     <w:rsid w:val="00BE6553"/>
     <w:rsid w:val="00BE671F"/>
     <w:rsid w:val="00BE7F55"/>
     <w:rsid w:val="00BF2DA5"/>
     <w:rsid w:val="00BF3875"/>
     <w:rsid w:val="00BF3ABC"/>
     <w:rsid w:val="00BF72B1"/>
     <w:rsid w:val="00C025FA"/>
     <w:rsid w:val="00C02ED3"/>
     <w:rsid w:val="00C049E8"/>
     <w:rsid w:val="00C04A2F"/>
     <w:rsid w:val="00C0646C"/>
     <w:rsid w:val="00C07E29"/>
     <w:rsid w:val="00C1094F"/>
     <w:rsid w:val="00C10E11"/>
     <w:rsid w:val="00C116CA"/>
     <w:rsid w:val="00C118D6"/>
     <w:rsid w:val="00C12209"/>
     <w:rsid w:val="00C14341"/>
     <w:rsid w:val="00C156E5"/>
     <w:rsid w:val="00C22DA1"/>
     <w:rsid w:val="00C23700"/>
     <w:rsid w:val="00C25BE1"/>
     <w:rsid w:val="00C25EFF"/>
     <w:rsid w:val="00C263EF"/>
@@ -16718,84 +16989,87 @@
     <w:rsid w:val="00C47D69"/>
     <w:rsid w:val="00C50AB7"/>
     <w:rsid w:val="00C50B05"/>
     <w:rsid w:val="00C50B55"/>
     <w:rsid w:val="00C53169"/>
     <w:rsid w:val="00C56972"/>
     <w:rsid w:val="00C56D2C"/>
     <w:rsid w:val="00C60243"/>
     <w:rsid w:val="00C62E97"/>
     <w:rsid w:val="00C6347C"/>
     <w:rsid w:val="00C6423B"/>
     <w:rsid w:val="00C64CED"/>
     <w:rsid w:val="00C704E5"/>
     <w:rsid w:val="00C711B4"/>
     <w:rsid w:val="00C72D6F"/>
     <w:rsid w:val="00C737E0"/>
     <w:rsid w:val="00C77400"/>
     <w:rsid w:val="00C7751E"/>
     <w:rsid w:val="00C802B4"/>
     <w:rsid w:val="00C809D9"/>
     <w:rsid w:val="00C81B92"/>
     <w:rsid w:val="00C83E71"/>
     <w:rsid w:val="00C856D0"/>
     <w:rsid w:val="00C86FBA"/>
     <w:rsid w:val="00C87B8E"/>
+    <w:rsid w:val="00C906AF"/>
     <w:rsid w:val="00C911CE"/>
     <w:rsid w:val="00C9144B"/>
     <w:rsid w:val="00C91D20"/>
     <w:rsid w:val="00C92FF4"/>
     <w:rsid w:val="00C967F5"/>
     <w:rsid w:val="00CA52B1"/>
     <w:rsid w:val="00CB69ED"/>
+    <w:rsid w:val="00CB6E42"/>
     <w:rsid w:val="00CC1E70"/>
     <w:rsid w:val="00CC2E0F"/>
     <w:rsid w:val="00CC3DCF"/>
     <w:rsid w:val="00CC5AD5"/>
     <w:rsid w:val="00CC661A"/>
     <w:rsid w:val="00CD32C5"/>
     <w:rsid w:val="00CD3BEC"/>
     <w:rsid w:val="00CD3D36"/>
     <w:rsid w:val="00CD3D49"/>
     <w:rsid w:val="00CD64EC"/>
     <w:rsid w:val="00CE2808"/>
     <w:rsid w:val="00CE3029"/>
     <w:rsid w:val="00CE4CA1"/>
     <w:rsid w:val="00CE70B4"/>
     <w:rsid w:val="00CF22A6"/>
     <w:rsid w:val="00CF3228"/>
     <w:rsid w:val="00D00CFE"/>
     <w:rsid w:val="00D0186B"/>
     <w:rsid w:val="00D018EC"/>
     <w:rsid w:val="00D026D0"/>
     <w:rsid w:val="00D04A57"/>
     <w:rsid w:val="00D05A6B"/>
     <w:rsid w:val="00D07755"/>
     <w:rsid w:val="00D122EA"/>
     <w:rsid w:val="00D1303E"/>
     <w:rsid w:val="00D14415"/>
     <w:rsid w:val="00D15298"/>
+    <w:rsid w:val="00D2327C"/>
     <w:rsid w:val="00D23340"/>
     <w:rsid w:val="00D235D2"/>
     <w:rsid w:val="00D23D6C"/>
     <w:rsid w:val="00D3015B"/>
     <w:rsid w:val="00D314F7"/>
     <w:rsid w:val="00D33C8A"/>
     <w:rsid w:val="00D410EA"/>
     <w:rsid w:val="00D4641D"/>
     <w:rsid w:val="00D46CBD"/>
     <w:rsid w:val="00D47BA3"/>
     <w:rsid w:val="00D50929"/>
     <w:rsid w:val="00D52D7D"/>
     <w:rsid w:val="00D547CB"/>
     <w:rsid w:val="00D549D7"/>
     <w:rsid w:val="00D56FA5"/>
     <w:rsid w:val="00D61882"/>
     <w:rsid w:val="00D63439"/>
     <w:rsid w:val="00D64671"/>
     <w:rsid w:val="00D66E65"/>
     <w:rsid w:val="00D67330"/>
     <w:rsid w:val="00D702B8"/>
     <w:rsid w:val="00D71A3E"/>
     <w:rsid w:val="00D7354B"/>
     <w:rsid w:val="00D73F2F"/>
     <w:rsid w:val="00D74D4F"/>
@@ -16806,220 +17080,227 @@
     <w:rsid w:val="00D777C8"/>
     <w:rsid w:val="00D822A1"/>
     <w:rsid w:val="00D912DC"/>
     <w:rsid w:val="00D91B3F"/>
     <w:rsid w:val="00D93DEF"/>
     <w:rsid w:val="00D96A1D"/>
     <w:rsid w:val="00D9752A"/>
     <w:rsid w:val="00DA051F"/>
     <w:rsid w:val="00DA0699"/>
     <w:rsid w:val="00DA0CB1"/>
     <w:rsid w:val="00DA324C"/>
     <w:rsid w:val="00DA37B6"/>
     <w:rsid w:val="00DA3E39"/>
     <w:rsid w:val="00DA5095"/>
     <w:rsid w:val="00DA619F"/>
     <w:rsid w:val="00DA6925"/>
     <w:rsid w:val="00DB0095"/>
     <w:rsid w:val="00DB1FF9"/>
     <w:rsid w:val="00DB3740"/>
     <w:rsid w:val="00DB4E9B"/>
     <w:rsid w:val="00DB5680"/>
     <w:rsid w:val="00DB6E4A"/>
     <w:rsid w:val="00DC0551"/>
     <w:rsid w:val="00DC09A2"/>
     <w:rsid w:val="00DC0E4E"/>
+    <w:rsid w:val="00DC20A8"/>
     <w:rsid w:val="00DC4237"/>
     <w:rsid w:val="00DD1636"/>
     <w:rsid w:val="00DD7E16"/>
     <w:rsid w:val="00DE1975"/>
     <w:rsid w:val="00DE1BB4"/>
     <w:rsid w:val="00DE55AB"/>
+    <w:rsid w:val="00DE6598"/>
     <w:rsid w:val="00DE6872"/>
     <w:rsid w:val="00DE6F72"/>
     <w:rsid w:val="00DF11C7"/>
     <w:rsid w:val="00DF51F9"/>
     <w:rsid w:val="00DF54E4"/>
     <w:rsid w:val="00E0073B"/>
     <w:rsid w:val="00E0171B"/>
     <w:rsid w:val="00E025B4"/>
     <w:rsid w:val="00E04253"/>
     <w:rsid w:val="00E04C66"/>
     <w:rsid w:val="00E073C4"/>
     <w:rsid w:val="00E07AEB"/>
     <w:rsid w:val="00E07B5A"/>
     <w:rsid w:val="00E07C43"/>
     <w:rsid w:val="00E10155"/>
     <w:rsid w:val="00E12425"/>
     <w:rsid w:val="00E146BB"/>
     <w:rsid w:val="00E14F0A"/>
     <w:rsid w:val="00E15764"/>
     <w:rsid w:val="00E16AD8"/>
     <w:rsid w:val="00E2066C"/>
     <w:rsid w:val="00E2178A"/>
     <w:rsid w:val="00E22E6C"/>
     <w:rsid w:val="00E24DF7"/>
     <w:rsid w:val="00E274CB"/>
     <w:rsid w:val="00E3074F"/>
     <w:rsid w:val="00E30A7A"/>
     <w:rsid w:val="00E318D3"/>
     <w:rsid w:val="00E3363D"/>
     <w:rsid w:val="00E352BD"/>
     <w:rsid w:val="00E3599D"/>
     <w:rsid w:val="00E36759"/>
     <w:rsid w:val="00E36ECA"/>
     <w:rsid w:val="00E41AA0"/>
     <w:rsid w:val="00E41DFC"/>
     <w:rsid w:val="00E43816"/>
     <w:rsid w:val="00E443CD"/>
     <w:rsid w:val="00E460C3"/>
     <w:rsid w:val="00E47E94"/>
     <w:rsid w:val="00E50680"/>
     <w:rsid w:val="00E519A7"/>
     <w:rsid w:val="00E51B58"/>
     <w:rsid w:val="00E52FE5"/>
     <w:rsid w:val="00E550C8"/>
     <w:rsid w:val="00E55785"/>
     <w:rsid w:val="00E57460"/>
     <w:rsid w:val="00E575B2"/>
     <w:rsid w:val="00E57BBB"/>
     <w:rsid w:val="00E6040A"/>
     <w:rsid w:val="00E62F81"/>
+    <w:rsid w:val="00E6590E"/>
     <w:rsid w:val="00E659B1"/>
     <w:rsid w:val="00E67265"/>
+    <w:rsid w:val="00E674C7"/>
     <w:rsid w:val="00E71F14"/>
     <w:rsid w:val="00E71F57"/>
     <w:rsid w:val="00E721ED"/>
     <w:rsid w:val="00E722A4"/>
     <w:rsid w:val="00E80053"/>
     <w:rsid w:val="00E812FF"/>
     <w:rsid w:val="00E823FF"/>
     <w:rsid w:val="00E8487D"/>
     <w:rsid w:val="00E876AB"/>
     <w:rsid w:val="00E91593"/>
     <w:rsid w:val="00E92482"/>
     <w:rsid w:val="00E92519"/>
     <w:rsid w:val="00E92B81"/>
     <w:rsid w:val="00E93657"/>
     <w:rsid w:val="00E94EBE"/>
     <w:rsid w:val="00E95D90"/>
     <w:rsid w:val="00EA36EB"/>
     <w:rsid w:val="00EA4D5E"/>
     <w:rsid w:val="00EB1849"/>
     <w:rsid w:val="00EB21A2"/>
     <w:rsid w:val="00EB2B9C"/>
     <w:rsid w:val="00EB4232"/>
     <w:rsid w:val="00EB42ED"/>
     <w:rsid w:val="00EB7A7C"/>
     <w:rsid w:val="00EC105B"/>
     <w:rsid w:val="00EC16BA"/>
     <w:rsid w:val="00EC2986"/>
     <w:rsid w:val="00EC49FA"/>
     <w:rsid w:val="00ED20B5"/>
     <w:rsid w:val="00ED3505"/>
     <w:rsid w:val="00ED36CF"/>
     <w:rsid w:val="00ED46D6"/>
     <w:rsid w:val="00ED4AF2"/>
     <w:rsid w:val="00ED62C5"/>
     <w:rsid w:val="00ED7698"/>
     <w:rsid w:val="00ED7F16"/>
     <w:rsid w:val="00EE1534"/>
     <w:rsid w:val="00EE1E99"/>
     <w:rsid w:val="00EE3689"/>
     <w:rsid w:val="00EE5A9C"/>
     <w:rsid w:val="00EE5B32"/>
+    <w:rsid w:val="00EE6498"/>
     <w:rsid w:val="00EF14D8"/>
     <w:rsid w:val="00EF2608"/>
     <w:rsid w:val="00EF28B8"/>
     <w:rsid w:val="00EF3965"/>
     <w:rsid w:val="00F01B42"/>
     <w:rsid w:val="00F0689F"/>
     <w:rsid w:val="00F06954"/>
     <w:rsid w:val="00F06B6E"/>
     <w:rsid w:val="00F07AC4"/>
     <w:rsid w:val="00F07ADA"/>
     <w:rsid w:val="00F10DD9"/>
     <w:rsid w:val="00F12B45"/>
     <w:rsid w:val="00F152C7"/>
     <w:rsid w:val="00F179E1"/>
     <w:rsid w:val="00F20B93"/>
     <w:rsid w:val="00F21338"/>
     <w:rsid w:val="00F23222"/>
     <w:rsid w:val="00F233A4"/>
     <w:rsid w:val="00F23FDF"/>
     <w:rsid w:val="00F242D7"/>
     <w:rsid w:val="00F312C1"/>
     <w:rsid w:val="00F3290F"/>
     <w:rsid w:val="00F333B8"/>
     <w:rsid w:val="00F3359D"/>
     <w:rsid w:val="00F3488B"/>
     <w:rsid w:val="00F351F8"/>
     <w:rsid w:val="00F37236"/>
     <w:rsid w:val="00F4071A"/>
     <w:rsid w:val="00F40AA0"/>
     <w:rsid w:val="00F414F2"/>
     <w:rsid w:val="00F435CE"/>
     <w:rsid w:val="00F43EAD"/>
     <w:rsid w:val="00F4482B"/>
     <w:rsid w:val="00F4493C"/>
     <w:rsid w:val="00F449CC"/>
     <w:rsid w:val="00F47A66"/>
     <w:rsid w:val="00F502C0"/>
     <w:rsid w:val="00F50541"/>
     <w:rsid w:val="00F506C2"/>
     <w:rsid w:val="00F51763"/>
     <w:rsid w:val="00F53A22"/>
     <w:rsid w:val="00F53B17"/>
     <w:rsid w:val="00F60460"/>
     <w:rsid w:val="00F62227"/>
     <w:rsid w:val="00F63911"/>
     <w:rsid w:val="00F664AC"/>
     <w:rsid w:val="00F707D9"/>
+    <w:rsid w:val="00F70805"/>
     <w:rsid w:val="00F70A56"/>
     <w:rsid w:val="00F74715"/>
     <w:rsid w:val="00F76D1A"/>
     <w:rsid w:val="00F805EC"/>
     <w:rsid w:val="00F80EA6"/>
     <w:rsid w:val="00F87AEE"/>
     <w:rsid w:val="00F909C9"/>
     <w:rsid w:val="00F91054"/>
     <w:rsid w:val="00F939B0"/>
     <w:rsid w:val="00F94366"/>
     <w:rsid w:val="00F94EFA"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F97878"/>
     <w:rsid w:val="00FA0C18"/>
     <w:rsid w:val="00FA1DFA"/>
     <w:rsid w:val="00FA6C5D"/>
     <w:rsid w:val="00FB1FDB"/>
     <w:rsid w:val="00FB2629"/>
     <w:rsid w:val="00FB359A"/>
     <w:rsid w:val="00FB3FA7"/>
     <w:rsid w:val="00FC3325"/>
     <w:rsid w:val="00FC6938"/>
     <w:rsid w:val="00FC7AD3"/>
     <w:rsid w:val="00FD1ADF"/>
+    <w:rsid w:val="00FD1CB9"/>
     <w:rsid w:val="00FD3BE6"/>
     <w:rsid w:val="00FD4122"/>
     <w:rsid w:val="00FD511B"/>
     <w:rsid w:val="00FD55D6"/>
     <w:rsid w:val="00FD6CAB"/>
     <w:rsid w:val="00FD71B1"/>
     <w:rsid w:val="00FE20CB"/>
     <w:rsid w:val="00FE3834"/>
     <w:rsid w:val="00FE7A8D"/>
     <w:rsid w:val="00FF02AC"/>
     <w:rsid w:val="00FF118C"/>
     <w:rsid w:val="00FF20A5"/>
     <w:rsid w:val="00FF2D5F"/>
     <w:rsid w:val="75D43982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -17418,51 +17699,50 @@
     <w:rPr>
       <w:kern w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00065DD5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletted">
     <w:name w:val="Bulletted"/>
@@ -18169,51 +18449,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2110659241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;RF@highland.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/download/2551/highland_reuse_and_repair_fund_application_form_and_guidance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/download/2551/highland_reuse_and_repair_fund_application_form_and_guidance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/reuserepairfund" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;RF@highland.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/download/617/highland-reuse-and-repair-fund-application-form-and-guidance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/download/617/highland-reuse-and-repair-fund-application-form-and-guidance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/economy-regeneration/highland-reuse-repair-fund" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18718,60 +18998,60 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC907FE7-E9A9-4D48-AF31-1E9C38100FFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="93539222-499d-4230-8261-af2a95006803"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1167</Words>
-  <Characters>6656</Characters>
+  <Words>1312</Words>
+  <Characters>7048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>503</Lines>
+  <Paragraphs>232</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Scottish Executive</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7808</CharactersWithSpaces>
+  <CharactersWithSpaces>8128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1376351</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.highland.gov.uk/reducerepairfund</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325480</vt:i4>
       </vt:variant>
       <vt:variant>