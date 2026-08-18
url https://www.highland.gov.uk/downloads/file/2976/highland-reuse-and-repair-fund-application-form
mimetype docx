--- v1 (2026-04-09)
+++ v2 (2026-08-18)
@@ -620,72 +620,109 @@
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Expression of Interest</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="081843A3" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="00FD1ADF" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="385623"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FD1ADF">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="385623"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>Cur an cèill ùidh</w:t>
+                        <w:t xml:space="preserve">Cur an </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00FD1ADF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>cèill</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00FD1ADF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00FD1ADF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="385623"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>ùidh</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                     <w:p w14:paraId="25E78002" w14:textId="77777777" w:rsidR="00FD1ADF" w:rsidRPr="009237AD" w:rsidRDefault="00FD1ADF" w:rsidP="00FD1ADF">
                       <w:pPr>
                         <w:jc w:val="left"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421CA4C4" wp14:editId="0BACC8CE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421CA4C4" wp14:editId="0FB32077">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-285750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-496570</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1212850" cy="499745"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="14" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -2631,50 +2668,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF7333F" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="005B67D6" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00F82E01" w:rsidRPr="00DF11C7" w14:paraId="76D55F78" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D45969D" w14:textId="77777777" w:rsidR="00F82E01" w:rsidRPr="001558FF" w:rsidRDefault="00F82E01" w:rsidP="009E607E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B0126C" w14:textId="1358E41E" w:rsidR="00F82E01" w:rsidRPr="001558FF" w:rsidRDefault="00F82E01" w:rsidP="00BE4D55">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABFB026" w14:textId="77777777" w:rsidR="00F82E01" w:rsidRPr="005B67D6" w:rsidRDefault="00F82E01" w:rsidP="00BE4D55">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="00DF11C7" w14:paraId="27247EBC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="152829FE" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00DF11C7" w:rsidRDefault="002F57CD" w:rsidP="009E607E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2742,66 +2844,73 @@
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACCF774" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="001558FF" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
+          <w:p w14:paraId="3ACCF774" w14:textId="30416C68" w:rsidR="002F57CD" w:rsidRPr="001558FF" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
+            <w:r w:rsidR="00C25949">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Organisation</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="643DEDC3" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E318D3" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36D73CC3" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="00E318D3" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A42E665" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
@@ -2833,151 +2942,84 @@
             <w:r w:rsidRPr="001558FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="399B81FC" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="005B67D6" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F57CD" w:rsidRPr="00DF11C7" w14:paraId="1618F4F0" w14:textId="77777777">
+      <w:tr w:rsidR="002F57CD" w:rsidRPr="00DF11C7" w14:paraId="1A93942B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="447603ED" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRDefault="002F57CD" w:rsidP="009E607E">
+          <w:p w14:paraId="5679601F" w14:textId="201430DA" w:rsidR="002F57CD" w:rsidRDefault="002F57CD" w:rsidP="009E607E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>2.4</w:t>
-[...73 lines deleted...]
-              <w:t>2.5</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0969634D" w14:textId="77777777" w:rsidR="002F57CD" w:rsidRPr="001558FF" w:rsidRDefault="002F57CD" w:rsidP="00BE4D55">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4859,50 +4901,51 @@
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="007237B4" w14:paraId="7717D0C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="1D30E041" w14:textId="32000975" w:rsidR="002F57CD" w:rsidRPr="007237B4" w:rsidRDefault="002F57CD" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00D91B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007237B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Privacy Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F57CD" w:rsidRPr="007237B4" w14:paraId="084FB9C9" w14:textId="77777777">
         <w:tc>
@@ -6517,51 +6560,50 @@
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="72D155C9" w14:textId="06785290" w:rsidR="00C62E97" w:rsidRPr="00F23222" w:rsidRDefault="00C62E97" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="003C49C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="63D4EB2A" w14:textId="7A857F7F" w:rsidR="00C62E97" w:rsidRPr="00DF11C7" w:rsidRDefault="007C1200" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6596,50 +6638,51 @@
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="357E5318" w14:textId="7638CB15" w:rsidR="007C1200" w:rsidRPr="00F6117D" w:rsidRDefault="007C1200" w:rsidP="001F7762">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6117D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Please summarise the project, </w:t>
             </w:r>
             <w:r w:rsidR="00BF3875">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">in no more than 700 words, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F6117D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">explaining how it </w:t>
             </w:r>
             <w:r w:rsidR="00671A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7597,51 +7640,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="03AF2BC0" w14:textId="51ACB377" w:rsidR="007C1200" w:rsidRPr="00C12209" w:rsidRDefault="007C1200" w:rsidP="001F7762">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987488">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>In develop</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ing the </w:t>
             </w:r>
             <w:r w:rsidRPr="00987488">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">project, please detail how you have considered the </w:t>
             </w:r>
             <w:r w:rsidR="004C42F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>equalities impac</w:t>
@@ -7788,50 +7830,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="615BCBBB" w14:textId="2990E76E" w:rsidR="009B22F1" w:rsidRPr="00396518" w:rsidRDefault="00162A00" w:rsidP="00396518">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Do you have a </w:t>
             </w:r>
             <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fair Work First </w:t>
             </w:r>
             <w:r w:rsidR="00323FA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy </w:t>
             </w:r>
             <w:r w:rsidR="00321A3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Statement</w:t>
@@ -7949,51 +7992,71 @@
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Fair Work First Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> including the ‘Real Living Wage’ and ‘Effective Voice’ criteria</w:t>
             </w:r>
             <w:r w:rsidR="00363F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (see guidance note)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00363F0B" w:rsidRPr="0092544B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>see guidance note</w:t>
+            </w:r>
+            <w:r w:rsidR="00363F0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00C12209" w:rsidRPr="0004084C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00D2327C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE6498" w:rsidRPr="006C1F70" w14:paraId="1CC6F5CA" w14:textId="77777777" w:rsidTr="0028605A">
@@ -8791,94 +8854,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE9EEDB" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="006650F2" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387D272B" w14:textId="31A619C5" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00550205" w:rsidP="001F7762">
+          <w:p w14:paraId="387D272B" w14:textId="2974BD8F" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00550205" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sewing machines</w:t>
+              <w:t>Sewing machine</w:t>
+            </w:r>
+            <w:r w:rsidR="00281EE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s x 2, plus servicing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34546DC5" w14:textId="6C6E724A" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="34546DC5" w14:textId="498E8742" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00550205">
-[...4 lines deleted...]
-              <w:t>100</w:t>
+            <w:r w:rsidR="00281EE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="0269F71B" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBCB234" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8959,701 +9029,645 @@
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5357B3C0" w14:textId="5406C7DE" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00955025" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Upcycling tools (drills, sanders etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66979EDF" w14:textId="491ADD04" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="66979EDF" w14:textId="468E4A18" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
+            <w:r w:rsidR="00281EE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidR="00C53169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="26952770" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="26952770" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="383839B2" w14:textId="7E253965" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00955025" w:rsidP="001F7762">
+          <w:p w14:paraId="383839B2" w14:textId="086F8340" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials </w:t>
+              <w:t>Community Workshops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600A2FAA" w14:textId="448EF29E" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00955025" w:rsidP="001F7762">
+          <w:p w14:paraId="600A2FAA" w14:textId="390AF61B" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Paints for upcycling</w:t>
+              <w:t>Venue hire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D369F9" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="01D369F9" w14:textId="74904B10" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB0A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>£150</w:t>
-[...6 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>£</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5C9D" w:rsidRPr="0059146E" w14:paraId="7EE74EED" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="7EE74EED" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B9FA18" w14:textId="77777777" w:rsidR="008A5C9D" w:rsidRDefault="008A5C9D" w:rsidP="001F7762">
+          <w:p w14:paraId="45B9FA18" w14:textId="355BAAEA" w:rsidR="00F20534" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABC3FEA" w14:textId="654C1ABA" w:rsidR="008A5C9D" w:rsidRDefault="008A5C9D" w:rsidP="001F7762">
+          <w:p w14:paraId="0ABC3FEA" w14:textId="0AC15161" w:rsidR="00F20534" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72ECBBA3" w14:textId="23A539D7" w:rsidR="008A5C9D" w:rsidRPr="00AB0A1C" w:rsidRDefault="00C53169" w:rsidP="001F7762">
+          <w:p w14:paraId="72ECBBA3" w14:textId="58CB4FCD" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="5AD30BDF" w14:textId="77777777" w:rsidTr="00E876AB">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="5AD30BDF" w14:textId="77777777" w:rsidTr="00E876AB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4316AD16" w14:textId="326761BE" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00C53169" w:rsidP="001F7762">
+          <w:p w14:paraId="4316AD16" w14:textId="479845E5" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FAF4B7" w14:textId="16C452CB" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00C7751E" w:rsidP="001F7762">
+          <w:p w14:paraId="57FAF4B7" w14:textId="48C3FA34" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="518AF482" w14:textId="777F8059" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="518AF482" w14:textId="7DABF431" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB0A1C">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="6B1AA631" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="6B1AA631" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7B5262" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="6D7B5262" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F147AC7" w14:textId="596BA980" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="008A5C9D" w:rsidP="001F7762">
+          <w:p w14:paraId="2F147AC7" w14:textId="1A4DD6D8" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB703D4" w14:textId="0BD7F931" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00974661" w:rsidP="001F7762">
+          <w:p w14:paraId="3FB703D4" w14:textId="37BE4AF1" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB0A1C">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="06275923" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="06275923" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78669F42" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="78669F42" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F891C1" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="13F891C1" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FC4672" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="41FC4672" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="710E5277" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="710E5277" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E933F66" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="2E933F66" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F401EC" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="61F401EC" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FA9AB7" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="68FA9AB7" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="00654D51" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="00654D51" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7EA653" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="4D7EA653" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBFAB2D" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="0EBFAB2D" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A169BD6" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="6A169BD6" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="3DE54EC3" w14:textId="77777777" w:rsidTr="0091486A">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="3DE54EC3" w14:textId="77777777" w:rsidTr="0091486A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4953D778" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="4953D778" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="307DF588" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="307DF588" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B412996" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AB0A1C" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="6B412996" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="00AB0A1C" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1BB4" w:rsidRPr="0059146E" w14:paraId="1D425689" w14:textId="77777777">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="1D425689" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1902F734" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="0091486A" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="1902F734" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="0091486A" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091486A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TOTAL PROJECT COST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
-          <w:p w14:paraId="21D25638" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="0091486A" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
+          <w:p w14:paraId="21D25638" w14:textId="35301692" w:rsidR="00F20534" w:rsidRPr="0091486A" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091486A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F10DD9" w:rsidRPr="0059146E" w14:paraId="2EEFF2A1" w14:textId="77777777">
+      <w:tr w:rsidR="00F20534" w:rsidRPr="0059146E" w14:paraId="2EEFF2A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14FE79BC" w14:textId="77777777" w:rsidR="00F10DD9" w:rsidRPr="0091486A" w:rsidRDefault="00F10DD9" w:rsidP="001F7762">
+          <w:p w14:paraId="14FE79BC" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="0091486A" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is VAT included in these costs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
-          <w:p w14:paraId="0190E6B9" w14:textId="77777777" w:rsidR="00F10DD9" w:rsidRPr="0091486A" w:rsidRDefault="00F10DD9" w:rsidP="001F7762">
+          <w:p w14:paraId="0190E6B9" w14:textId="77777777" w:rsidR="00F20534" w:rsidRPr="0091486A" w:rsidRDefault="00F20534" w:rsidP="00F20534">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="463BDB26" w14:textId="77777777" w:rsidR="0036489B" w:rsidRDefault="0036489B" w:rsidP="001F7762">
       <w:pPr>
         <w:tabs>
@@ -9697,51 +9711,50 @@
       <w:tr w:rsidR="00DE1BB4" w:rsidRPr="006B28DC" w14:paraId="6C2A6E9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="01532789" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="00AC159D" w:rsidRDefault="00DE1BB4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="6E20675E" w14:textId="77777777" w:rsidR="00DE1BB4" w:rsidRPr="006650F2" w:rsidRDefault="00363C5C" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006650F2">
@@ -10563,51 +10576,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A14D90" w:rsidRPr="006C1F70" w14:paraId="10F0BA58" w14:textId="77777777" w:rsidTr="00D74D4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
-          <w:p w14:paraId="15ED7ABA" w14:textId="77777777" w:rsidR="00A14D90" w:rsidRDefault="00A14D90" w:rsidP="001F7762">
+          <w:p w14:paraId="15ED7ABA" w14:textId="0724536A" w:rsidR="00A14D90" w:rsidRDefault="00A14D90" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C1F70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
               </w:rPr>
               <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r w:rsidR="00E47E94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10632,51 +10645,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
               </w:rPr>
               <w:t xml:space="preserve">Will </w:t>
             </w:r>
             <w:r w:rsidR="00363C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
               </w:rPr>
-              <w:t>project involve “in kind” support?</w:t>
+              <w:t>project involve “in</w:t>
+            </w:r>
+            <w:r w:rsidR="00C6476A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+              </w:rPr>
+              <w:t>kind” support?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5289F109" w14:textId="7706FD69" w:rsidR="00684270" w:rsidRPr="00684270" w:rsidRDefault="00684270" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This should </w:t>
             </w:r>
             <w:r w:rsidR="00CD32C5">
               <w:rPr>
@@ -11269,53 +11298,53 @@
               <w:t xml:space="preserve">Main applicant, chairperson or equivalent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the person signing this application has the authority within the organisation to apply for grant funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00847885" w:rsidRPr="00DF11C7" w14:paraId="302504E9" w14:textId="77777777" w:rsidTr="00924EF3">
+      <w:tr w:rsidR="00847885" w:rsidRPr="00DF11C7" w14:paraId="302504E9" w14:textId="77777777" w:rsidTr="00BA5F93">
         <w:trPr>
-          <w:trHeight w:val="1173"/>
+          <w:trHeight w:val="858"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CC75CC6" w14:textId="77777777" w:rsidR="00847885" w:rsidRDefault="00847885" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4639" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
@@ -11334,98 +11363,118 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E4AE49" w14:textId="77777777" w:rsidR="00847885" w:rsidRPr="00EB2B9C" w:rsidRDefault="00847885" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FF2C44" w14:textId="77777777" w:rsidR="00847885" w:rsidRPr="00EB2B9C" w:rsidRDefault="00847885" w:rsidP="001F7762">
+          <w:p w14:paraId="15249966" w14:textId="77777777" w:rsidR="00847885" w:rsidRDefault="00847885" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Print:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="49FF2C44" w14:textId="77777777" w:rsidR="00017B6E" w:rsidRPr="00EB2B9C" w:rsidRDefault="00017B6E" w:rsidP="001F7762">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D520F62" w14:textId="68F8C678" w:rsidR="00E2178A" w:rsidRPr="00EB2B9C" w:rsidRDefault="00847885" w:rsidP="001F7762">
+          <w:p w14:paraId="62BAF0B0" w14:textId="77777777" w:rsidR="00E2178A" w:rsidRDefault="00847885" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="00E2178A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5D520F62" w14:textId="68F8C678" w:rsidR="00017B6E" w:rsidRPr="00EB2B9C" w:rsidRDefault="00017B6E" w:rsidP="001F7762">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="173A1E1D" w14:textId="77777777" w:rsidR="006C777B" w:rsidRPr="00DF11C7" w:rsidRDefault="006C777B" w:rsidP="001F7762">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -11753,50 +11802,222 @@
             </w:r>
             <w:r w:rsidR="0074640E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(FWF) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– signed policy statement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="587ECA07" w14:textId="77777777" w:rsidR="00FF2D5F" w:rsidRPr="00E92482" w:rsidRDefault="00FF2D5F" w:rsidP="001F7762">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067180" w:rsidRPr="00E92482" w14:paraId="6E46B177" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C2FD19" w14:textId="291319F8" w:rsidR="00067180" w:rsidRDefault="00067180" w:rsidP="001F7762">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2774A13E" w14:textId="2DD91B0D" w:rsidR="00067180" w:rsidRPr="00A44A9D" w:rsidRDefault="00492BEE" w:rsidP="00492BEE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44A9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Constitution or articles of memorandum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="405A9659" w14:textId="77777777" w:rsidR="00067180" w:rsidRPr="00E92482" w:rsidRDefault="00067180" w:rsidP="001F7762">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492BEE" w:rsidRPr="00E92482" w14:paraId="16B92A20" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="572E307A" w14:textId="75BB8BFB" w:rsidR="00492BEE" w:rsidRDefault="00492BEE" w:rsidP="001F7762">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2206A292" w14:textId="1168EA0F" w:rsidR="00492BEE" w:rsidRPr="001F42E8" w:rsidRDefault="00492BEE" w:rsidP="00492BEE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44A9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Committee members or directors list</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F42E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (unless stated in the annual accounts)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0190C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and a </w:t>
+            </w:r>
+            <w:r w:rsidR="00236BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statement confirming any </w:t>
+            </w:r>
+            <w:r w:rsidR="00A44A9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>inter-</w:t>
+            </w:r>
+            <w:r w:rsidR="00236BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>relationships.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7397843E" w14:textId="77777777" w:rsidR="00492BEE" w:rsidRPr="00E92482" w:rsidRDefault="00492BEE" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E722A4" w:rsidRPr="00E92482" w14:paraId="3678A0DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10528" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
           </w:tcPr>
           <w:p w14:paraId="7D18A9A2" w14:textId="3300ADE8" w:rsidR="00E722A4" w:rsidRDefault="00E722A4" w:rsidP="001F7762">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -11919,50 +12140,192 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation that your FWF statement </w:t>
       </w:r>
       <w:r w:rsidR="0074640E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has been uploaded to your website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79578EE0" w14:textId="0B8146C0" w:rsidR="00E9756D" w:rsidRPr="004D1424" w:rsidRDefault="00CA699D" w:rsidP="00E9756D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9756D" w:rsidRPr="004D1424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alid insurance policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092DBAB7" w14:textId="77777777" w:rsidR="00CA699D" w:rsidRPr="004D1424" w:rsidRDefault="00CA699D" w:rsidP="00CA699D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evidence of land ownership, lease, or consents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02648CA6" w14:textId="02C34BBF" w:rsidR="00CA699D" w:rsidRPr="00E722A4" w:rsidRDefault="00CA699D" w:rsidP="00CA699D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E722A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policies – such as health and safety, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safeguarding, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E722A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>environmental policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, equal opportunity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AEBF72" w14:textId="77777777" w:rsidR="00F46B87" w:rsidRPr="004D1424" w:rsidRDefault="00F46B87" w:rsidP="00F46B87">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Confirmation of match funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9AD898" w14:textId="77777777" w:rsidR="00F46B87" w:rsidRDefault="00F46B87" w:rsidP="00F46B87">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1424">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permissions – planning, consents, licences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022D0132" w14:textId="59496B7E" w:rsidR="0074640E" w:rsidRDefault="00FD1CB9" w:rsidP="001F7762">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0074640E">
         <w:rPr>
@@ -11975,210 +12338,118 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ion that any contractors </w:t>
       </w:r>
       <w:r w:rsidR="00636FBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">being employed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pay their staff at least the Real Living Wage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62070B25" w14:textId="3EEC2541" w:rsidR="00B9091F" w:rsidRPr="001F42E8" w:rsidRDefault="00D46CBD" w:rsidP="001F7762">
+    <w:p w14:paraId="10B908AC" w14:textId="54C87EBA" w:rsidR="00CE0BAC" w:rsidRDefault="00CE0BAC" w:rsidP="001F7762">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F42E8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Constitution or articles of memorandum</w:t>
+        <w:t>Job description</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001F42E8">
+      <w:r w:rsidR="00BA5F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Committee members or directors list (unless stated in the annual accounts)</w:t>
-[...43 lines deleted...]
-        <w:t>Policies – such as health and safety, environmental policy</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, equal opportunity</w:t>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:before="60" w:after="60"/>
+      <w:r w:rsidR="00D11089">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004D1424">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00096B9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Confirmation of match funding</w:t>
+        <w:t>R&amp;R funded post</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:before="60" w:after="60"/>
+      <w:r w:rsidR="00BA5F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004D1424">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11089">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Copy of valid insurance policy</w:t>
-[...21 lines deleted...]
-        <w:t>Evidence of land ownership, lease, or consents</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1929C1" w14:textId="396389AF" w:rsidR="004D1424" w:rsidRPr="004D1424" w:rsidRDefault="004D1424" w:rsidP="001F7762">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1424">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partnership agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0627ACE7" w14:textId="77777777" w:rsidR="008A160E" w:rsidRDefault="008A160E" w:rsidP="001F7762">
@@ -12271,185 +12542,166 @@
       <w:r w:rsidR="00B70CFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B70CFE" w:rsidRPr="000514DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Claims should be submitted within </w:t>
       </w:r>
       <w:r w:rsidR="000514DB" w:rsidRPr="000514DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 month of project completion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE6B6A4" w14:textId="77777777" w:rsidR="00E443CD" w:rsidRDefault="00E443CD" w:rsidP="001F7762">
-[...9 lines deleted...]
-    <w:p w14:paraId="1EC874F3" w14:textId="0C0CFE1F" w:rsidR="00F179E1" w:rsidRPr="007957FE" w:rsidRDefault="00700817" w:rsidP="00850311">
+    <w:p w14:paraId="7D13E6BC" w14:textId="0EE4DCE7" w:rsidR="006B28DC" w:rsidRPr="007957FE" w:rsidRDefault="00700817" w:rsidP="00E6590E">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-          <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For assistance completing this form please contact</w:t>
       </w:r>
       <w:r w:rsidR="004C01A7" w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00414549" w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00DE6872">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>rrf</w:t>
         </w:r>
         <w:r w:rsidR="007957FE" w:rsidRPr="007957FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007957FE">
+      <w:r w:rsidR="00017B6E">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00414549" w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For further information, please visit</w:t>
       </w:r>
       <w:r w:rsidR="007957FE" w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007957FE">
+      <w:r w:rsidR="00414549" w:rsidRPr="007957FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00801DF1" w:rsidRPr="00CF480B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.highland.gov.uk/economy-regeneration/highland-reuse-repair-fund</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="006B28DC" w:rsidRPr="007957FE" w:rsidSect="00BA0E73">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31F821CA" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
+    <w:p w14:paraId="5C482328" w14:textId="77777777" w:rsidR="00B34646" w:rsidRDefault="00B34646">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C12822B" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
+    <w:p w14:paraId="1374DF0B" w14:textId="77777777" w:rsidR="00B34646" w:rsidRDefault="00B34646">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12466,50 +12718,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47E73BB2" w14:textId="77777777" w:rsidR="009D6994" w:rsidRDefault="009D6994" w:rsidP="00E823FF">
@@ -12596,58 +12849,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="28B0DCEE" w14:textId="77777777" w:rsidR="009D6994" w:rsidRPr="0067486A" w:rsidRDefault="009D6994" w:rsidP="000720D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F94409A" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
+    <w:p w14:paraId="418B9AE9" w14:textId="77777777" w:rsidR="00B34646" w:rsidRDefault="00B34646">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E6AB9E6" w14:textId="77777777" w:rsidR="001F01B0" w:rsidRDefault="001F01B0">
+    <w:p w14:paraId="020A4BC3" w14:textId="77777777" w:rsidR="00B34646" w:rsidRDefault="00B34646">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68C31ABD" w14:textId="77777777" w:rsidR="009D6994" w:rsidRPr="0067486A" w:rsidRDefault="009D6994" w:rsidP="0067486A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -15898,154 +16151,160 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1470171804">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="803163545">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="460347396">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2107190688">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1365012515">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1020546698">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE01CB"/>
     <w:rsid w:val="00000E76"/>
     <w:rsid w:val="0000174B"/>
     <w:rsid w:val="0000257C"/>
     <w:rsid w:val="000029BA"/>
     <w:rsid w:val="00002BB6"/>
     <w:rsid w:val="00002E39"/>
     <w:rsid w:val="00003166"/>
     <w:rsid w:val="000045E4"/>
     <w:rsid w:val="00004DFF"/>
     <w:rsid w:val="0000599D"/>
     <w:rsid w:val="000109BF"/>
     <w:rsid w:val="00010AA5"/>
     <w:rsid w:val="00010EAE"/>
     <w:rsid w:val="000123B8"/>
     <w:rsid w:val="00013556"/>
     <w:rsid w:val="000144EB"/>
     <w:rsid w:val="00014539"/>
     <w:rsid w:val="00015445"/>
+    <w:rsid w:val="00017B6E"/>
     <w:rsid w:val="00020C44"/>
     <w:rsid w:val="00022703"/>
     <w:rsid w:val="00026288"/>
     <w:rsid w:val="00031AA4"/>
     <w:rsid w:val="00035541"/>
+    <w:rsid w:val="00035697"/>
     <w:rsid w:val="00035AA9"/>
     <w:rsid w:val="00036006"/>
     <w:rsid w:val="0003699B"/>
+    <w:rsid w:val="00040433"/>
     <w:rsid w:val="0004084C"/>
     <w:rsid w:val="00043296"/>
     <w:rsid w:val="00044288"/>
     <w:rsid w:val="000442BC"/>
     <w:rsid w:val="0004549F"/>
     <w:rsid w:val="00045807"/>
     <w:rsid w:val="00050CCA"/>
     <w:rsid w:val="000512C1"/>
     <w:rsid w:val="000514DB"/>
     <w:rsid w:val="00051CED"/>
     <w:rsid w:val="00053548"/>
     <w:rsid w:val="000547BE"/>
     <w:rsid w:val="00054FC2"/>
     <w:rsid w:val="000570B3"/>
     <w:rsid w:val="000575CC"/>
     <w:rsid w:val="00057CBD"/>
     <w:rsid w:val="0006046F"/>
     <w:rsid w:val="0006290D"/>
     <w:rsid w:val="00064D12"/>
     <w:rsid w:val="000656EF"/>
     <w:rsid w:val="00065DD5"/>
+    <w:rsid w:val="00067180"/>
     <w:rsid w:val="00067FDA"/>
     <w:rsid w:val="00070238"/>
     <w:rsid w:val="00070C98"/>
     <w:rsid w:val="000720D1"/>
     <w:rsid w:val="00073B06"/>
     <w:rsid w:val="0007405C"/>
     <w:rsid w:val="0007536D"/>
     <w:rsid w:val="00075411"/>
     <w:rsid w:val="00076217"/>
     <w:rsid w:val="0007679F"/>
     <w:rsid w:val="00076B4F"/>
     <w:rsid w:val="000817AB"/>
     <w:rsid w:val="0008190C"/>
     <w:rsid w:val="000844BF"/>
     <w:rsid w:val="00087DC5"/>
     <w:rsid w:val="00090087"/>
     <w:rsid w:val="00090E83"/>
     <w:rsid w:val="00091644"/>
     <w:rsid w:val="00093596"/>
     <w:rsid w:val="00095103"/>
     <w:rsid w:val="0009582E"/>
     <w:rsid w:val="0009657C"/>
+    <w:rsid w:val="00096B9D"/>
     <w:rsid w:val="000A0034"/>
     <w:rsid w:val="000A0C50"/>
     <w:rsid w:val="000A110F"/>
     <w:rsid w:val="000A3F7A"/>
     <w:rsid w:val="000A503F"/>
     <w:rsid w:val="000B016C"/>
     <w:rsid w:val="000B07EE"/>
     <w:rsid w:val="000B572A"/>
+    <w:rsid w:val="000B65CA"/>
     <w:rsid w:val="000B7066"/>
     <w:rsid w:val="000C2537"/>
     <w:rsid w:val="000C2763"/>
     <w:rsid w:val="000C306A"/>
     <w:rsid w:val="000C43EB"/>
     <w:rsid w:val="000D0F9B"/>
     <w:rsid w:val="000D2C54"/>
     <w:rsid w:val="000D3410"/>
     <w:rsid w:val="000D443C"/>
     <w:rsid w:val="000D46F2"/>
     <w:rsid w:val="000E0C80"/>
     <w:rsid w:val="000E18F9"/>
     <w:rsid w:val="000E3A63"/>
     <w:rsid w:val="000E50A2"/>
     <w:rsid w:val="000E6D66"/>
     <w:rsid w:val="000E7041"/>
     <w:rsid w:val="000F27B7"/>
     <w:rsid w:val="000F385E"/>
     <w:rsid w:val="000F561B"/>
     <w:rsid w:val="000F760D"/>
     <w:rsid w:val="000F790B"/>
     <w:rsid w:val="00100A59"/>
     <w:rsid w:val="001029E8"/>
     <w:rsid w:val="00104703"/>
     <w:rsid w:val="00105027"/>
@@ -16126,101 +16385,108 @@
     <w:rsid w:val="001E55F1"/>
     <w:rsid w:val="001F01B0"/>
     <w:rsid w:val="001F09F3"/>
     <w:rsid w:val="001F1086"/>
     <w:rsid w:val="001F1236"/>
     <w:rsid w:val="001F42E8"/>
     <w:rsid w:val="001F4A17"/>
     <w:rsid w:val="001F64A9"/>
     <w:rsid w:val="001F66A0"/>
     <w:rsid w:val="001F7762"/>
     <w:rsid w:val="0020010C"/>
     <w:rsid w:val="00202B92"/>
     <w:rsid w:val="00204387"/>
     <w:rsid w:val="00204FBE"/>
     <w:rsid w:val="00211D10"/>
     <w:rsid w:val="00212882"/>
     <w:rsid w:val="00212D95"/>
     <w:rsid w:val="002147CF"/>
     <w:rsid w:val="00215144"/>
     <w:rsid w:val="00216ADE"/>
     <w:rsid w:val="00222D6D"/>
     <w:rsid w:val="002275D2"/>
     <w:rsid w:val="00234E79"/>
     <w:rsid w:val="0023515E"/>
     <w:rsid w:val="0023655B"/>
+    <w:rsid w:val="00236BC5"/>
     <w:rsid w:val="00240BDB"/>
     <w:rsid w:val="00242111"/>
     <w:rsid w:val="00243093"/>
     <w:rsid w:val="00244534"/>
     <w:rsid w:val="00245514"/>
     <w:rsid w:val="00253635"/>
     <w:rsid w:val="002542DF"/>
     <w:rsid w:val="00254816"/>
     <w:rsid w:val="0025497B"/>
     <w:rsid w:val="0025590C"/>
     <w:rsid w:val="002609D2"/>
     <w:rsid w:val="00261E93"/>
     <w:rsid w:val="00262786"/>
     <w:rsid w:val="00264919"/>
     <w:rsid w:val="002657E7"/>
     <w:rsid w:val="00267A89"/>
     <w:rsid w:val="00270347"/>
     <w:rsid w:val="0027124F"/>
     <w:rsid w:val="002726B4"/>
     <w:rsid w:val="00274A5A"/>
     <w:rsid w:val="00275EE3"/>
+    <w:rsid w:val="00281EE9"/>
     <w:rsid w:val="002846E7"/>
     <w:rsid w:val="0028605A"/>
     <w:rsid w:val="002863B8"/>
     <w:rsid w:val="0028718A"/>
     <w:rsid w:val="0028797D"/>
     <w:rsid w:val="0029136C"/>
     <w:rsid w:val="00293D94"/>
     <w:rsid w:val="002952A6"/>
+    <w:rsid w:val="002A1E69"/>
     <w:rsid w:val="002A6329"/>
     <w:rsid w:val="002A6368"/>
     <w:rsid w:val="002B0C38"/>
     <w:rsid w:val="002B44AE"/>
     <w:rsid w:val="002B4B74"/>
     <w:rsid w:val="002B5416"/>
     <w:rsid w:val="002B72D3"/>
     <w:rsid w:val="002C07F0"/>
     <w:rsid w:val="002C19B3"/>
     <w:rsid w:val="002C27BB"/>
     <w:rsid w:val="002C2CCB"/>
+    <w:rsid w:val="002C2EA8"/>
     <w:rsid w:val="002C39C8"/>
+    <w:rsid w:val="002C5C47"/>
     <w:rsid w:val="002C724E"/>
+    <w:rsid w:val="002C737A"/>
     <w:rsid w:val="002D2301"/>
     <w:rsid w:val="002D2F58"/>
     <w:rsid w:val="002D2F87"/>
     <w:rsid w:val="002D4C82"/>
     <w:rsid w:val="002E1519"/>
     <w:rsid w:val="002E265B"/>
     <w:rsid w:val="002E3B70"/>
     <w:rsid w:val="002E5DF2"/>
     <w:rsid w:val="002E5E4D"/>
+    <w:rsid w:val="002F3FDE"/>
     <w:rsid w:val="002F478A"/>
     <w:rsid w:val="002F57CD"/>
     <w:rsid w:val="002F590D"/>
     <w:rsid w:val="003014F2"/>
     <w:rsid w:val="00301B25"/>
     <w:rsid w:val="00303072"/>
     <w:rsid w:val="0031073D"/>
     <w:rsid w:val="003160DE"/>
     <w:rsid w:val="0032141A"/>
     <w:rsid w:val="003217ED"/>
     <w:rsid w:val="00321A3C"/>
     <w:rsid w:val="00323D87"/>
     <w:rsid w:val="00323FA8"/>
     <w:rsid w:val="00326E22"/>
     <w:rsid w:val="00327356"/>
     <w:rsid w:val="00330BAF"/>
     <w:rsid w:val="003321E0"/>
     <w:rsid w:val="00332D74"/>
     <w:rsid w:val="00334F38"/>
     <w:rsid w:val="00335C08"/>
     <w:rsid w:val="0033767E"/>
     <w:rsid w:val="00340534"/>
     <w:rsid w:val="00342277"/>
     <w:rsid w:val="00344ACE"/>
     <w:rsid w:val="003466F1"/>
@@ -16315,139 +16581,144 @@
     <w:rsid w:val="00433FDB"/>
     <w:rsid w:val="00436482"/>
     <w:rsid w:val="004403AC"/>
     <w:rsid w:val="0044104D"/>
     <w:rsid w:val="004424DB"/>
     <w:rsid w:val="004438DC"/>
     <w:rsid w:val="00443B46"/>
     <w:rsid w:val="00443F43"/>
     <w:rsid w:val="00444885"/>
     <w:rsid w:val="00450EBE"/>
     <w:rsid w:val="0045371B"/>
     <w:rsid w:val="00453C34"/>
     <w:rsid w:val="00461E1D"/>
     <w:rsid w:val="00462360"/>
     <w:rsid w:val="00462FFE"/>
     <w:rsid w:val="00463F94"/>
     <w:rsid w:val="004640A7"/>
     <w:rsid w:val="00471C25"/>
     <w:rsid w:val="0047231D"/>
     <w:rsid w:val="00473CB8"/>
     <w:rsid w:val="00474F36"/>
     <w:rsid w:val="00477606"/>
     <w:rsid w:val="00477A3B"/>
     <w:rsid w:val="004800ED"/>
     <w:rsid w:val="004805BB"/>
+    <w:rsid w:val="00481800"/>
     <w:rsid w:val="00481D06"/>
     <w:rsid w:val="004856D0"/>
     <w:rsid w:val="00491DDC"/>
     <w:rsid w:val="004924CE"/>
+    <w:rsid w:val="00492BEE"/>
     <w:rsid w:val="004A221D"/>
     <w:rsid w:val="004A51FF"/>
     <w:rsid w:val="004A797A"/>
     <w:rsid w:val="004B122B"/>
     <w:rsid w:val="004B1EB7"/>
     <w:rsid w:val="004B3739"/>
     <w:rsid w:val="004C01A7"/>
     <w:rsid w:val="004C0BB8"/>
     <w:rsid w:val="004C30FD"/>
     <w:rsid w:val="004C36D6"/>
     <w:rsid w:val="004C42F9"/>
     <w:rsid w:val="004C4434"/>
     <w:rsid w:val="004C754B"/>
     <w:rsid w:val="004C791C"/>
     <w:rsid w:val="004D1424"/>
     <w:rsid w:val="004D215D"/>
     <w:rsid w:val="004D3D82"/>
     <w:rsid w:val="004D4819"/>
     <w:rsid w:val="004E196D"/>
     <w:rsid w:val="004E4688"/>
     <w:rsid w:val="004E7D6E"/>
     <w:rsid w:val="004E7E37"/>
     <w:rsid w:val="004F23CA"/>
     <w:rsid w:val="004F405A"/>
     <w:rsid w:val="004F539F"/>
     <w:rsid w:val="004F56D0"/>
     <w:rsid w:val="004F61BE"/>
     <w:rsid w:val="004F6CE8"/>
     <w:rsid w:val="00507627"/>
     <w:rsid w:val="00511AFF"/>
     <w:rsid w:val="00512CFB"/>
     <w:rsid w:val="0051624D"/>
     <w:rsid w:val="0052045D"/>
     <w:rsid w:val="00520AE8"/>
     <w:rsid w:val="0052189F"/>
     <w:rsid w:val="00526BCB"/>
     <w:rsid w:val="0053027B"/>
     <w:rsid w:val="00531D08"/>
+    <w:rsid w:val="00533FAB"/>
     <w:rsid w:val="005406E9"/>
     <w:rsid w:val="00543649"/>
     <w:rsid w:val="00550205"/>
     <w:rsid w:val="00550CCE"/>
     <w:rsid w:val="00550DAB"/>
     <w:rsid w:val="00551C50"/>
     <w:rsid w:val="0055429E"/>
     <w:rsid w:val="005551DD"/>
     <w:rsid w:val="00556191"/>
     <w:rsid w:val="005569E1"/>
     <w:rsid w:val="00556FFA"/>
     <w:rsid w:val="0056050B"/>
     <w:rsid w:val="005623BB"/>
     <w:rsid w:val="00562465"/>
     <w:rsid w:val="00565523"/>
     <w:rsid w:val="005666CE"/>
     <w:rsid w:val="00566C6A"/>
     <w:rsid w:val="00570B25"/>
     <w:rsid w:val="0057250F"/>
     <w:rsid w:val="00573A24"/>
     <w:rsid w:val="005756F5"/>
     <w:rsid w:val="00575A55"/>
     <w:rsid w:val="00575E79"/>
     <w:rsid w:val="00576770"/>
     <w:rsid w:val="0057783E"/>
     <w:rsid w:val="00577950"/>
     <w:rsid w:val="005804FE"/>
     <w:rsid w:val="005830AC"/>
     <w:rsid w:val="00584FC0"/>
     <w:rsid w:val="00585930"/>
     <w:rsid w:val="00586924"/>
     <w:rsid w:val="00590C46"/>
     <w:rsid w:val="0059146E"/>
     <w:rsid w:val="005974C7"/>
     <w:rsid w:val="00597A13"/>
+    <w:rsid w:val="005A006B"/>
     <w:rsid w:val="005A24B4"/>
     <w:rsid w:val="005A3D21"/>
     <w:rsid w:val="005B2BD5"/>
     <w:rsid w:val="005B2F4D"/>
     <w:rsid w:val="005B40FC"/>
     <w:rsid w:val="005B4830"/>
     <w:rsid w:val="005B67D6"/>
     <w:rsid w:val="005C19F3"/>
     <w:rsid w:val="005C1FD5"/>
     <w:rsid w:val="005C3595"/>
     <w:rsid w:val="005C409C"/>
     <w:rsid w:val="005C436E"/>
+    <w:rsid w:val="005C587D"/>
     <w:rsid w:val="005C63EC"/>
     <w:rsid w:val="005D0542"/>
     <w:rsid w:val="005D1ADA"/>
     <w:rsid w:val="005D7A0A"/>
     <w:rsid w:val="005D7CB9"/>
     <w:rsid w:val="005E01F9"/>
     <w:rsid w:val="005E0667"/>
     <w:rsid w:val="005E11C0"/>
     <w:rsid w:val="005E1D01"/>
     <w:rsid w:val="005E2FB5"/>
     <w:rsid w:val="005E6ADB"/>
     <w:rsid w:val="005E6F7E"/>
     <w:rsid w:val="005F1210"/>
     <w:rsid w:val="005F4408"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F7096"/>
     <w:rsid w:val="006007AE"/>
     <w:rsid w:val="00602D09"/>
     <w:rsid w:val="00603FD2"/>
     <w:rsid w:val="00604EB3"/>
     <w:rsid w:val="006068D2"/>
     <w:rsid w:val="00606ADC"/>
     <w:rsid w:val="00607FCB"/>
     <w:rsid w:val="00610AC7"/>
     <w:rsid w:val="006119AB"/>
@@ -16592,50 +16863,51 @@
     <w:rsid w:val="007A5F00"/>
     <w:rsid w:val="007A7142"/>
     <w:rsid w:val="007B064B"/>
     <w:rsid w:val="007B1A9F"/>
     <w:rsid w:val="007B59C6"/>
     <w:rsid w:val="007B759E"/>
     <w:rsid w:val="007C00A0"/>
     <w:rsid w:val="007C10AF"/>
     <w:rsid w:val="007C1200"/>
     <w:rsid w:val="007C21CE"/>
     <w:rsid w:val="007C42D1"/>
     <w:rsid w:val="007C5E0C"/>
     <w:rsid w:val="007C7B40"/>
     <w:rsid w:val="007D0D91"/>
     <w:rsid w:val="007D0DAB"/>
     <w:rsid w:val="007D1077"/>
     <w:rsid w:val="007D171B"/>
     <w:rsid w:val="007D27C7"/>
     <w:rsid w:val="007D5109"/>
     <w:rsid w:val="007D5D85"/>
     <w:rsid w:val="007D78FD"/>
     <w:rsid w:val="007D7F4D"/>
     <w:rsid w:val="007E18B9"/>
     <w:rsid w:val="007E7524"/>
     <w:rsid w:val="007F0D7D"/>
+    <w:rsid w:val="007F1BF8"/>
     <w:rsid w:val="007F40A2"/>
     <w:rsid w:val="00800EDB"/>
     <w:rsid w:val="00801761"/>
     <w:rsid w:val="00801DF1"/>
     <w:rsid w:val="00802FB6"/>
     <w:rsid w:val="00803317"/>
     <w:rsid w:val="0080343D"/>
     <w:rsid w:val="00806198"/>
     <w:rsid w:val="00811469"/>
     <w:rsid w:val="00811BAB"/>
     <w:rsid w:val="00812126"/>
     <w:rsid w:val="00813663"/>
     <w:rsid w:val="0081750D"/>
     <w:rsid w:val="00820632"/>
     <w:rsid w:val="00820C17"/>
     <w:rsid w:val="00824974"/>
     <w:rsid w:val="00825201"/>
     <w:rsid w:val="0082545E"/>
     <w:rsid w:val="0082585D"/>
     <w:rsid w:val="008260FA"/>
     <w:rsid w:val="00826D7D"/>
     <w:rsid w:val="00830564"/>
     <w:rsid w:val="00835AE8"/>
     <w:rsid w:val="00840031"/>
     <w:rsid w:val="00841F99"/>
@@ -16685,386 +16957,402 @@
     <w:rsid w:val="008B1217"/>
     <w:rsid w:val="008B14ED"/>
     <w:rsid w:val="008B1554"/>
     <w:rsid w:val="008B19EC"/>
     <w:rsid w:val="008B2424"/>
     <w:rsid w:val="008B4ACA"/>
     <w:rsid w:val="008C0BE4"/>
     <w:rsid w:val="008C1A47"/>
     <w:rsid w:val="008C311D"/>
     <w:rsid w:val="008C7C95"/>
     <w:rsid w:val="008D1EC4"/>
     <w:rsid w:val="008D5E22"/>
     <w:rsid w:val="008D7218"/>
     <w:rsid w:val="008E1378"/>
     <w:rsid w:val="008E1839"/>
     <w:rsid w:val="008E4C83"/>
     <w:rsid w:val="008E4C93"/>
     <w:rsid w:val="008E4EEF"/>
     <w:rsid w:val="008E72BF"/>
     <w:rsid w:val="008E7435"/>
     <w:rsid w:val="008F5D5F"/>
     <w:rsid w:val="008F7042"/>
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="009018C0"/>
     <w:rsid w:val="00902006"/>
+    <w:rsid w:val="009021A7"/>
     <w:rsid w:val="00902253"/>
     <w:rsid w:val="009038B9"/>
     <w:rsid w:val="009065AE"/>
     <w:rsid w:val="009120F1"/>
     <w:rsid w:val="00913298"/>
     <w:rsid w:val="009134AA"/>
     <w:rsid w:val="0091486A"/>
     <w:rsid w:val="00915447"/>
     <w:rsid w:val="00916E26"/>
     <w:rsid w:val="009206E4"/>
     <w:rsid w:val="00922224"/>
     <w:rsid w:val="009224B3"/>
     <w:rsid w:val="009237AB"/>
     <w:rsid w:val="00924EF3"/>
+    <w:rsid w:val="0092544B"/>
     <w:rsid w:val="00926A14"/>
     <w:rsid w:val="009318C8"/>
     <w:rsid w:val="00937030"/>
     <w:rsid w:val="00940880"/>
     <w:rsid w:val="009416EC"/>
     <w:rsid w:val="00943208"/>
     <w:rsid w:val="009469AE"/>
     <w:rsid w:val="00946F0B"/>
     <w:rsid w:val="009503D6"/>
     <w:rsid w:val="00950AFD"/>
     <w:rsid w:val="00952710"/>
     <w:rsid w:val="0095317A"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00955025"/>
     <w:rsid w:val="009560A1"/>
     <w:rsid w:val="00963040"/>
     <w:rsid w:val="0096460B"/>
     <w:rsid w:val="009663FF"/>
     <w:rsid w:val="00967B29"/>
     <w:rsid w:val="00967E67"/>
     <w:rsid w:val="0097084B"/>
     <w:rsid w:val="00970919"/>
     <w:rsid w:val="009717F6"/>
     <w:rsid w:val="009739D8"/>
     <w:rsid w:val="009744D8"/>
     <w:rsid w:val="00974661"/>
     <w:rsid w:val="00975BDF"/>
     <w:rsid w:val="00977213"/>
     <w:rsid w:val="00980921"/>
     <w:rsid w:val="009817DA"/>
     <w:rsid w:val="00981F03"/>
     <w:rsid w:val="00981FC3"/>
     <w:rsid w:val="00984B0B"/>
     <w:rsid w:val="00987488"/>
     <w:rsid w:val="00993171"/>
     <w:rsid w:val="009969F5"/>
     <w:rsid w:val="009A03FD"/>
     <w:rsid w:val="009A0EA0"/>
     <w:rsid w:val="009A1A61"/>
     <w:rsid w:val="009A3196"/>
     <w:rsid w:val="009A58B3"/>
     <w:rsid w:val="009A71E2"/>
     <w:rsid w:val="009B13D0"/>
     <w:rsid w:val="009B22F1"/>
     <w:rsid w:val="009B2BA3"/>
     <w:rsid w:val="009B63A3"/>
     <w:rsid w:val="009B7D0C"/>
     <w:rsid w:val="009C0E1B"/>
     <w:rsid w:val="009C3F5C"/>
     <w:rsid w:val="009C3FD7"/>
+    <w:rsid w:val="009C4F9B"/>
     <w:rsid w:val="009C6350"/>
     <w:rsid w:val="009D07BD"/>
     <w:rsid w:val="009D19A7"/>
     <w:rsid w:val="009D1C4E"/>
     <w:rsid w:val="009D3305"/>
     <w:rsid w:val="009D6994"/>
     <w:rsid w:val="009D7B6B"/>
     <w:rsid w:val="009E0732"/>
     <w:rsid w:val="009E0DD4"/>
     <w:rsid w:val="009E2F3F"/>
     <w:rsid w:val="009E4895"/>
     <w:rsid w:val="009E607E"/>
     <w:rsid w:val="009F0A1A"/>
     <w:rsid w:val="009F1599"/>
     <w:rsid w:val="009F175A"/>
     <w:rsid w:val="009F2502"/>
     <w:rsid w:val="009F3636"/>
     <w:rsid w:val="009F4181"/>
     <w:rsid w:val="009F6974"/>
     <w:rsid w:val="009F71B8"/>
     <w:rsid w:val="009F7CC3"/>
     <w:rsid w:val="00A006C9"/>
     <w:rsid w:val="00A03853"/>
     <w:rsid w:val="00A05878"/>
     <w:rsid w:val="00A10A07"/>
     <w:rsid w:val="00A10C32"/>
     <w:rsid w:val="00A10E11"/>
     <w:rsid w:val="00A10FF3"/>
     <w:rsid w:val="00A118E7"/>
     <w:rsid w:val="00A122E6"/>
     <w:rsid w:val="00A14497"/>
     <w:rsid w:val="00A14D90"/>
     <w:rsid w:val="00A1553D"/>
     <w:rsid w:val="00A16A8B"/>
     <w:rsid w:val="00A204B3"/>
     <w:rsid w:val="00A21127"/>
     <w:rsid w:val="00A22BB9"/>
     <w:rsid w:val="00A22FEC"/>
     <w:rsid w:val="00A23C0B"/>
     <w:rsid w:val="00A32238"/>
     <w:rsid w:val="00A33792"/>
     <w:rsid w:val="00A341C5"/>
     <w:rsid w:val="00A34EDF"/>
     <w:rsid w:val="00A37494"/>
     <w:rsid w:val="00A41166"/>
     <w:rsid w:val="00A44866"/>
+    <w:rsid w:val="00A44A9D"/>
     <w:rsid w:val="00A46E08"/>
     <w:rsid w:val="00A47759"/>
     <w:rsid w:val="00A5228D"/>
     <w:rsid w:val="00A53D92"/>
     <w:rsid w:val="00A56A6D"/>
     <w:rsid w:val="00A56EBA"/>
     <w:rsid w:val="00A5704C"/>
     <w:rsid w:val="00A63F04"/>
     <w:rsid w:val="00A64EED"/>
     <w:rsid w:val="00A72344"/>
     <w:rsid w:val="00A75D5F"/>
+    <w:rsid w:val="00A763C1"/>
     <w:rsid w:val="00A778FC"/>
     <w:rsid w:val="00A804FC"/>
     <w:rsid w:val="00A812BC"/>
     <w:rsid w:val="00A83712"/>
     <w:rsid w:val="00A8379B"/>
     <w:rsid w:val="00A8473D"/>
     <w:rsid w:val="00A84ECD"/>
     <w:rsid w:val="00A85EB1"/>
     <w:rsid w:val="00A87C52"/>
     <w:rsid w:val="00A90607"/>
     <w:rsid w:val="00A90A53"/>
     <w:rsid w:val="00A90D45"/>
     <w:rsid w:val="00A911D7"/>
     <w:rsid w:val="00A96081"/>
     <w:rsid w:val="00AA408A"/>
     <w:rsid w:val="00AA4E7B"/>
     <w:rsid w:val="00AA6E8A"/>
     <w:rsid w:val="00AB0A1C"/>
     <w:rsid w:val="00AB0EE1"/>
     <w:rsid w:val="00AB1AA2"/>
     <w:rsid w:val="00AB44D0"/>
     <w:rsid w:val="00AB54FF"/>
     <w:rsid w:val="00AB5693"/>
     <w:rsid w:val="00AB7C81"/>
     <w:rsid w:val="00AC034A"/>
     <w:rsid w:val="00AC159D"/>
     <w:rsid w:val="00AC41CD"/>
     <w:rsid w:val="00AC64C8"/>
     <w:rsid w:val="00AC7774"/>
     <w:rsid w:val="00AC77A2"/>
     <w:rsid w:val="00AC7FCF"/>
     <w:rsid w:val="00AD0069"/>
     <w:rsid w:val="00AD09F6"/>
     <w:rsid w:val="00AD0DC1"/>
     <w:rsid w:val="00AD1B7E"/>
     <w:rsid w:val="00AD1DD4"/>
     <w:rsid w:val="00AD1E35"/>
     <w:rsid w:val="00AD20D2"/>
     <w:rsid w:val="00AD2801"/>
     <w:rsid w:val="00AD29D5"/>
     <w:rsid w:val="00AD2D28"/>
     <w:rsid w:val="00AD6064"/>
     <w:rsid w:val="00AD6E1C"/>
     <w:rsid w:val="00AD6E74"/>
     <w:rsid w:val="00AD74B1"/>
     <w:rsid w:val="00AE01CB"/>
+    <w:rsid w:val="00AE298A"/>
     <w:rsid w:val="00AE33E8"/>
     <w:rsid w:val="00AE5EF4"/>
     <w:rsid w:val="00AE685A"/>
     <w:rsid w:val="00AF1C07"/>
     <w:rsid w:val="00AF46FE"/>
     <w:rsid w:val="00AF4B56"/>
+    <w:rsid w:val="00AF6EF8"/>
     <w:rsid w:val="00AF78E6"/>
     <w:rsid w:val="00B01836"/>
     <w:rsid w:val="00B026B7"/>
     <w:rsid w:val="00B03744"/>
     <w:rsid w:val="00B11662"/>
     <w:rsid w:val="00B11DC4"/>
     <w:rsid w:val="00B14CE8"/>
     <w:rsid w:val="00B20787"/>
     <w:rsid w:val="00B21116"/>
     <w:rsid w:val="00B21FBC"/>
     <w:rsid w:val="00B26922"/>
     <w:rsid w:val="00B26F78"/>
     <w:rsid w:val="00B30340"/>
     <w:rsid w:val="00B30BB6"/>
     <w:rsid w:val="00B3109A"/>
+    <w:rsid w:val="00B34646"/>
     <w:rsid w:val="00B37C19"/>
     <w:rsid w:val="00B40066"/>
     <w:rsid w:val="00B41EF7"/>
     <w:rsid w:val="00B44363"/>
     <w:rsid w:val="00B44E69"/>
     <w:rsid w:val="00B45313"/>
     <w:rsid w:val="00B46D9E"/>
     <w:rsid w:val="00B52353"/>
     <w:rsid w:val="00B5269F"/>
     <w:rsid w:val="00B610D4"/>
     <w:rsid w:val="00B61E5B"/>
     <w:rsid w:val="00B63016"/>
     <w:rsid w:val="00B64621"/>
     <w:rsid w:val="00B64DC8"/>
     <w:rsid w:val="00B70CFE"/>
     <w:rsid w:val="00B72940"/>
     <w:rsid w:val="00B72C36"/>
     <w:rsid w:val="00B77372"/>
     <w:rsid w:val="00B77531"/>
     <w:rsid w:val="00B826D7"/>
     <w:rsid w:val="00B9091F"/>
     <w:rsid w:val="00B911CE"/>
+    <w:rsid w:val="00B94856"/>
     <w:rsid w:val="00B96312"/>
     <w:rsid w:val="00BA09A5"/>
     <w:rsid w:val="00BA0E73"/>
     <w:rsid w:val="00BA3609"/>
     <w:rsid w:val="00BA4426"/>
     <w:rsid w:val="00BA4923"/>
     <w:rsid w:val="00BA51EF"/>
+    <w:rsid w:val="00BA5F93"/>
     <w:rsid w:val="00BA6244"/>
     <w:rsid w:val="00BB06BF"/>
     <w:rsid w:val="00BB1A30"/>
     <w:rsid w:val="00BB2CA9"/>
     <w:rsid w:val="00BB3DBD"/>
     <w:rsid w:val="00BB40DE"/>
     <w:rsid w:val="00BB41C5"/>
     <w:rsid w:val="00BB5908"/>
     <w:rsid w:val="00BB6C19"/>
+    <w:rsid w:val="00BB72AF"/>
     <w:rsid w:val="00BB7E2F"/>
     <w:rsid w:val="00BC0C36"/>
     <w:rsid w:val="00BC68EA"/>
     <w:rsid w:val="00BD067D"/>
     <w:rsid w:val="00BD13CC"/>
     <w:rsid w:val="00BD1BAB"/>
     <w:rsid w:val="00BD612C"/>
     <w:rsid w:val="00BD7022"/>
     <w:rsid w:val="00BD73EF"/>
     <w:rsid w:val="00BD7A52"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE3EAB"/>
     <w:rsid w:val="00BE4AA0"/>
     <w:rsid w:val="00BE4D55"/>
     <w:rsid w:val="00BE572B"/>
     <w:rsid w:val="00BE6553"/>
     <w:rsid w:val="00BE671F"/>
     <w:rsid w:val="00BE7F55"/>
     <w:rsid w:val="00BF2DA5"/>
     <w:rsid w:val="00BF3875"/>
     <w:rsid w:val="00BF3ABC"/>
     <w:rsid w:val="00BF72B1"/>
     <w:rsid w:val="00C025FA"/>
     <w:rsid w:val="00C02ED3"/>
     <w:rsid w:val="00C049E8"/>
     <w:rsid w:val="00C04A2F"/>
     <w:rsid w:val="00C0646C"/>
     <w:rsid w:val="00C07E29"/>
     <w:rsid w:val="00C1094F"/>
     <w:rsid w:val="00C10E11"/>
     <w:rsid w:val="00C116CA"/>
     <w:rsid w:val="00C118D6"/>
     <w:rsid w:val="00C12209"/>
     <w:rsid w:val="00C14341"/>
     <w:rsid w:val="00C156E5"/>
     <w:rsid w:val="00C22DA1"/>
     <w:rsid w:val="00C23700"/>
+    <w:rsid w:val="00C25949"/>
     <w:rsid w:val="00C25BE1"/>
     <w:rsid w:val="00C25EFF"/>
     <w:rsid w:val="00C263EF"/>
     <w:rsid w:val="00C27031"/>
     <w:rsid w:val="00C301A0"/>
     <w:rsid w:val="00C31A32"/>
     <w:rsid w:val="00C3348D"/>
     <w:rsid w:val="00C33B39"/>
     <w:rsid w:val="00C36542"/>
     <w:rsid w:val="00C37DE7"/>
     <w:rsid w:val="00C4248A"/>
     <w:rsid w:val="00C4341B"/>
     <w:rsid w:val="00C44305"/>
     <w:rsid w:val="00C46082"/>
     <w:rsid w:val="00C4650B"/>
     <w:rsid w:val="00C4767E"/>
     <w:rsid w:val="00C47D69"/>
     <w:rsid w:val="00C50AB7"/>
     <w:rsid w:val="00C50B05"/>
     <w:rsid w:val="00C50B55"/>
     <w:rsid w:val="00C53169"/>
     <w:rsid w:val="00C56972"/>
     <w:rsid w:val="00C56D2C"/>
     <w:rsid w:val="00C60243"/>
     <w:rsid w:val="00C62E97"/>
     <w:rsid w:val="00C6347C"/>
     <w:rsid w:val="00C6423B"/>
+    <w:rsid w:val="00C6476A"/>
     <w:rsid w:val="00C64CED"/>
     <w:rsid w:val="00C704E5"/>
     <w:rsid w:val="00C711B4"/>
     <w:rsid w:val="00C72D6F"/>
     <w:rsid w:val="00C737E0"/>
     <w:rsid w:val="00C77400"/>
     <w:rsid w:val="00C7751E"/>
     <w:rsid w:val="00C802B4"/>
     <w:rsid w:val="00C809D9"/>
     <w:rsid w:val="00C81B92"/>
     <w:rsid w:val="00C83E71"/>
     <w:rsid w:val="00C856D0"/>
     <w:rsid w:val="00C86FBA"/>
     <w:rsid w:val="00C87B8E"/>
     <w:rsid w:val="00C906AF"/>
     <w:rsid w:val="00C911CE"/>
     <w:rsid w:val="00C9144B"/>
     <w:rsid w:val="00C91D20"/>
     <w:rsid w:val="00C92FF4"/>
     <w:rsid w:val="00C967F5"/>
     <w:rsid w:val="00CA52B1"/>
+    <w:rsid w:val="00CA699D"/>
     <w:rsid w:val="00CB69ED"/>
     <w:rsid w:val="00CB6E42"/>
     <w:rsid w:val="00CC1E70"/>
     <w:rsid w:val="00CC2E0F"/>
     <w:rsid w:val="00CC3DCF"/>
     <w:rsid w:val="00CC5AD5"/>
     <w:rsid w:val="00CC661A"/>
     <w:rsid w:val="00CD32C5"/>
     <w:rsid w:val="00CD3BEC"/>
     <w:rsid w:val="00CD3D36"/>
     <w:rsid w:val="00CD3D49"/>
     <w:rsid w:val="00CD64EC"/>
+    <w:rsid w:val="00CE0BAC"/>
     <w:rsid w:val="00CE2808"/>
     <w:rsid w:val="00CE3029"/>
     <w:rsid w:val="00CE4CA1"/>
     <w:rsid w:val="00CE70B4"/>
     <w:rsid w:val="00CF22A6"/>
     <w:rsid w:val="00CF3228"/>
     <w:rsid w:val="00D00CFE"/>
     <w:rsid w:val="00D0186B"/>
     <w:rsid w:val="00D018EC"/>
     <w:rsid w:val="00D026D0"/>
     <w:rsid w:val="00D04A57"/>
     <w:rsid w:val="00D05A6B"/>
     <w:rsid w:val="00D07755"/>
+    <w:rsid w:val="00D11089"/>
     <w:rsid w:val="00D122EA"/>
     <w:rsid w:val="00D1303E"/>
     <w:rsid w:val="00D14415"/>
     <w:rsid w:val="00D15298"/>
     <w:rsid w:val="00D2327C"/>
     <w:rsid w:val="00D23340"/>
     <w:rsid w:val="00D235D2"/>
     <w:rsid w:val="00D23D6C"/>
     <w:rsid w:val="00D3015B"/>
     <w:rsid w:val="00D314F7"/>
     <w:rsid w:val="00D33C8A"/>
     <w:rsid w:val="00D410EA"/>
     <w:rsid w:val="00D4641D"/>
     <w:rsid w:val="00D46CBD"/>
     <w:rsid w:val="00D47BA3"/>
     <w:rsid w:val="00D50929"/>
     <w:rsid w:val="00D52D7D"/>
     <w:rsid w:val="00D547CB"/>
     <w:rsid w:val="00D549D7"/>
     <w:rsid w:val="00D56FA5"/>
     <w:rsid w:val="00D61882"/>
     <w:rsid w:val="00D63439"/>
     <w:rsid w:val="00D64671"/>
     <w:rsid w:val="00D66E65"/>
     <w:rsid w:val="00D67330"/>
@@ -17094,193 +17382,200 @@
     <w:rsid w:val="00DA619F"/>
     <w:rsid w:val="00DA6925"/>
     <w:rsid w:val="00DB0095"/>
     <w:rsid w:val="00DB1FF9"/>
     <w:rsid w:val="00DB3740"/>
     <w:rsid w:val="00DB4E9B"/>
     <w:rsid w:val="00DB5680"/>
     <w:rsid w:val="00DB6E4A"/>
     <w:rsid w:val="00DC0551"/>
     <w:rsid w:val="00DC09A2"/>
     <w:rsid w:val="00DC0E4E"/>
     <w:rsid w:val="00DC20A8"/>
     <w:rsid w:val="00DC4237"/>
     <w:rsid w:val="00DD1636"/>
     <w:rsid w:val="00DD7E16"/>
     <w:rsid w:val="00DE1975"/>
     <w:rsid w:val="00DE1BB4"/>
     <w:rsid w:val="00DE55AB"/>
     <w:rsid w:val="00DE6598"/>
     <w:rsid w:val="00DE6872"/>
     <w:rsid w:val="00DE6F72"/>
     <w:rsid w:val="00DF11C7"/>
     <w:rsid w:val="00DF51F9"/>
     <w:rsid w:val="00DF54E4"/>
     <w:rsid w:val="00E0073B"/>
+    <w:rsid w:val="00E00DA7"/>
     <w:rsid w:val="00E0171B"/>
     <w:rsid w:val="00E025B4"/>
     <w:rsid w:val="00E04253"/>
     <w:rsid w:val="00E04C66"/>
     <w:rsid w:val="00E073C4"/>
     <w:rsid w:val="00E07AEB"/>
     <w:rsid w:val="00E07B5A"/>
     <w:rsid w:val="00E07C43"/>
     <w:rsid w:val="00E10155"/>
     <w:rsid w:val="00E12425"/>
     <w:rsid w:val="00E146BB"/>
     <w:rsid w:val="00E14F0A"/>
     <w:rsid w:val="00E15764"/>
     <w:rsid w:val="00E16AD8"/>
     <w:rsid w:val="00E2066C"/>
     <w:rsid w:val="00E2178A"/>
     <w:rsid w:val="00E22E6C"/>
     <w:rsid w:val="00E24DF7"/>
     <w:rsid w:val="00E274CB"/>
     <w:rsid w:val="00E3074F"/>
     <w:rsid w:val="00E30A7A"/>
     <w:rsid w:val="00E318D3"/>
     <w:rsid w:val="00E3363D"/>
     <w:rsid w:val="00E352BD"/>
     <w:rsid w:val="00E3599D"/>
     <w:rsid w:val="00E36759"/>
     <w:rsid w:val="00E36ECA"/>
     <w:rsid w:val="00E41AA0"/>
     <w:rsid w:val="00E41DFC"/>
     <w:rsid w:val="00E43816"/>
     <w:rsid w:val="00E443CD"/>
     <w:rsid w:val="00E460C3"/>
     <w:rsid w:val="00E47E94"/>
     <w:rsid w:val="00E50680"/>
     <w:rsid w:val="00E519A7"/>
     <w:rsid w:val="00E51B58"/>
     <w:rsid w:val="00E52FE5"/>
     <w:rsid w:val="00E550C8"/>
     <w:rsid w:val="00E55785"/>
     <w:rsid w:val="00E57460"/>
     <w:rsid w:val="00E575B2"/>
     <w:rsid w:val="00E57BBB"/>
     <w:rsid w:val="00E6040A"/>
     <w:rsid w:val="00E62F81"/>
+    <w:rsid w:val="00E64379"/>
     <w:rsid w:val="00E6590E"/>
     <w:rsid w:val="00E659B1"/>
     <w:rsid w:val="00E67265"/>
     <w:rsid w:val="00E674C7"/>
     <w:rsid w:val="00E71F14"/>
     <w:rsid w:val="00E71F57"/>
     <w:rsid w:val="00E721ED"/>
     <w:rsid w:val="00E722A4"/>
     <w:rsid w:val="00E80053"/>
     <w:rsid w:val="00E812FF"/>
     <w:rsid w:val="00E823FF"/>
     <w:rsid w:val="00E8487D"/>
     <w:rsid w:val="00E876AB"/>
     <w:rsid w:val="00E91593"/>
     <w:rsid w:val="00E92482"/>
     <w:rsid w:val="00E92519"/>
     <w:rsid w:val="00E92B81"/>
     <w:rsid w:val="00E93657"/>
     <w:rsid w:val="00E94EBE"/>
     <w:rsid w:val="00E95D90"/>
+    <w:rsid w:val="00E9756D"/>
     <w:rsid w:val="00EA36EB"/>
     <w:rsid w:val="00EA4D5E"/>
     <w:rsid w:val="00EB1849"/>
     <w:rsid w:val="00EB21A2"/>
     <w:rsid w:val="00EB2B9C"/>
     <w:rsid w:val="00EB4232"/>
     <w:rsid w:val="00EB42ED"/>
     <w:rsid w:val="00EB7A7C"/>
     <w:rsid w:val="00EC105B"/>
     <w:rsid w:val="00EC16BA"/>
     <w:rsid w:val="00EC2986"/>
     <w:rsid w:val="00EC49FA"/>
     <w:rsid w:val="00ED20B5"/>
     <w:rsid w:val="00ED3505"/>
     <w:rsid w:val="00ED36CF"/>
     <w:rsid w:val="00ED46D6"/>
     <w:rsid w:val="00ED4AF2"/>
     <w:rsid w:val="00ED62C5"/>
     <w:rsid w:val="00ED7698"/>
     <w:rsid w:val="00ED7F16"/>
     <w:rsid w:val="00EE1534"/>
     <w:rsid w:val="00EE1E99"/>
     <w:rsid w:val="00EE3689"/>
     <w:rsid w:val="00EE5A9C"/>
     <w:rsid w:val="00EE5B32"/>
     <w:rsid w:val="00EE6498"/>
     <w:rsid w:val="00EF14D8"/>
     <w:rsid w:val="00EF2608"/>
     <w:rsid w:val="00EF28B8"/>
     <w:rsid w:val="00EF3965"/>
+    <w:rsid w:val="00F0190C"/>
     <w:rsid w:val="00F01B42"/>
     <w:rsid w:val="00F0689F"/>
     <w:rsid w:val="00F06954"/>
     <w:rsid w:val="00F06B6E"/>
     <w:rsid w:val="00F07AC4"/>
     <w:rsid w:val="00F07ADA"/>
     <w:rsid w:val="00F10DD9"/>
     <w:rsid w:val="00F12B45"/>
     <w:rsid w:val="00F152C7"/>
     <w:rsid w:val="00F179E1"/>
+    <w:rsid w:val="00F20534"/>
     <w:rsid w:val="00F20B93"/>
     <w:rsid w:val="00F21338"/>
     <w:rsid w:val="00F23222"/>
     <w:rsid w:val="00F233A4"/>
     <w:rsid w:val="00F23FDF"/>
     <w:rsid w:val="00F242D7"/>
     <w:rsid w:val="00F312C1"/>
     <w:rsid w:val="00F3290F"/>
     <w:rsid w:val="00F333B8"/>
     <w:rsid w:val="00F3359D"/>
     <w:rsid w:val="00F3488B"/>
     <w:rsid w:val="00F351F8"/>
     <w:rsid w:val="00F37236"/>
     <w:rsid w:val="00F4071A"/>
     <w:rsid w:val="00F40AA0"/>
     <w:rsid w:val="00F414F2"/>
     <w:rsid w:val="00F435CE"/>
     <w:rsid w:val="00F43EAD"/>
     <w:rsid w:val="00F4482B"/>
     <w:rsid w:val="00F4493C"/>
     <w:rsid w:val="00F449CC"/>
+    <w:rsid w:val="00F46B87"/>
     <w:rsid w:val="00F47A66"/>
     <w:rsid w:val="00F502C0"/>
     <w:rsid w:val="00F50541"/>
     <w:rsid w:val="00F506C2"/>
     <w:rsid w:val="00F51763"/>
     <w:rsid w:val="00F53A22"/>
     <w:rsid w:val="00F53B17"/>
     <w:rsid w:val="00F60460"/>
     <w:rsid w:val="00F62227"/>
     <w:rsid w:val="00F63911"/>
     <w:rsid w:val="00F664AC"/>
     <w:rsid w:val="00F707D9"/>
     <w:rsid w:val="00F70805"/>
     <w:rsid w:val="00F70A56"/>
     <w:rsid w:val="00F74715"/>
     <w:rsid w:val="00F76D1A"/>
     <w:rsid w:val="00F805EC"/>
     <w:rsid w:val="00F80EA6"/>
+    <w:rsid w:val="00F82E01"/>
     <w:rsid w:val="00F87AEE"/>
     <w:rsid w:val="00F909C9"/>
     <w:rsid w:val="00F91054"/>
     <w:rsid w:val="00F939B0"/>
     <w:rsid w:val="00F94366"/>
     <w:rsid w:val="00F94EFA"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F97878"/>
     <w:rsid w:val="00FA0C18"/>
     <w:rsid w:val="00FA1DFA"/>
     <w:rsid w:val="00FA6C5D"/>
     <w:rsid w:val="00FB1FDB"/>
     <w:rsid w:val="00FB2629"/>
     <w:rsid w:val="00FB359A"/>
     <w:rsid w:val="00FB3FA7"/>
     <w:rsid w:val="00FC3325"/>
     <w:rsid w:val="00FC6938"/>
     <w:rsid w:val="00FC7AD3"/>
     <w:rsid w:val="00FD1ADF"/>
     <w:rsid w:val="00FD1CB9"/>
     <w:rsid w:val="00FD3BE6"/>
     <w:rsid w:val="00FD4122"/>
     <w:rsid w:val="00FD511B"/>
     <w:rsid w:val="00FD55D6"/>
     <w:rsid w:val="00FD6CAB"/>
@@ -17699,50 +17994,51 @@
     <w:rPr>
       <w:kern w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00065DD5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletted">
     <w:name w:val="Bulletted"/>
@@ -18768,114 +19064,177 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D3D50E96688E334CB8B170C92EE3B6EE" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cb859e8c498e6d1c8aa387e57ffa499">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93539222-499d-4230-8261-af2a95006803" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ff8e86b76e73c9d444c1dbea7ae2ab5" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Relatesto xmlns="93539222-499d-4230-8261-af2a95006803">Application</Relatesto>
+    <TaxCatchAll xmlns="4afed99b-0c24-4b70-a080-7d6d7850953d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93539222-499d-4230-8261-af2a95006803">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D3D50E96688E334CB8B170C92EE3B6EE" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a4b2d83b2cfe89056a211445aff1a25">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93539222-499d-4230-8261-af2a95006803" xmlns:ns3="4afed99b-0c24-4b70-a080-7d6d7850953d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dca3c7315ca02a7d5ba7a91be0d4c905" ns2:_="" ns3:_="">
     <xsd:import namespace="93539222-499d-4230-8261-af2a95006803"/>
+    <xsd:import namespace="4afed99b-0c24-4b70-a080-7d6d7850953d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Relatesto" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93539222-499d-4230-8261-af2a95006803" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Relatesto" ma:index="8" nillable="true" ma:displayName="Relates to" ma:format="Dropdown" ma:internalName="Relatesto">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Claims docs"/>
           <xsd:enumeration value="Reporting"/>
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Assessments"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4afed99b-0c24-4b70-a080-7d6d7850953d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8f9ce987-7b9f-48fe-861c-eb59cfc87207}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4afed99b-0c24-4b70-a080-7d6d7850953d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -18933,125 +19292,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C66125-2763-4818-8A05-3AB5C565AE1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9D135A-F7F4-46F7-B17C-EEEE82E477D9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{795B862E-DABB-49A1-ACED-1FA75FD20EA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9D135A-F7F4-46F7-B17C-EEEE82E477D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C66125-2763-4818-8A05-3AB5C565AE1E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A2BEC7-2DB4-4DE3-AE22-6947C77E5489}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC907FE7-E9A9-4D48-AF31-1E9C38100FFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="93539222-499d-4230-8261-af2a95006803"/>
+    <ds:schemaRef ds:uri="4afed99b-0c24-4b70-a080-7d6d7850953d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{319D32A0-9082-4735-A4FD-676CD6C8F0BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="93539222-499d-4230-8261-af2a95006803"/>
+    <ds:schemaRef ds:uri="4afed99b-0c24-4b70-a080-7d6d7850953d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1312</Words>
-  <Characters>7048</Characters>
+  <Words>1257</Words>
+  <Characters>7171</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>503</Lines>
-  <Paragraphs>232</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Scottish Executive</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8128</CharactersWithSpaces>
+  <CharactersWithSpaces>8412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1376351</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.highland.gov.uk/reducerepairfund</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325480</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -19193,27 +19546,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-FileNumber">
     <vt:lpwstr>POL/4644</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Classification">
     <vt:lpwstr>Not classified</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Date of Original [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Date Received [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-SG Web Publication - Category [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-SG Web Publication - Category 2 Classification [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="ContentTypeId">
     <vt:lpwstr>0x010100D3D50E96688E334CB8B170C92EE3B6EE</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>