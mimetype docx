--- v0 (2026-02-17)
+++ v1 (2026-05-15)
@@ -1,63 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B5A4536" w14:textId="3E819E95" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="00FF5A75" w:rsidP="00FF5A75">
+    <w:p w14:paraId="1B5A4536" w14:textId="5D07E672" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="00FF5A75" w:rsidP="00FF5A75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMON GOOD ASSET REGISTER FOR THE </w:t>
       </w:r>
       <w:r w:rsidR="005B681F" w:rsidRPr="005B681F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FORMER BURGH OF INVERNESS</w:t>
       </w:r>
     </w:p>
@@ -116,51 +114,69 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="4ABC59B6" w14:textId="77777777" w:rsidTr="005B681F">
         <w:trPr>
           <w:trHeight w:val="28"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2E032C04" w14:textId="323274A8" w:rsidR="005B681F" w:rsidRPr="0006587A" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006587A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">There were a number of ancient Charters by William the Lion, Alexander II, Alexander III, Robert I David II, James II &amp; Mary. The “Golden Charter” of </w:t>
+              <w:t xml:space="preserve">There were </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0006587A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0006587A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ancient Charters by William the Lion, Alexander II, Alexander III, Robert I David II, James II &amp; Mary. The “Golden Charter” of </w:t>
             </w:r>
             <w:r w:rsidR="005F0979" w:rsidRPr="0006587A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>James VI dated 1 January 1591 ratified all earlier Charters and contains details of the lands &amp; rights appertaining to the Burgh. It is the “Golden Charter” that is used as the basis for Common Good title in Inverness.</w:t>
             </w:r>
             <w:r w:rsidR="00E47A49" w:rsidRPr="0006587A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="16E00DA9" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="28"/>
         </w:trPr>
         <w:tc>
@@ -450,194 +466,459 @@
               <w:t>UPRN: 130114264.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EC5F791" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site is located on the east side of the A9 near Kessock Bridge and adjacent to the Moray Firth Shore.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB7415A" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
-[...13 lines deleted...]
-              <w:t>Total site area 58925.56m².</w:t>
+          <w:p w14:paraId="7BB7415A" w14:textId="3C8F5D0C" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total site area </w:t>
+            </w:r>
+            <w:r w:rsidR="00D00E3D" w:rsidRPr="00D00E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>48525.14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40530511" w14:textId="2C83C3B4" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title derives from the Common Good of the Royal Charter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BF64241" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Leased out. Inalienable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF6C2C" w:rsidRPr="005B681F" w14:paraId="2E2BA340" w14:textId="77777777" w:rsidTr="001A48D7">
+        <w:trPr>
+          <w:trHeight w:val="22"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C823E3" w14:textId="77777777" w:rsidR="00EF6C2C" w:rsidRDefault="00EF6C2C" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Land at Stadium Road</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF31648" w14:textId="77777777" w:rsidR="00EF6C2C" w:rsidRDefault="00EF6C2C" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18A0ED1F" w14:textId="19DE8A46" w:rsidR="00EF6C2C" w:rsidRPr="005B681F" w:rsidRDefault="00EF6C2C" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4231636E" w14:textId="77777777" w:rsidR="00EF6C2C" w:rsidRPr="005B681F" w:rsidRDefault="00EF6C2C" w:rsidP="00EF6C2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>East Longman, IV1 1FF.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC0502B" w14:textId="77777777" w:rsidR="00EF6C2C" w:rsidRPr="005B681F" w:rsidRDefault="00EF6C2C" w:rsidP="00EF6C2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UPRN: 130114264.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B58E95" w14:textId="30863DCD" w:rsidR="00EF6C2C" w:rsidRPr="005B681F" w:rsidRDefault="00EF6C2C" w:rsidP="00EF6C2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Site is located adjacent to the</w:t>
+            </w:r>
+            <w:r w:rsidR="00646186">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00646186" w:rsidRPr="00646186">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Caledonian Thistle Football Ground site.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3373" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5F86C8" w14:textId="34ED7238" w:rsidR="006E4C0F" w:rsidRPr="005B681F" w:rsidRDefault="006E4C0F" w:rsidP="006E4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total site area </w:t>
+            </w:r>
+            <w:r w:rsidR="00E91AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10400.</w:t>
+            </w:r>
+            <w:r w:rsidR="0040425A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m².</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C28930" w14:textId="77777777" w:rsidR="006E4C0F" w:rsidRPr="005B681F" w:rsidRDefault="006E4C0F" w:rsidP="006E4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Title derives from the Common Good of the Royal Charter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002BDF8C" w14:textId="6D15CAE1" w:rsidR="00EF6C2C" w:rsidRPr="005B681F" w:rsidRDefault="006E4C0F" w:rsidP="006E4C0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Leased out. Inalienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="2F784EB5" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E01BE9C" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B681F">
-[...6 lines deleted...]
-              <w:t>Carsegate Industrial Estate units</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carsegate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Industrial Estate units</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23FA6D18" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59380676" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>55, 57, 59, 61, 63, 65 &amp; 67 Carsegate Road, IV3 8EX.</w:t>
+              <w:t xml:space="preserve">55, 57, 59, 61, 63, 65 &amp; 67 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carsegate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road, IV3 8EX.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="555CC76A" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRNs: 130052245/46/47/48/49/50/51.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="635B1296" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Located on Carsegate Road adjacent to numbers 33, 43, 45 &amp; 53.</w:t>
+              <w:t xml:space="preserve">Located on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carsegate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road adjacent to numbers 33, 43, 45 &amp; 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37E4DF9B" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site areas vary from 214.63m² to 1398.01m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6263125A" w14:textId="1702749D" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
@@ -697,67 +978,86 @@
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3570525E" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cavell Gardens &amp; Cenotaph</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3114A71B" w14:textId="10370E7E" w:rsidR="005B681F" w:rsidRPr="007875DC" w:rsidRDefault="007875DC" w:rsidP="005B681F">
+          <w:p w14:paraId="315514AB" w14:textId="77777777" w:rsidR="005B681F" w:rsidRDefault="007875DC" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Includes the area of the road dividing the gardens.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="238A70DF" w14:textId="77777777" w:rsidR="004F22DD" w:rsidRDefault="004F22DD" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3114A71B" w14:textId="4F53A0EC" w:rsidR="004F22DD" w:rsidRPr="004F22DD" w:rsidRDefault="004F22DD" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="005B912D" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cavell Gardens, IV2 4SY.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53DD2112" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
@@ -792,182 +1092,286 @@
               <w:t>Located on east bank of River Ness and bordered by Ladies Walk, Haugh Road &amp; Island Bank Road between 2 Island Bank Road and 29 Ness Bank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78E0FEA5" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 4236.42m².</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A95FAF9" w14:textId="3FE37F69" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> Burgh on 3 April 1911 for the purposes of it being “kept as an open space for behoof of the community of Inverness in all time coming”</w:t>
+          <w:p w14:paraId="30C80ADB" w14:textId="77777777" w:rsidR="00034899" w:rsidRDefault="00B668EA" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Title deed: Disposition by Christian Karl A</w:t>
+            </w:r>
+            <w:r w:rsidR="00034899">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ugust Oberbeck in favour of Provost, Magistrates &amp; Councillors of Royal Burgh of Inverness registered 3 April 1911.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A95FAF9" w14:textId="475CBE63" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amenity park</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> land containing war memorial divided by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cavell Gardens road</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CA0630" w14:textId="7FB2844C" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="009D4DE6" w:rsidP="005B681F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The land is subject to the condition</w:t>
+            </w:r>
+            <w:r w:rsidR="001809A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r w:rsidR="005B681F" w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it </w:t>
+            </w:r>
+            <w:r w:rsidR="001809A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is to </w:t>
+            </w:r>
+            <w:r w:rsidR="005B681F" w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>be “kept as an open space for behoof of the community of Inverness in all time coming”</w:t>
             </w:r>
             <w:r w:rsidR="00B9634E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00B9634E" w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inalienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="2A450D89" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EB25A1C" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B681F">
-[...6 lines deleted...]
-              <w:t>Clachnaharry foreshore</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clachnaharry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> foreshore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B37E3D9" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV3 8QY.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A2CE974" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bordered by Caledonian Canal, rear of properties on Low Street, Clachnaharry Road &amp; the sea.</w:t>
+              <w:t xml:space="preserve">Bordered by Caledonian Canal, rear of properties on Low Street, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clachnaharry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road &amp; the sea.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6804D703" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 71522.28m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CB9800F" w14:textId="02F12EED" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
@@ -1064,51 +1468,87 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130114106.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="151F403A" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>On Cromwell Road located on the right past the turn to Lotland Place but before the turn to Lotland Street.</w:t>
+              <w:t xml:space="preserve">On Cromwell Road located on the right past the turn to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lotland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place but before the turn to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lotland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AEFA72B" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clock Tower which is the remains of Cromwell’s Fort that was built in 1653 on Common Good lands by virtue of the Royal Charter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06ECFC02" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
@@ -1132,50 +1572,51 @@
       </w:tr>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="4A89EA2A" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267D908B" w14:textId="4E1E78ED" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="00535940" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Eddie McGillivary Hall site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="648611D8" w14:textId="77777777" w:rsidR="00535940" w:rsidRPr="005B681F" w:rsidRDefault="00535940" w:rsidP="00535940">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Riverside Street, IV1 1NX.</w:t>
             </w:r>
           </w:p>
@@ -1307,59 +1748,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fraser Park</w:t>
             </w:r>
             <w:r w:rsidR="00B94CA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B94CA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="45418398" w14:textId="5C9DB43C" w:rsidR="00B94CA0" w:rsidRPr="00B94CA0" w:rsidRDefault="006D6229" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Half of Fraser Park Bowling Club</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
@@ -1437,76 +1880,103 @@
               </w:rPr>
               <w:t xml:space="preserve">(up to rear of 77) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">to south, </w:t>
             </w:r>
             <w:r w:rsidR="000B2C17">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">western half of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Fraser </w:t>
             </w:r>
             <w:r w:rsidR="00330E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Park Bowling Green to west</w:t>
             </w:r>
             <w:r w:rsidR="00E166A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and Highland Council Diriebught Road Depot to </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> and Highland Council </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E166A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Diriebught</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E166A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road Depot to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00863879">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>north east &amp; east.</w:t>
+              <w:t>north east</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00863879">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; east.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D6240BF" w14:textId="7E212FFD" w:rsidR="001877F1" w:rsidRPr="005B681F" w:rsidRDefault="00932AE9" w:rsidP="00D50C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The eastern half of Fraser Park Bowling Club falls into this piece of land. The total area of the Bowling Green, Pavilion and </w:t>
             </w:r>
             <w:r w:rsidR="00BF65CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>car park is effectively divided north to south</w:t>
@@ -1517,51 +1987,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the land comprising the western being part of a separate title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62D8DDD6" w14:textId="77777777" w:rsidR="00214A99" w:rsidRDefault="00863879" w:rsidP="00837D38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Site area</w:t>
             </w:r>
             <w:r w:rsidR="00346B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24,000</w:t>
             </w:r>
             <w:r w:rsidR="00346B6F" w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FF960BA" w14:textId="5A3AE80E" w:rsidR="00672093" w:rsidRDefault="00C230F1" w:rsidP="00837D38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1591,60 +2060,51 @@
               </w:rPr>
               <w:t>Burgh</w:t>
             </w:r>
             <w:r w:rsidR="00F43BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Council by Alexander Fraser in </w:t>
             </w:r>
             <w:r w:rsidR="00CA5D5F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1930 </w:t>
             </w:r>
             <w:r w:rsidR="0089669F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">for use as a playing field in all time coming for </w:t>
-[...8 lines deleted...]
-              <w:t>the benefit of the inhabitants of Inverness</w:t>
+              <w:t>for use as a playing field in all time coming for the benefit of the inhabitants of Inverness</w:t>
             </w:r>
             <w:r w:rsidR="00672093">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; particularly those in Hill or Crown District.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20E557B3" w14:textId="34612B69" w:rsidR="001E2FB1" w:rsidRDefault="001E2FB1" w:rsidP="00837D38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bowling Club is leased.</w:t>
@@ -1679,51 +2139,50 @@
       </w:tr>
       <w:tr w:rsidR="00B3356A" w:rsidRPr="005B681F" w14:paraId="2DA25D98" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76001D4B" w14:textId="6EBCE14C" w:rsidR="00B3356A" w:rsidRDefault="00B3356A" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Friar</w:t>
             </w:r>
             <w:r w:rsidR="00BB1F6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s Shott</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BB1F6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2085,51 +2544,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130111740.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B5DA4F1" w14:textId="751841B2" w:rsidR="00837D38" w:rsidRPr="005B681F" w:rsidRDefault="000D5D0C" w:rsidP="000D5D0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Located on Longman Foreshore East adjacent to Kessock Bridge roundabout and between the travelling peoples site and the landfill site.</w:t>
+              <w:t xml:space="preserve">Located on Longman Foreshore East adjacent to Kessock Bridge roundabout and between the travelling </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>peoples</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> site and the landfill site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AB15CEB" w14:textId="77777777" w:rsidR="00EF3E03" w:rsidRPr="005B681F" w:rsidRDefault="00EF3E03" w:rsidP="00EF3E03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 5502.50m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41467E42" w14:textId="77777777" w:rsidR="00EF3E03" w:rsidRPr="005B681F" w:rsidRDefault="00EF3E03" w:rsidP="00EF3E03">
@@ -2242,51 +2719,69 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Located on the corner of </w:t>
             </w:r>
             <w:r w:rsidR="004958FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gilbert Street</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and Dunabban Road.</w:t>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dunabban</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68447FB4" w14:textId="77777777" w:rsidR="004958FB" w:rsidRPr="005B681F" w:rsidRDefault="004958FB" w:rsidP="004958FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 345.82m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FABF0C8" w14:textId="4847F064" w:rsidR="00837D38" w:rsidRPr="005B681F" w:rsidRDefault="004958FB" w:rsidP="004958FB">
@@ -2327,58 +2822,60 @@
       <w:tr w:rsidR="005C60D0" w:rsidRPr="005B681F" w14:paraId="5102B466" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21BE88B9" w14:textId="77777777" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="005C60D0" w:rsidP="005C60D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Longman Foreshore </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="258FDF2D" w14:textId="0FCBDFA2" w:rsidR="005C60D0" w:rsidRDefault="005C60D0" w:rsidP="005C60D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F01B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Foreshore East </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B717D25" w14:textId="77777777" w:rsidR="005C60D0" w:rsidRDefault="005C60D0" w:rsidP="005C60D0">
             <w:pPr>
@@ -2444,66 +2941,100 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A706C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Foreshore East</w:t>
             </w:r>
             <w:r w:rsidRPr="008A706C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – UPRN: 130142772.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04F3BE97" w14:textId="77777777" w:rsidR="00104C69" w:rsidRPr="008A706C" w:rsidRDefault="00104C69" w:rsidP="00104C69">
+          <w:p w14:paraId="04F3BE97" w14:textId="12EF8A80" w:rsidR="00104C69" w:rsidRPr="008A706C" w:rsidRDefault="00104C69" w:rsidP="00104C69">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A706C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Starts at Cairnlaw Burn and extends to Kessock Bridge.</w:t>
+              <w:t xml:space="preserve">Starts at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A706C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cairnlaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A706C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Burn and extends to Kessock Bridge</w:t>
+            </w:r>
+            <w:r w:rsidR="00295AED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including the former Landfill Site</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A706C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15E357A3" w14:textId="77777777" w:rsidR="00104C69" w:rsidRDefault="00104C69" w:rsidP="00104C69">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A706C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Foreshore West </w:t>
             </w:r>
             <w:r w:rsidRPr="008A706C">
@@ -2535,50 +3066,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="682E1D86" w14:textId="77777777" w:rsidR="00104C69" w:rsidRPr="00270FFF" w:rsidRDefault="00104C69" w:rsidP="00104C69">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00270FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Foreshore East</w:t>
             </w:r>
             <w:r w:rsidRPr="00270FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – site area 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00270FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>021</w:t>
@@ -2681,95 +3213,105 @@
               </w:rPr>
               <w:t xml:space="preserve">Ownership of the foreshore </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC4C21">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> not contested by Crown as confirmed in letter from Board of Trade dated 6 December 1926</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with entitlement being based on the Royal Charter</w:t>
+              <w:t xml:space="preserve"> with entitlement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>being based on the Royal Charter</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC4C21">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inalienable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104C69" w:rsidRPr="005B681F" w14:paraId="6459C720" w14:textId="77777777" w:rsidTr="00BD734B">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="71910AD7" w14:textId="6C5BCD02" w:rsidR="00104C69" w:rsidRPr="005B681F" w:rsidRDefault="00104C69" w:rsidP="005C60D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>LONGMAN INDUSTRIAL ESTATE IS IN THE NORTH OF INVERNESS BOUNDED BY THE MORAY FIRTH AND THE RIVER NESS – title to most of this land derives from the Royal Charter as stated below where relevant and has been confirmed in a Notarial Instruments dated 27 July 1981 (recorded 6 November 1981) and 19 May 1983 (recorded in the Public Records of Scotland on 24 May 1983). Any such lands will be inalienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C60D0" w:rsidRPr="005B681F" w14:paraId="09982A9A" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="705A43EE" w14:textId="173911C9" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="00104C69" w:rsidP="005C60D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -2794,51 +3336,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV1 1SX.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51ED0376" w14:textId="368380C1" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="008543A2" w:rsidP="008543A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Situated near Cromwell’s Tower between the rear of 12 Lotland Street and the fuel depot on Cromwell Road.</w:t>
+              <w:t xml:space="preserve">Situated near Cromwell’s Tower between the rear of 12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lotland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street and the fuel depot on Cromwell Road.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F56FE84" w14:textId="77777777" w:rsidR="00512383" w:rsidRPr="005B681F" w:rsidRDefault="00512383" w:rsidP="00512383">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 3711.97m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAAA567" w14:textId="176ED3DD" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="00512383" w:rsidP="00512383">
@@ -2869,61 +3429,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C60D0" w:rsidRPr="005B681F" w14:paraId="0BE77619" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0098490F" w14:textId="77777777" w:rsidR="00512383" w:rsidRPr="005B681F" w:rsidRDefault="00512383" w:rsidP="00512383">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Longman Industrial Estate, Harbour Road </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6D3770A8" w14:textId="77777777" w:rsidR="00512383" w:rsidRPr="005B681F" w:rsidRDefault="00512383" w:rsidP="00512383">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sites 32, 35B &amp; 35D.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64FC9889" w14:textId="77777777" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="005C60D0" w:rsidP="005C60D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3184,52 +3745,62 @@
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097BCAEA" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Longman Industrial Estate, Henderson Drive</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> including:-</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>including:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="733A0E80" w14:textId="6D243684" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sites 2, 3, 5, 7, 9, 11, 13, 15, 15A, 17/17A, 17B, 17C, 19, 21, 23, 25-27, 29, 31, 33, 35, 37, 39, 41, 43, 43A, 43B, 45 &amp; 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="128FFA67" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
@@ -3703,51 +4274,69 @@
               <w:t xml:space="preserve">29 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV1 1TR. UPRN: 130114287.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68B41A15" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sites 3-29 above are located in a cul-de-sac from 3 on the corner down to the rear of 24A/B Longman Drive and back around to 29 on the opposite corner.</w:t>
+              <w:t xml:space="preserve">Sites 3-29 above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are located in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a cul-de-sac from 3 on the corner down to the rear of 24A/B Longman Drive and back around to 29 on the opposite corner.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60597AD5" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">31 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3920,50 +4509,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130114289.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E1C95B2" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sites 33 – 43 &amp; 43B are located around the northernmost cul-de-sac of Henderson Drive.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09A7B3A5" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site 43A is located between 43 &amp; 45/47.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A37C97" w14:textId="77777777" w:rsidR="00762485" w:rsidRPr="005B681F" w:rsidRDefault="00762485" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4003,50 +4593,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45&amp;47 are adjacent to 43A and 6 Longman Drive and to the rear of 39 and 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34694AD0" w14:textId="77777777" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site area 1829.41m². This is part of the “Lot Lands” of Inverness which are Common Good lands.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4667F03E" w14:textId="77777777" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4549,50 +5140,51 @@
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site area 1035.06m². Common Good title confirmed in Notarial Instrument of 1981.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32CB32B0" w14:textId="77777777" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">35 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site area 1142.38m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38646008" w14:textId="77777777" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4790,90 +5382,91 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sites 35-47 derive Common Good title from being former Citadel Lands of the Royal Burgh by virtue of the Royal Charter and as ratified in the Notarial Instrument of 1983. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="035E01BA" w14:textId="68CDCD97" w:rsidR="005C60D0" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>All sites are leased out.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005476DD" w:rsidRPr="005B681F" w14:paraId="18B85C97" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B673254" w14:textId="77777777" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Longman Industrial Estate, Longman Drive </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="44A19614" w14:textId="0A2EFDA9" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="005476DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sites 1, 1A, 2A, 2B, 2C, 3, 4A&amp;4B, 5, 7, 8, 9, 10, 11-13, 12-14, 17, 19, 20, 21, 22A, 22B, 23, 24, 24A/24B, 25, 26A, 27, 28, 30, 32, 34, 36, 38 and 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1610A9F3" w14:textId="77777777" w:rsidR="001A5615" w:rsidRPr="005B681F" w:rsidRDefault="001A5615" w:rsidP="001A5615">
@@ -5726,51 +6319,87 @@
               <w:t xml:space="preserve">40 - </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV1 1SU. UPRN: 130029056.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B810946" w14:textId="77777777" w:rsidR="001A5615" w:rsidRPr="005B681F" w:rsidRDefault="001A5615" w:rsidP="001A5615">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Longman Drive commences off Henderson Drive and curves round towards the foreshore west, turning left at number 8 and continuing parallel to Stadium Road, passed the harbour to the junction with Lotland Street. These sites are located in this area.</w:t>
+              <w:t xml:space="preserve">Longman Drive commences off Henderson Drive and curves round towards the foreshore west, turning left at number 8 and continuing parallel to Stadium Road, passed the harbour to the junction with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lotland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street. These sites </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are located in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this area.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06075563" w14:textId="77777777" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="005476DD" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5FDE21" w14:textId="77777777" w:rsidR="005026CA" w:rsidRPr="005B681F" w:rsidRDefault="005026CA" w:rsidP="005026CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -6673,50 +7302,51 @@
       </w:tr>
       <w:tr w:rsidR="005476DD" w:rsidRPr="005B681F" w14:paraId="581865CB" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F7A3654" w14:textId="32F9C3AA" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="00653675" w:rsidP="00762485">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Longman Industrial Estate, Longman Drive, Pump House</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A15A1D4" w14:textId="77777777" w:rsidR="00653675" w:rsidRPr="005B681F" w:rsidRDefault="00653675" w:rsidP="00653675">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV1 1FF.</w:t>
             </w:r>
           </w:p>
@@ -6941,61 +7571,82 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005476DD" w:rsidRPr="005B681F" w14:paraId="6FAB949E" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C46B7C" w14:textId="77777777" w:rsidR="000D06C2" w:rsidRPr="005B681F" w:rsidRDefault="000D06C2" w:rsidP="000D06C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Longman Industrial Estate, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lotland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="79AB1BD3" w14:textId="115C4B0B" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="000D06C2" w:rsidP="000D06C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sites 2. 3, 6 (including Bastion &amp; various lock up garages), 8, 14, 16, 18, 35&amp;37, 39 and 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41AC35DC" w14:textId="77777777" w:rsidR="000D06C2" w:rsidRPr="005B681F" w:rsidRDefault="000D06C2" w:rsidP="000D06C2">
@@ -7244,57 +7895,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">41 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV1 1ST. UPRN: 130029063.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="730CFC0D" w14:textId="77777777" w:rsidR="000D06C2" w:rsidRPr="005B681F" w:rsidRDefault="000D06C2" w:rsidP="000D06C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B681F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Lotland Street runs in a semi-circle from the junction with Shore Street </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lotland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street runs in a semi-circle from the junction with Shore Street </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="345757FA" w14:textId="542E7D47" w:rsidR="005476DD" w:rsidRPr="005B681F" w:rsidRDefault="000D06C2" w:rsidP="000D06C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>near the harbour to the junction with Longman Drive adjacent to the foreshore west. These sites are located along this street.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
@@ -7713,51 +8374,60 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00453508">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">level with </w:t>
             </w:r>
             <w:r w:rsidR="00977222">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a point approximately </w:t>
             </w:r>
             <w:r w:rsidR="002A5F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>43.5 metres south of the northern boundary of Ladies Walk Gardens</w:t>
+              <w:t xml:space="preserve">43.5 metres south of the northern boundary of Ladies </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Walk Gardens</w:t>
             </w:r>
             <w:r w:rsidR="00273D83">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and run </w:t>
             </w:r>
             <w:r w:rsidR="00492538">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">for 950 metres in a south &amp; south westerly direction to a point within the </w:t>
             </w:r>
@@ -7775,222 +8445,266 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ness to a point level with the north boundary of Whin Park.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600EBDA5" w14:textId="77777777" w:rsidR="00A258D7" w:rsidRPr="005B681F" w:rsidRDefault="00A258D7" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Total site area 37490.33m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="308E59A1" w14:textId="6FDD9E43" w:rsidR="00A258D7" w:rsidRPr="005B681F" w:rsidRDefault="00A258D7" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Islands are an area of parkland held as Common Good </w:t>
             </w:r>
             <w:r w:rsidR="002D0735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for time immemorial</w:t>
             </w:r>
             <w:r w:rsidR="00FE768F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – see reference below to ownership of river bed</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> – see reference below to ownership of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FE768F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>river bed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00807112">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. I</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">n the early 1800s </w:t>
             </w:r>
             <w:r w:rsidR="00807112">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">they were developed </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>to provide a natural environment for the enjoyment of the people of Inverness and are linked shore to shore and between each other by footbridges.</w:t>
+              <w:t xml:space="preserve">to provide </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>a natural environment for the enjoyment of the people of Inverness and are linked shore to shore and between each other by footbridges.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41397092" w14:textId="60114489" w:rsidR="007A343F" w:rsidRPr="005B681F" w:rsidRDefault="00A258D7" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inalienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2FB1" w:rsidRPr="005B681F" w14:paraId="20D0734F" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E9BEF11" w14:textId="77777777" w:rsidR="001E2FB1" w:rsidRDefault="001E2FB1" w:rsidP="00A54A3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Planefield Bowling Club</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Planefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bowling Club</w:t>
             </w:r>
             <w:r w:rsidR="00996664">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00996664">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="427C105B" w14:textId="486CE309" w:rsidR="00996664" w:rsidRPr="00996664" w:rsidRDefault="00996664" w:rsidP="00A54A3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pavilion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="596E87EE" w14:textId="53D1F593" w:rsidR="004D2199" w:rsidRDefault="00852F4C" w:rsidP="00A54A3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Planefield Road</w:t>
+              <w:t>Planefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road</w:t>
             </w:r>
             <w:r w:rsidR="0026036C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00BC0234">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D2199">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV3 5DL</w:t>
             </w:r>
@@ -8012,91 +8726,127 @@
               <w:t xml:space="preserve">CAGUPRN: </w:t>
             </w:r>
             <w:r w:rsidR="00FA2E72">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>130111629.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C8C4FBF" w14:textId="24A02002" w:rsidR="00FA2E72" w:rsidRPr="005B681F" w:rsidRDefault="00115E10" w:rsidP="00A54A3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordered by Planefield Road, </w:t>
+              <w:t xml:space="preserve">Bordered by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Planefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road, </w:t>
             </w:r>
             <w:r w:rsidR="00A46D69">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Cameron Youth Centre site, </w:t>
             </w:r>
             <w:r w:rsidR="009D7E42">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rear of properties 26 to 28 Montague R</w:t>
             </w:r>
             <w:r w:rsidR="00870472">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00996664">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00870472">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and 17 Planefield Road.</w:t>
+              <w:t xml:space="preserve"> and 17 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00870472">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Planefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00870472">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B898C1" w14:textId="77777777" w:rsidR="001E2FB1" w:rsidRDefault="00E43C7D" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 2,445</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
@@ -8107,51 +8857,69 @@
               <w:t xml:space="preserve"> m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F82CC6" w14:textId="77777777" w:rsidR="00745678" w:rsidRDefault="00745678" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00B53CB0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>title to the land upon which Planefield Bowling Green and pavilion is located derives title from the Royal Charter.</w:t>
+              <w:t xml:space="preserve">title to the land upon which </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B53CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Planefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B53CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bowling Green and pavilion is located derives title from the Royal Charter.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56E8A3F7" w14:textId="77777777" w:rsidR="00996664" w:rsidRDefault="00996664" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Leased out.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DDC2051" w14:textId="1BED59A7" w:rsidR="00996664" w:rsidRPr="005B681F" w:rsidRDefault="00996664" w:rsidP="00A258D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8177,255 +8945,298 @@
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5329042B" w14:textId="77777777" w:rsidR="00FE768F" w:rsidRDefault="00FE768F" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>River Ness</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9119D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> including</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F9119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>including</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="543CFCDA" w14:textId="6791CC45" w:rsidR="00FE768F" w:rsidRPr="005B681F" w:rsidRDefault="00FE768F" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F9119D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Augsberg Gardens near Eden Court T</w:t>
+              <w:t>Augsberg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F9119D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gardens near Eden Court T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9119D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eatre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Ness Islands (see above).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42BD0C77" w14:textId="1DDFC4BC" w:rsidR="00FE768F" w:rsidRPr="005B681F" w:rsidRDefault="00FE768F" w:rsidP="00A54A3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">tarts at the foreshore and runs through Inverness to a point </w:t>
             </w:r>
             <w:r w:rsidRPr="00805460">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">approx. </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">430 feet north </w:t>
+              <w:t xml:space="preserve">approx. 430 feet north </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of Sornum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ear Torvean Quarry.</w:t>
+              <w:t xml:space="preserve">ear </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Torvean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quarry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33FCEB1D" w14:textId="77777777" w:rsidR="00FE768F" w:rsidRPr="00C51BAC" w:rsidRDefault="00FE768F" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00C51BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ite area </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>645,000</w:t>
             </w:r>
             <w:r w:rsidRPr="00C51BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08D47FC5" w14:textId="48D65300" w:rsidR="00FE768F" w:rsidRPr="005B681F" w:rsidRDefault="00FE768F" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ownership of the </w:t>
             </w:r>
             <w:r w:rsidR="00FA7F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">water &amp; </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> bed </w:t>
+              <w:t xml:space="preserve">water </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FA7F3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FA7F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
             <w:r w:rsidR="00FA7F3B" w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>river</w:t>
             </w:r>
             <w:r w:rsidR="00FA7F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8483,51 +9294,50 @@
       </w:tr>
       <w:tr w:rsidR="00FE768F" w:rsidRPr="005B681F" w14:paraId="55790618" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370121A8" w14:textId="755940C9" w:rsidR="00FE768F" w:rsidRPr="005B681F" w:rsidRDefault="00FE768F" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>River Ness Fishing</w:t>
             </w:r>
             <w:r w:rsidR="009966DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rights</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13767D83" w14:textId="77777777" w:rsidR="00FE768F" w:rsidRDefault="00FE768F" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8582,90 +9392,144 @@
               </w:rPr>
               <w:t xml:space="preserve">approx. 430 feet north </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of Sornum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ear Torvean Quarry.</w:t>
+              <w:t xml:space="preserve">ear </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Torvean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quarry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="063E36A8" w14:textId="77777777" w:rsidR="00055E69" w:rsidRPr="005B681F" w:rsidRDefault="00055E69" w:rsidP="00055E69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total area 1079400m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A664E2" w14:textId="0334C351" w:rsidR="00FE768F" w:rsidRDefault="00055E69" w:rsidP="00FE768F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The title to the river and fishings is derived from the Royal Charter of James VI in 1591. Some of the fishings were </w:t>
+              <w:t xml:space="preserve">The title to the river and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fishings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is derived from the Royal Charter of James VI in 1591. Some of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fishings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> were </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sold</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Burgh in 1775 but bought back in1923.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F304C" w:rsidRPr="005B681F" w14:paraId="20EE70AB" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
@@ -8885,51 +9749,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site area 37.80m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EB90C29" w14:textId="32AFEE2C" w:rsidR="00DD3F2D" w:rsidRPr="005B681F" w:rsidRDefault="00FB3463" w:rsidP="00FB3463">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Site of the old jail, courthouse and steeple acquired by Provost, Magistrates &amp; Town Council for “Behoof of the Commonty” on </w:t>
+              <w:t xml:space="preserve">Site of the old jail, courthouse and steeple acquired by Provost, Magistrates &amp; Town Council for “Behoof of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Commonty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 1852. Leased out. Inalienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D29EE" w:rsidRPr="005B681F" w14:paraId="0707295B" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
@@ -9329,143 +10211,157 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130111738.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="583BAC06" w14:textId="259388B6" w:rsidR="00252EA7" w:rsidRPr="005B681F" w:rsidRDefault="00252EA7" w:rsidP="00252EA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Located just off the Longman roundabout between Inverness Caledonian Thistle Stadium and the Salt Store site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7130DD47" w14:textId="77777777" w:rsidR="00830363" w:rsidRPr="005B681F" w:rsidRDefault="00830363" w:rsidP="00830363">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Total site area 10515.40m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044344B7" w14:textId="7AA5CDD2" w:rsidR="00252EA7" w:rsidRPr="005B681F" w:rsidRDefault="00830363" w:rsidP="00830363">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The site is part of reclaimed land on the Longman Foreshore East which is Common Good land by virtue of the Royal Charter of James VI with ownership </w:t>
+              <w:t xml:space="preserve">The site is part of reclaimed land on the Longman Foreshore East which is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Common Good land by virtue of the Royal Charter of James VI with ownership </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> further confirmed by the Crown in 1926. Leased out. Inalienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A65A1A" w:rsidRPr="005B681F" w14:paraId="7C96B0C6" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E6748FE" w14:textId="77777777" w:rsidR="00371922" w:rsidRPr="005B681F" w:rsidRDefault="00371922" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Victorian Market – hall &amp; arcade </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0B681A95" w14:textId="77777777" w:rsidR="00371922" w:rsidRPr="005B681F" w:rsidRDefault="00371922" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hall</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - External building, traders &amp; disabled toilets, office, store and shop units 1-23.</w:t>
@@ -9651,71 +10547,72 @@
       </w:tr>
       <w:tr w:rsidR="00CD30F3" w:rsidRPr="005B681F" w14:paraId="081AA19F" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="237A9E31" w14:textId="77777777" w:rsidR="00CD30F3" w:rsidRDefault="00CD30F3" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Waterloo Bowling Club</w:t>
             </w:r>
             <w:r w:rsidR="00100E57">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00100E57">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="00F2BC67" w14:textId="27567014" w:rsidR="00100E57" w:rsidRPr="00100E57" w:rsidRDefault="00100E57" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pavilion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
@@ -10007,59 +10904,113 @@
               <w:t>IV1 1NX.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AA8413" w14:textId="0955867C" w:rsidR="00344FC8" w:rsidRPr="009031B2" w:rsidRDefault="00D61643" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Triangular car park bordered </w:t>
             </w:r>
             <w:r w:rsidR="003A47F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">by Waterloo Bowling Club on the north east, Riverside Street on the south west and </w:t>
+              <w:t xml:space="preserve">by Waterloo Bowling Club on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003A47F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>north east</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003A47F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Riverside Street on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003A47F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>south west</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003A47F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00C53DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>parallel with Friars Street Bridge on the south west.</w:t>
+              <w:t xml:space="preserve">parallel with Friars Street Bridge on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C53DF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>south west</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C53DF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4284B6BC" w14:textId="77777777" w:rsidR="00F369DC" w:rsidRDefault="006C407D" w:rsidP="00242DB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C407D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site area approx. 600m²</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26998E3E" w14:textId="579FA9B3" w:rsidR="006C407D" w:rsidRPr="006C407D" w:rsidRDefault="00C52E41" w:rsidP="00242DB0">
@@ -10110,51 +11061,69 @@
               </w:rPr>
               <w:t>the Incorporate</w:t>
             </w:r>
             <w:r w:rsidR="00B05DC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="007E0A46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Soldiers &amp; Sailors Help Society in 1925. </w:t>
             </w:r>
             <w:r w:rsidR="0038260D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Therefore, this is land owned by a former Burgh not purchased for a statutory purpose therefore it is considered to be Common Good.</w:t>
+              <w:t xml:space="preserve">Therefore, this is land owned by a former Burgh not purchased for a statutory purpose therefore it </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0038260D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0038260D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Common Good.</w:t>
             </w:r>
             <w:r w:rsidR="00785660">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F64B58" w:rsidRPr="005B681F" w14:paraId="46B8026B" w14:textId="77777777" w:rsidTr="005E4DDF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
           </w:tcPr>
           <w:p w14:paraId="7D4E7A55" w14:textId="20DA27E8" w:rsidR="00F64B58" w:rsidRPr="005B681F" w:rsidRDefault="00F64B58" w:rsidP="005E4DDF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
@@ -10298,51 +11267,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Various locations in Inverness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23B5045E" w14:textId="7CACF310" w:rsidR="00F64B58" w:rsidRPr="006C407D" w:rsidRDefault="003951E6" w:rsidP="00242DB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">When in office, the Provost has 2 decorative lamp posts outside his/her house. When the </w:t>
+              <w:t xml:space="preserve">When in office, the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provost</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has 2 decorative lamp posts outside his/her house. When the </w:t>
             </w:r>
             <w:r w:rsidR="00293317">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provost changes one lamp post is </w:t>
             </w:r>
             <w:r w:rsidR="00D74962">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>removed,</w:t>
             </w:r>
             <w:r w:rsidR="00293317">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and one remains.</w:t>
             </w:r>
@@ -10358,52 +11345,62 @@
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B412FC0" w14:textId="77777777" w:rsidR="00D74962" w:rsidRPr="005B681F" w:rsidRDefault="00D74962" w:rsidP="00D74962">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Civic regalia</w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> including:-</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>including:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7E8E8119" w14:textId="7ED1AFF7" w:rsidR="00D74962" w:rsidRDefault="00D74962" w:rsidP="00D74962">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provost chain (gold), Depute Provost chain (gold) and Lady Provost Chain (silver)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BFB9205" w14:textId="68C4B641" w:rsidR="00D74962" w:rsidRDefault="00D74962" w:rsidP="00371922">
@@ -10583,50 +11580,51 @@
       </w:tr>
       <w:tr w:rsidR="00D74962" w:rsidRPr="005B681F" w14:paraId="6C211995" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5307D726" w14:textId="723A9F57" w:rsidR="00D74962" w:rsidRDefault="00D74962" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Magistrates Robes x 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED5B9D3" w14:textId="321222F1" w:rsidR="00D74962" w:rsidRDefault="00D74962" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
@@ -11055,51 +12053,50 @@
       </w:tr>
       <w:tr w:rsidR="00D74962" w:rsidRPr="005B681F" w14:paraId="2A36495F" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5068FE86" w14:textId="61F71094" w:rsidR="00D74962" w:rsidRDefault="00D74962" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bust – Joseph Mitchell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66F9459A" w14:textId="2DCF6259" w:rsidR="00D74962" w:rsidRDefault="00D74962" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
@@ -11691,52 +12688,63 @@
       </w:tr>
       <w:tr w:rsidR="001A48D7" w:rsidRPr="005B681F" w14:paraId="11802C92" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57BE8647" w14:textId="7B5991E6" w:rsidR="001A48D7" w:rsidRPr="005B681F" w:rsidRDefault="001A48D7" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Portrait – Archibald Thomas Frederick Fraser of Abertarff</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Portrait – Archibald Thomas Frederick Fraser of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abertarff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4332293C" w14:textId="31D5CC6C" w:rsidR="001A48D7" w:rsidRPr="005B681F" w:rsidRDefault="001A48D7" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12253,50 +13261,51 @@
       </w:tr>
       <w:tr w:rsidR="00A20334" w:rsidRPr="005B681F" w14:paraId="0164E084" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BEB8405" w14:textId="70AAE41B" w:rsidR="00A20334" w:rsidRPr="005B681F" w:rsidRDefault="00A20334" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Portrait – Sir John Barnard, Lord Mayor of London</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35346AE4" w14:textId="351D6CC8" w:rsidR="00A20334" w:rsidRPr="005B681F" w:rsidRDefault="00A20334" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
@@ -12859,81 +13868,79 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presented to the town by his son, Colonel Hector Mackenzie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E49D20" w14:textId="247BC3DF" w:rsidR="00644149" w:rsidRPr="005B681F" w:rsidRDefault="00EE702F" w:rsidP="00EE702F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>George Reid, oil on canvas, 116.8x91.4cm. c. 19th cent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644149" w:rsidRPr="005B681F" w14:paraId="1D541250" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225F3E93" w14:textId="1204DBA9" w:rsidR="00644149" w:rsidRPr="005B681F" w:rsidRDefault="00EE702F" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Portrait – Duncan Forbes of Culloden, Provost 1625-1627</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF05855" w14:textId="262DF92A" w:rsidR="00644149" w:rsidRPr="005B681F" w:rsidRDefault="00EE702F" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ</w:t>
             </w:r>
           </w:p>
@@ -13542,51 +14549,71 @@
       </w:tr>
       <w:tr w:rsidR="00EE702F" w:rsidRPr="005B681F" w14:paraId="55BF7097" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="468E257C" w14:textId="1043CEEB" w:rsidR="00EE702F" w:rsidRPr="005B681F" w:rsidRDefault="00EE702F" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Portrait – Joseph Mitchell of Viewhill (3 faces)</w:t>
+              <w:t xml:space="preserve">Portrait – Joseph Mitchell of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viewhill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3 faces)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5640E19C" w14:textId="08AEF347" w:rsidR="00EE702F" w:rsidRPr="005B681F" w:rsidRDefault="00EE702F" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13632,51 +14659,71 @@
       </w:tr>
       <w:tr w:rsidR="00EE702F" w:rsidRPr="005B681F" w14:paraId="20C71DBB" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11DD990B" w14:textId="2A31EAF9" w:rsidR="00EE702F" w:rsidRPr="005B681F" w:rsidRDefault="00EE702F" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Portrait – John Mackintosh of Aberarder Point, Provost 1794-1797 &amp; 1800-1803</w:t>
+              <w:t xml:space="preserve">Portrait – John Mackintosh of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aberarder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Point, Provost 1794-1797 &amp; 1800-1803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D450120" w14:textId="2F6F56F1" w:rsidR="00EE702F" w:rsidRPr="005B681F" w:rsidRDefault="006C063A" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13958,51 +15005,72 @@
       </w:tr>
       <w:tr w:rsidR="0098248E" w:rsidRPr="005B681F" w14:paraId="7D9CC73C" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63966F49" w14:textId="0A2764BD" w:rsidR="0098248E" w:rsidRPr="005B681F" w:rsidRDefault="001A26D7" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Portrait – Dr James Robertson of Aultnaskiach, Provost 1816-1818, 1824-1827 &amp; 1829-1831</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Portrait – Dr James Robertson of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aultnaskiach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Provost 1816-1818, 1824-1827 &amp; 1829-1831</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D38278D" w14:textId="3A166A9B" w:rsidR="0098248E" w:rsidRPr="005B681F" w:rsidRDefault="001A26D7" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -14255,51 +15323,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1550C38A" w14:textId="77777777" w:rsidR="001A26D7" w:rsidRPr="005B681F" w:rsidRDefault="001A26D7" w:rsidP="001A26D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Presented to the town in 1893 by Sir William Augustus Fraser of Leadclune &amp; Morar.</w:t>
+              <w:t xml:space="preserve">Presented to the town in 1893 by Sir William Augustus Fraser of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Leadclune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Morar.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="587AB9E2" w14:textId="566A335D" w:rsidR="0098248E" w:rsidRPr="005B681F" w:rsidRDefault="001A26D7" w:rsidP="001A26D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Artist unknown, oil on canvas, 292x173.5cm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00091864" w:rsidRPr="005B681F" w14:paraId="73AC212E" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
@@ -14435,81 +15521,97 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bequeathed to Inverness Academy by James Clark in 1800.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEEA7D4" w14:textId="3E450E1B" w:rsidR="00091864" w:rsidRPr="005B681F" w:rsidRDefault="005C4A94" w:rsidP="005C4A94">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Artist unknown (previously thought to be Sassoferrato), oil on canvas, 163.5x129cm.</w:t>
+              <w:t xml:space="preserve">Artist unknown (previously thought to be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sassoferrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>), oil on canvas, 163.5x129cm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00091864" w:rsidRPr="005B681F" w14:paraId="0D7195AF" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19C9E899" w14:textId="35735976" w:rsidR="00091864" w:rsidRPr="005B681F" w:rsidRDefault="005C4A94" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Painting – Inverness Harbour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71ECE59C" w14:textId="135CBFCE" w:rsidR="00091864" w:rsidRPr="005B681F" w:rsidRDefault="005C4A94" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
@@ -15454,102 +16556,142 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Portrait – Charles Grant MP 1802-1818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39D4BEDB" w14:textId="207EF3E1" w:rsidR="00BF30F0" w:rsidRPr="005B681F" w:rsidRDefault="00BF30F0" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Inverness Library, Farraline Park, IV1 1NH.</w:t>
+              <w:t xml:space="preserve">Inverness Library, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Farraline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Park, IV1 1NH.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31AAAC87" w14:textId="44445BEC" w:rsidR="00BF30F0" w:rsidRPr="005B681F" w:rsidRDefault="00BF30F0" w:rsidP="001A26D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Henry Raeburn, oil on canvas, 300x180cm. 1819.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF30F0" w:rsidRPr="005B681F" w14:paraId="7AEF667C" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B318173" w14:textId="5D2E61F7" w:rsidR="00BF30F0" w:rsidRPr="005B681F" w:rsidRDefault="00BF30F0" w:rsidP="00371922">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="72C1A146" w14:textId="77777777" w:rsidR="00BF30F0" w:rsidRDefault="00BF30F0" w:rsidP="00371922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F83E32">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clock</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B318173" w14:textId="3B125E2C" w:rsidR="00F83E32" w:rsidRPr="005B681F" w:rsidRDefault="00F83E32" w:rsidP="00371922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>remove</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="253FE954" w14:textId="4920AEB8" w:rsidR="00BF30F0" w:rsidRPr="005B681F" w:rsidRDefault="00BF30F0" w:rsidP="00371922">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Old High Church tower, Church Street, IV1 1EY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15677,50 +16819,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF30F0" w:rsidRPr="005B681F" w14:paraId="3D683CAA" w14:textId="77777777" w:rsidTr="001A48D7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1826602B" w14:textId="3182F502" w:rsidR="00BF30F0" w:rsidRPr="005B681F" w:rsidRDefault="00BF30F0" w:rsidP="00BF30F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Investment Portfolio of stocks &amp; shares</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13440BD8" w14:textId="424F5B25" w:rsidR="00BF30F0" w:rsidRPr="005B681F" w:rsidRDefault="00BF30F0" w:rsidP="00BF30F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15845,51 +16988,67 @@
         <w:gridCol w:w="3171"/>
         <w:gridCol w:w="2946"/>
         <w:gridCol w:w="459"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="1C7729C3" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
           </w:tcPr>
           <w:p w14:paraId="1018A4CE" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>PROPERTY/LAND ACQUIRED SINCE  THE ABOLITION OF THE BURGHS IN 1975 BY INVERNESS COMMON GOOD FUND AND HELD AS COMMON GOOD INVESTMENT PROPERTY</w:t>
+              <w:t xml:space="preserve">PROPERTY/LAND ACQUIRED </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SINCE  THE</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ABOLITION OF THE BURGHS IN 1975 BY INVERNESS COMMON GOOD FUND AND HELD AS COMMON GOOD INVESTMENT PROPERTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B681F" w:rsidRPr="005B681F" w14:paraId="70EB78FB" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2289D6CA" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name of asset</w:t>
@@ -16155,78 +17314,76 @@
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 3480m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1538449B" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vacant land. Title acquired for Common Good in 1984 from British Railways Board. Alienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4633" w:rsidRPr="005B681F" w14:paraId="1F47B8E5" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34CD2285" w14:textId="64710660" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="005B681F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Church Street offices &amp; shop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F4274A7" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 – 5 Church Street, IV1 1HW.</w:t>
             </w:r>
           </w:p>
@@ -16582,51 +17739,69 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The site belongs to Ness Bank Church and is bordered by Ness Bank and Castle Road and is adjacent to the church.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="35DE7B78" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The statues were purchased in 2007 with Common Good Fund money as they were considered to be part of the city heritage. The land on which they are sited is leased in perpetuity from the church.</w:t>
+              <w:t xml:space="preserve">The statues were purchased in 2007 with Common Good Fund money as they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>were considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> part of the city heritage. The land on which they are sited is leased in perpetuity from the church.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16FFC916" w14:textId="33336A5C" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Andrew Davidson, sandstone, each 9 feet high.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4633" w:rsidRPr="005B681F" w14:paraId="0009AEAC" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
@@ -16651,91 +17826,137 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="77AC426F" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73B4B1C7" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B681F">
-[...5 lines deleted...]
-              <w:t>Wyvis Place, IV3 8DR.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wyvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place, IV3 8DR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76150677" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130111927.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="267D8B72" w14:textId="1FA60815" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Football pitch site and car park located just off Lower Kessock Street near railway bridge and bordered by properties on Benula Road, Pumpgate Court and Kilmuir Road.</w:t>
+              <w:t xml:space="preserve">Football pitch site and car park located just off Lower Kessock Street near railway bridge and bordered by properties on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Benula</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pumpgate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Court and Kilmuir Road.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C3CE4B4" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total site area 12541.76m².</w:t>
             </w:r>
           </w:p>
@@ -16806,176 +18027,182 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 and 4 (shops), 6 (office) Grant Street, IV3 8BL.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CD9A4A" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>UPRNs: no 2 – 130051456, no 4 – 130084380, no 6 – 130051457.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E6FF3D1" w14:textId="32A4F30F" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Located on the corner of Grant Street and Anderson Street adjacent to the foreshore near Waterloo Bridge.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5ABA913C" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2 - internal area – 46.64m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42628F6D" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 – internal area – 29.62m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A252043" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6 – internal area – 36.23m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17E96940" w14:textId="5D53981C" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purchased by Council in 1978. Leased out. Alienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4633" w:rsidRPr="005B681F" w14:paraId="0D8BD742" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A28144" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Longman Industrial Estate, Harbour Road </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="27CCC71F" w14:textId="3D460DAE" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sites 35A, 35C &amp; 35E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E44EEE6" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
@@ -17203,58 +18430,60 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4633" w:rsidRPr="005B681F" w14:paraId="22A1ACED" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43164636" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Longman Industrial Estate, 36 Seafield Road </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>including:-</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="48905C4F" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Units 1, 2, 3&amp;4, 5&amp;6, 7, 8, 9, 10 and parking area (substation compound)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4286CC83" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17475,51 +18704,50 @@
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130099895.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2587DC7C" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">10 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPRN: 130096482.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68224BE6" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17552,51 +18780,50 @@
               <w:t>Complete site comprising the units and parking is bordered by Longman Road, 36 and 36 Seafield Road and the access cul-de-sac.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5A882F4A" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2 – </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Site area 134.10m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="358B0299" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17777,97 +19004,95 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2285.74m².</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F5EC0F0" w14:textId="77777777" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Purchased from Highlands &amp; Islands Enterprise in 1993. Leased out.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B50B7A3" w14:textId="311C9453" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="004F4633" w:rsidP="004F4633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Alienable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA78CD" w:rsidRPr="005B681F" w14:paraId="306FE0D5" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="459" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC"/>
           </w:tcPr>
           <w:p w14:paraId="106FE9FA" w14:textId="77777777" w:rsidR="00DA78CD" w:rsidRPr="005B681F" w:rsidRDefault="00DA78CD" w:rsidP="00834A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ART AND ARTIFACTS ACQUIRED USING COMMON GOOD FUNDS SINCE THE ABOLITION OF THE BURGHS IN 1975 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4633" w:rsidRPr="005B681F" w14:paraId="2C4784FD" w14:textId="77777777" w:rsidTr="00DA78CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439CDADB" w14:textId="62A4DCF7" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="00B151E1" w:rsidP="00B151E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
@@ -17960,57 +19185,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Town House, High Street, IV1 1JJ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="73EBBE01" w14:textId="77777777" w:rsidR="00B151E1" w:rsidRPr="005B681F" w:rsidRDefault="00B151E1" w:rsidP="00B151E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B681F">
-[...5 lines deleted...]
-              <w:t>Bosendorfer grand piano.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bosendorfer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B681F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grand piano.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B26952F" w14:textId="35E5187C" w:rsidR="004F4633" w:rsidRPr="005B681F" w:rsidRDefault="00B151E1" w:rsidP="00B151E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B681F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purchase funded by grants from Inverness Common Good Fund &amp; Community Programme of Highland 2007.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D1D7E4D" w14:textId="30730587" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
       <w:pPr>
@@ -18020,161 +19255,153 @@
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BADBB31" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B01740" w14:textId="77777777" w:rsidR="005B681F" w:rsidRPr="005B681F" w:rsidRDefault="005B681F" w:rsidP="005B681F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2678DE26" w14:textId="77777777" w:rsidR="00C27E23" w:rsidRDefault="00C27E23"/>
     <w:sectPr w:rsidR="00C27E23" w:rsidSect="005B681F">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:headerReference w:type="first" r:id="rId14"/>
-      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1077" w:right="1304" w:bottom="1021" w:left="1304" w:header="340" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="230E3408" w14:textId="77777777" w:rsidR="00D701B3" w:rsidRDefault="00D701B3" w:rsidP="005B681F">
+    <w:p w14:paraId="16C1B97D" w14:textId="77777777" w:rsidR="00D234B9" w:rsidRDefault="00D234B9" w:rsidP="005B681F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="514F1B50" w14:textId="77777777" w:rsidR="00D701B3" w:rsidRDefault="00D701B3" w:rsidP="005B681F">
+    <w:p w14:paraId="0BC51FD2" w14:textId="77777777" w:rsidR="00D234B9" w:rsidRDefault="00D234B9" w:rsidP="005B681F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56DDE4F9" w14:textId="77777777" w:rsidR="00515F49" w:rsidRDefault="00515F49">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Highland Council</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="522DF2BB" w14:textId="77D693FE" w:rsidR="00515F49" w:rsidRDefault="00515F49" w:rsidP="00BE56BA">
+  <w:p w14:paraId="522DF2BB" w14:textId="21AB9F99" w:rsidR="00515F49" w:rsidRDefault="00515F49" w:rsidP="00BE56BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Published Feb 2020</w:t>
     </w:r>
     <w:r w:rsidR="00C13FCE">
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00D80A4C">
       <w:t xml:space="preserve"> Updated April 2021</w:t>
     </w:r>
     <w:r w:rsidR="00214A86">
       <w:t xml:space="preserve">, November </w:t>
     </w:r>
     <w:r w:rsidR="00327CBC">
       <w:t>2023</w:t>
+    </w:r>
+    <w:r w:rsidR="00560121">
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00687B4F">
+      <w:t>June 2025</w:t>
     </w:r>
     <w:r w:rsidR="00C13FCE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                                                                          </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-91706268"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -18188,97 +19415,77 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="71A04408" w14:textId="52A2FF6E" w:rsidR="005B681F" w:rsidRPr="00DB596B" w:rsidRDefault="005B681F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CA4CCE4" w14:textId="77777777" w:rsidR="00D701B3" w:rsidRDefault="00D701B3" w:rsidP="005B681F">
+    <w:p w14:paraId="67CBA55F" w14:textId="77777777" w:rsidR="00D234B9" w:rsidRDefault="00D234B9" w:rsidP="005B681F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25BE5BBD" w14:textId="77777777" w:rsidR="00D701B3" w:rsidRDefault="00D701B3" w:rsidP="005B681F">
+    <w:p w14:paraId="6F129506" w14:textId="77777777" w:rsidR="00D234B9" w:rsidRDefault="00D234B9" w:rsidP="005B681F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FED5DCC" w14:textId="77777777" w:rsidR="005B681F" w:rsidRDefault="005B681F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BE39D63" wp14:editId="0619A447">
           <wp:extent cx="1133475" cy="572161"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="logo.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -18298,62 +19505,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1135966" cy="573418"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   Common Good Asset Register for the former Burgh of Inverness</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="103431E1" w14:textId="77777777" w:rsidR="005B681F" w:rsidRDefault="005B681F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24FE6D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDEC2ABE"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -18581,322 +19778,360 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1781024280">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="4138853">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1893423168">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B681F"/>
     <w:rsid w:val="00013DCB"/>
     <w:rsid w:val="00016557"/>
+    <w:rsid w:val="00034899"/>
     <w:rsid w:val="00050508"/>
     <w:rsid w:val="00055E69"/>
     <w:rsid w:val="0006587A"/>
     <w:rsid w:val="0007628D"/>
     <w:rsid w:val="00091864"/>
     <w:rsid w:val="0009783A"/>
     <w:rsid w:val="000A062C"/>
     <w:rsid w:val="000B2C17"/>
     <w:rsid w:val="000C3792"/>
     <w:rsid w:val="000C5DAA"/>
     <w:rsid w:val="000D06C2"/>
     <w:rsid w:val="000D5D0C"/>
+    <w:rsid w:val="000E6417"/>
     <w:rsid w:val="00100E57"/>
     <w:rsid w:val="00104C69"/>
     <w:rsid w:val="00112F47"/>
     <w:rsid w:val="00115E10"/>
     <w:rsid w:val="001162B6"/>
+    <w:rsid w:val="00142BDE"/>
     <w:rsid w:val="0015094B"/>
     <w:rsid w:val="00160619"/>
+    <w:rsid w:val="001660ED"/>
+    <w:rsid w:val="001809A2"/>
     <w:rsid w:val="001877F1"/>
     <w:rsid w:val="001A26D7"/>
     <w:rsid w:val="001A48D7"/>
     <w:rsid w:val="001A5615"/>
     <w:rsid w:val="001E2FB1"/>
     <w:rsid w:val="002033ED"/>
     <w:rsid w:val="00214A86"/>
     <w:rsid w:val="00214A99"/>
     <w:rsid w:val="00214E47"/>
     <w:rsid w:val="0022243C"/>
     <w:rsid w:val="002233AF"/>
     <w:rsid w:val="00230073"/>
     <w:rsid w:val="00242DB0"/>
     <w:rsid w:val="00251414"/>
     <w:rsid w:val="00252EA7"/>
     <w:rsid w:val="00255C89"/>
     <w:rsid w:val="0026036C"/>
     <w:rsid w:val="00265172"/>
     <w:rsid w:val="00270FFF"/>
     <w:rsid w:val="00273D83"/>
     <w:rsid w:val="00293317"/>
+    <w:rsid w:val="00295AED"/>
     <w:rsid w:val="002A5F3F"/>
     <w:rsid w:val="002A7A20"/>
     <w:rsid w:val="002D0735"/>
+    <w:rsid w:val="002D5C8E"/>
     <w:rsid w:val="002E20DD"/>
+    <w:rsid w:val="002E7F32"/>
     <w:rsid w:val="002F1B6E"/>
     <w:rsid w:val="002F304C"/>
     <w:rsid w:val="00327CBC"/>
     <w:rsid w:val="00330E5B"/>
     <w:rsid w:val="00332883"/>
     <w:rsid w:val="00342D16"/>
     <w:rsid w:val="00344FC8"/>
     <w:rsid w:val="00346B6F"/>
     <w:rsid w:val="00371922"/>
     <w:rsid w:val="0038260D"/>
     <w:rsid w:val="003827DB"/>
     <w:rsid w:val="003951E6"/>
     <w:rsid w:val="003A47F9"/>
     <w:rsid w:val="003C2E5D"/>
     <w:rsid w:val="003F63F2"/>
+    <w:rsid w:val="0040425A"/>
     <w:rsid w:val="00420128"/>
     <w:rsid w:val="00453508"/>
     <w:rsid w:val="004761DF"/>
     <w:rsid w:val="00492538"/>
     <w:rsid w:val="00494531"/>
+    <w:rsid w:val="00494D20"/>
     <w:rsid w:val="004958FB"/>
+    <w:rsid w:val="004C25AD"/>
+    <w:rsid w:val="004C7117"/>
     <w:rsid w:val="004D2199"/>
     <w:rsid w:val="004D29EE"/>
     <w:rsid w:val="004E551E"/>
     <w:rsid w:val="004E6DCF"/>
+    <w:rsid w:val="004F22DD"/>
     <w:rsid w:val="004F4633"/>
     <w:rsid w:val="0050078E"/>
     <w:rsid w:val="005026CA"/>
     <w:rsid w:val="00512383"/>
     <w:rsid w:val="00515F49"/>
     <w:rsid w:val="0051653A"/>
     <w:rsid w:val="00524CF2"/>
     <w:rsid w:val="00526568"/>
     <w:rsid w:val="00535940"/>
     <w:rsid w:val="00541FF7"/>
     <w:rsid w:val="005476DD"/>
+    <w:rsid w:val="00560121"/>
     <w:rsid w:val="0056500B"/>
     <w:rsid w:val="00576845"/>
     <w:rsid w:val="00591899"/>
     <w:rsid w:val="005B0C3B"/>
     <w:rsid w:val="005B681F"/>
     <w:rsid w:val="005C4A94"/>
     <w:rsid w:val="005C60D0"/>
     <w:rsid w:val="005F0671"/>
     <w:rsid w:val="005F0979"/>
     <w:rsid w:val="005F4063"/>
+    <w:rsid w:val="006367AF"/>
     <w:rsid w:val="00644149"/>
+    <w:rsid w:val="00646186"/>
     <w:rsid w:val="00653675"/>
     <w:rsid w:val="006626A2"/>
     <w:rsid w:val="00672093"/>
+    <w:rsid w:val="00687B4F"/>
+    <w:rsid w:val="006A5940"/>
     <w:rsid w:val="006C063A"/>
     <w:rsid w:val="006C407D"/>
     <w:rsid w:val="006D4556"/>
     <w:rsid w:val="006D6229"/>
+    <w:rsid w:val="006E4C0F"/>
     <w:rsid w:val="006F0357"/>
     <w:rsid w:val="007167BD"/>
+    <w:rsid w:val="007221DE"/>
     <w:rsid w:val="0073169D"/>
     <w:rsid w:val="00740B54"/>
     <w:rsid w:val="00745678"/>
     <w:rsid w:val="007540BD"/>
     <w:rsid w:val="00762485"/>
     <w:rsid w:val="00785660"/>
     <w:rsid w:val="007875DC"/>
     <w:rsid w:val="0079145E"/>
     <w:rsid w:val="007A343F"/>
     <w:rsid w:val="007E0A46"/>
     <w:rsid w:val="007E7EAE"/>
     <w:rsid w:val="007F6BA3"/>
     <w:rsid w:val="00805460"/>
     <w:rsid w:val="00806C43"/>
     <w:rsid w:val="00807112"/>
     <w:rsid w:val="00807E76"/>
+    <w:rsid w:val="00814542"/>
     <w:rsid w:val="00830363"/>
     <w:rsid w:val="00837D38"/>
     <w:rsid w:val="00852F4C"/>
     <w:rsid w:val="008543A2"/>
     <w:rsid w:val="00855DAC"/>
     <w:rsid w:val="00863879"/>
     <w:rsid w:val="00870472"/>
     <w:rsid w:val="0089669F"/>
     <w:rsid w:val="008A706C"/>
     <w:rsid w:val="008C3058"/>
     <w:rsid w:val="008F42B6"/>
     <w:rsid w:val="008F7B9F"/>
     <w:rsid w:val="009031B2"/>
     <w:rsid w:val="00913780"/>
     <w:rsid w:val="00932AE9"/>
+    <w:rsid w:val="0095670C"/>
     <w:rsid w:val="00971F67"/>
     <w:rsid w:val="00977222"/>
     <w:rsid w:val="0098248E"/>
+    <w:rsid w:val="00993208"/>
     <w:rsid w:val="00996664"/>
     <w:rsid w:val="009966DD"/>
+    <w:rsid w:val="009D4DE6"/>
     <w:rsid w:val="009D7E42"/>
+    <w:rsid w:val="009E0974"/>
     <w:rsid w:val="009F55A4"/>
     <w:rsid w:val="00A20334"/>
     <w:rsid w:val="00A20498"/>
     <w:rsid w:val="00A258D7"/>
     <w:rsid w:val="00A46D69"/>
     <w:rsid w:val="00A54A3B"/>
     <w:rsid w:val="00A65A1A"/>
     <w:rsid w:val="00A72280"/>
     <w:rsid w:val="00A84985"/>
     <w:rsid w:val="00AA5A05"/>
+    <w:rsid w:val="00AC324A"/>
     <w:rsid w:val="00B05DC4"/>
     <w:rsid w:val="00B151E1"/>
     <w:rsid w:val="00B3356A"/>
     <w:rsid w:val="00B5219C"/>
     <w:rsid w:val="00B53CB0"/>
+    <w:rsid w:val="00B668EA"/>
     <w:rsid w:val="00B941B9"/>
     <w:rsid w:val="00B94CA0"/>
     <w:rsid w:val="00B9634E"/>
     <w:rsid w:val="00BA1B85"/>
     <w:rsid w:val="00BB1F6C"/>
     <w:rsid w:val="00BC0234"/>
     <w:rsid w:val="00BC4C21"/>
     <w:rsid w:val="00BD6ACA"/>
     <w:rsid w:val="00BE56BA"/>
     <w:rsid w:val="00BF30F0"/>
     <w:rsid w:val="00BF65CA"/>
     <w:rsid w:val="00C02E83"/>
     <w:rsid w:val="00C13FCE"/>
     <w:rsid w:val="00C230F1"/>
     <w:rsid w:val="00C27E23"/>
+    <w:rsid w:val="00C34A21"/>
+    <w:rsid w:val="00C41A09"/>
     <w:rsid w:val="00C51BAC"/>
     <w:rsid w:val="00C52E41"/>
     <w:rsid w:val="00C53DF7"/>
     <w:rsid w:val="00C93C75"/>
     <w:rsid w:val="00CA5D5F"/>
     <w:rsid w:val="00CD30F3"/>
     <w:rsid w:val="00CF14D7"/>
     <w:rsid w:val="00CF74D3"/>
     <w:rsid w:val="00D00A55"/>
+    <w:rsid w:val="00D00E3D"/>
+    <w:rsid w:val="00D234B9"/>
     <w:rsid w:val="00D309C2"/>
     <w:rsid w:val="00D47B92"/>
     <w:rsid w:val="00D50C38"/>
+    <w:rsid w:val="00D55B82"/>
     <w:rsid w:val="00D61643"/>
     <w:rsid w:val="00D701B3"/>
     <w:rsid w:val="00D74962"/>
     <w:rsid w:val="00D80A4C"/>
     <w:rsid w:val="00DA78CD"/>
     <w:rsid w:val="00DD3F2D"/>
     <w:rsid w:val="00DE37A7"/>
     <w:rsid w:val="00E166A8"/>
+    <w:rsid w:val="00E348C7"/>
     <w:rsid w:val="00E43C7D"/>
     <w:rsid w:val="00E47A49"/>
     <w:rsid w:val="00E6214B"/>
+    <w:rsid w:val="00E91AD3"/>
     <w:rsid w:val="00EA6096"/>
     <w:rsid w:val="00EA67FD"/>
+    <w:rsid w:val="00EB1C8A"/>
     <w:rsid w:val="00ED0624"/>
     <w:rsid w:val="00EE702F"/>
     <w:rsid w:val="00EF3E03"/>
+    <w:rsid w:val="00EF6C2C"/>
     <w:rsid w:val="00F01B5B"/>
+    <w:rsid w:val="00F05903"/>
     <w:rsid w:val="00F142AA"/>
     <w:rsid w:val="00F14515"/>
     <w:rsid w:val="00F32E90"/>
     <w:rsid w:val="00F369DC"/>
     <w:rsid w:val="00F43BF2"/>
     <w:rsid w:val="00F64B58"/>
+    <w:rsid w:val="00F83E32"/>
     <w:rsid w:val="00F9119D"/>
     <w:rsid w:val="00FA2E72"/>
     <w:rsid w:val="00FA4012"/>
     <w:rsid w:val="00FA4AC5"/>
     <w:rsid w:val="00FA7F3B"/>
     <w:rsid w:val="00FB3463"/>
     <w:rsid w:val="00FE222B"/>
     <w:rsid w:val="00FE768F"/>
     <w:rsid w:val="00FF5A75"/>
     <w:rsid w:val="00FF786D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DCB6692"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{65C6D63C-A922-4FD3-84E8-17D83E233122}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19403,61 +20638,61 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F01B5B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -19724,185 +20959,256 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8BE436619591D47A7E6A9ED2EC0A7AB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3de6c09504ce7a7f12ac48a0155490b2">
-[...2 lines deleted...]
-    <xsd:import namespace="16e2abe0-1689-4d14-b670-48dfa93481e9"/>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>True</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CandC Document" ma:contentTypeID="0x01010057D23C1646FA00468E811297539AC752003274CACA257CC543A4D83D585CB10506" ma:contentTypeVersion="18" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="4ef05c6af86bd10bb560d9925b209593">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3392ad9b-804e-44c4-9370-4142c7c642c8" xmlns:ns3="33fdcc71-e7b5-40b9-a3fb-80c6062658cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b81473ef3433b6c1c9183b472e5a2d6" ns2:_="" ns3:_="">
+    <xsd:import namespace="3392ad9b-804e-44c4-9370-4142c7c642c8"/>
+    <xsd:import namespace="33fdcc71-e7b5-40b9-a3fb-80c6062658cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:SubjectMatter" minOccurs="0"/>
+                <xsd:element ref="ns2:SentReceived"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e53f7bb-87d0-4e1a-a6d1-4c3b647e4d1c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3392ad9b-804e-44c4-9370-4142c7c642c8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="SubjectMatter" ma:index="11" nillable="true" ma:displayName="Subject Matter" ma:description="Short description of content" ma:internalName="SubjectMatter">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...10 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="150"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="SentReceived" ma:index="12" ma:displayName="Sent Received" ma:default="[today]" ma:description="Chronology - date entered controls order of documents displayed" ma:format="DateTime" ma:indexed="true" ma:internalName="SentReceived">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...15 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="18" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f21d87a1-e4c7-4d74-b80b-8dcd595074fd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3392ad9b-804e-44c4-9370-4142c7c642c8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33fdcc71-e7b5-40b9-a3fb-80c6062658cd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -19947,141 +21253,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="3392ad9b-804e-44c4-9370-4142c7c642c8" xsi:nil="true"/>
+    <SentReceived xmlns="3392ad9b-804e-44c4-9370-4142c7c642c8">2024-08-21T11:27:24+00:00</SentReceived>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="33fdcc71-e7b5-40b9-a3fb-80c6062658cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SubjectMatter xmlns="3392ad9b-804e-44c4-9370-4142c7c642c8">updated June 2025</SubjectMatter>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6964DE59-4424-4746-B7ED-09768EA00CBA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2615EE70-97F0-45DE-9EC8-726D063B5F12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AFF1C87-0845-45F8-87DE-9E1A72D60B04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="2e53f7bb-87d0-4e1a-a6d1-4c3b647e4d1c"/>
-    <ds:schemaRef ds:uri="16e2abe0-1689-4d14-b670-48dfa93481e9"/>
+    <ds:schemaRef ds:uri="3392ad9b-804e-44c4-9370-4142c7c642c8"/>
+    <ds:schemaRef ds:uri="33fdcc71-e7b5-40b9-a3fb-80c6062658cd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17EA294B-70B8-4F08-985E-6915ECA4C0B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DF24DF-A038-4232-B0A0-C7B77BD5FC23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5A1AC0C-93CC-4836-B863-06FABCFFADB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="2e53f7bb-87d0-4e1a-a6d1-4c3b647e4d1c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="3392ad9b-804e-44c4-9370-4142c7c642c8"/>
+    <ds:schemaRef ds:uri="33fdcc71-e7b5-40b9-a3fb-80c6062658cd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>5161</Words>
-  <Characters>29419</Characters>
+  <Words>5219</Words>
+  <Characters>29751</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>245</Lines>
+  <Lines>247</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34511</CharactersWithSpaces>
+  <CharactersWithSpaces>34901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Sara Murdoch</dc:creator>
+  <dc:creator>Paula Betts (Legal (Conveyancing and Commercial))</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D8BE436619591D47A7E6A9ED2EC0A7AB</vt:lpwstr>
+    <vt:lpwstr>0x01010057D23C1646FA00468E811297539AC752003274CACA257CC543A4D83D585CB10506</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>