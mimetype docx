--- v0 (2026-02-17)
+++ v1 (2026-04-09)
@@ -29,51 +29,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0FD9C67D" w14:textId="77777777" w:rsidR="00362381" w:rsidRDefault="00851DC5" w:rsidP="003E2D50">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8F4CF4" wp14:editId="145D323C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8F4CF4" wp14:editId="7927446B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>547</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1359535" cy="560705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="5751" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="8806"/>
                 <wp:lineTo x="4237" y="20548"/>
                 <wp:lineTo x="18765" y="20548"/>
                 <wp:lineTo x="19673" y="11742"/>
                 <wp:lineTo x="21186" y="7339"/>
                 <wp:lineTo x="21186" y="1468"/>
                 <wp:lineTo x="19976" y="0"/>
                 <wp:lineTo x="5751" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1408730180" name="Picture 1" descr="A black background with green and blue text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
@@ -349,75 +349,75 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>lication Guidance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF7FBD3" w14:textId="524A3EB5" w:rsidR="004B4059" w:rsidRDefault="0031594C" w:rsidP="00550424">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9CF30C" wp14:editId="4BB601F3">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9CF30C" wp14:editId="6CBA9AAD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>448945</wp:posOffset>
+                  <wp:posOffset>450850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>344805</wp:posOffset>
+                  <wp:posOffset>342900</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6639560" cy="835025"/>
-                <wp:effectExtent l="0" t="0" r="27940" b="22225"/>
+                <wp:extent cx="6639560" cy="577850"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1588394961" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6639560" cy="835025"/>
+                          <a:ext cx="6639560" cy="577850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="43478CE2" w14:textId="77777777" w:rsidR="0031594C" w:rsidRDefault="0031594C" w:rsidP="0031594C">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
@@ -463,248 +463,154 @@
                             <w:r w:rsidRPr="003772DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">apital </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>and R</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003772DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>evenue projects.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4FB06586" w14:textId="521B78D1" w:rsidR="0031594C" w:rsidRDefault="0031594C" w:rsidP="0031594C">
+                          <w:p w14:paraId="1DF1F9E9" w14:textId="25B8FEBA" w:rsidR="0031594C" w:rsidRPr="00EA4D7E" w:rsidRDefault="0031594C" w:rsidP="00EA4D7E">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Current a</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00656EE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>pplication deadlines</w:t>
+                              <w:t>pplication deadline</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00656EE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD600B">
+                            <w:r w:rsidR="003D4D46">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t>12noon Friday 22</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD600B" w:rsidRPr="00AD600B">
+                            <w:r w:rsidR="003D4D46" w:rsidRPr="003D4D46">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
-                              <w:t>st</w:t>
+                              <w:t>nd</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD600B">
+                            <w:r w:rsidR="003D4D46">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> May 2026</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00656EE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">December and </w:t>
+                              <w:t xml:space="preserve">.  </w:t>
                             </w:r>
-                            <w:r w:rsidR="00644964">
-[...92 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4F9CF30C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.35pt;margin-top:27.15pt;width:522.8pt;height:65.75pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB67a4vFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkywx4hRdsg4D&#10;ugvQ7QMUWY6FyaJGKbG7ry8lp2l2wR6G2YAgitQheXi0uu5bw44KvQZb8vEo50xZCZW2+5J//XL7&#10;asGZD8JWwoBVJX9Qnl+vX75Yda5QE2jAVAoZgVhfdK7kTQiuyDIvG9UKPwKnLDlrwFYEMnGfVSg6&#10;Qm9NNsnzedYBVg5BKu/pdDs4+Trh17WS4VNdexWYKTnVFtKKad3FNVuvRLFH4RotT2WIf6iiFdpS&#10;0jPUVgTBDqh/g2q1RPBQh5GENoO61lKlHqibcf5LN/eNcCr1QuR4d6bJ/z9Y+fF47z4jC/0b6GmA&#10;qQnv7kB+88zCphF2r24QoWuUqCjxOFKWdc4Xp6uRal/4CLLrPkBFQxaHAAmor7GNrFCfjNBpAA9n&#10;0lUfmKTD+fxqOZuTS5JvcTXLJ7OUQhRPtx368E5By+Km5EhDTejieOdDrEYUTyExmQejq1ttTDJw&#10;v9sYZEdBAtgu4n9C/ynMWNaVfDmj3H+HyNP3J4hWB1Ky0S11cQ4SRaTtra2SzoLQZthTycaeeIzU&#10;DSSGftdTYORzB9UDMYowKJZeGG0awB+cdaTWkvvvB4GKM/Pe0lSW4+k0yjsZ09nrCRl46dldeoSV&#10;BFXywNmw3YThSRwc6n1DmQYdWLihSdY6kfxc1aluUmTi/vR6ouQv7RT1/MbXjwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAONUNNDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuql&#10;Kk4KgSiNgxAS6s+NnwdYYjeJaq+j2EB4+y6ncpvVjGa/KZejs+JshtB5UpBOEhCGaq87ahQc9pvX&#10;HESISBqtJ6PgagIsq8eHEgvtL7Q1511sBJdQKFBBG2NfSBnq1jgME98bYu/HDw4jn0Mj9YAXLndW&#10;viXJXDrsiD+02Jt1a+rf3ckp0Gv7spnV+Lk6xK/vcJ2O2f5jq9Tz07h6BxHNGP/DcMNndKiY6ehP&#10;pIOwChbJgpMKstkUxM1P0zmrI6s8y0FWpbyfUP0BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAeu2uLxYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA41Q00N8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" fillcolor="#d8d8d8">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.5pt;margin-top:27pt;width:522.8pt;height:45.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdoLQ8FwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcjXiFF2yDgO6&#10;C9DtAxRZjoXJokYpsbOvLyWnadBtL8NsQBBF6og8PFzddI1hR4Vegy34aDDkTFkJpbb7gn//dvdm&#10;wZkPwpbCgFUFPynPb9avX61al6sx1GBKhYxArM9bV/A6BJdnmZe1aoQfgFOWnBVgIwKZuM9KFC2h&#10;NyYbD4ezrAUsHYJU3tPptnfydcKvKiXDl6ryKjBTcMotpBXTuotrtl6JfI/C1Vqe0xD/kEUjtKVH&#10;L1BbEQQ7oP4NqtESwUMVBhKaDKpKS5VqoGpGwxfVPNTCqVQLkePdhSb//2Dl5+OD+4osdO+gowam&#10;Iry7B/nDMwubWti9ukWEtlaipIdHkbKsdT4/X41U+9xHkF37CUpqsjgESEBdhU1khepkhE4NOF1I&#10;V11gkg5ns7fL6YxcknzT+XwxTV3JRP5026EPHxQ0LG4KjtTUhC6O9z7EbET+FBIf82B0eaeNSQbu&#10;dxuD7ChIANtF/FMBL8KMZW3Bl9PxtCfgrxDD9P0JotGBlGx0U/DFJUjkkbb3tkw6C0Kbfk8pG3vm&#10;MVLXkxi6XUeBkc8dlCdiFKFXLE0YbWrAX5y1pNaC+58HgYoz89FSV5ajySTKOxmT6XxMBl57dtce&#10;YSVBFTxw1m83oR+Jg0O9r+mlXgcWbqmTlU4kP2d1zpsUmbg/T0+U/LWdop5nfP0IAAD//wMAUEsD&#10;BBQABgAIAAAAIQB4gmBp4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EIv&#10;pZHd2m5wLYcQCP255ecBNpZim0orYymJ8/bdnNrT7jLD7DfVYnJWnM0Yek8K0lkCwlDjdU+tgv1u&#10;/TwHESKSRuvJKLiaAIv6/q7CUvsLbcx5G1vBIRRKVNDFOJRShqYzDsPMD4ZYO/rRYeRzbKUe8cLh&#10;zsqXJCmkw574Q4eDWXWm+dmenAK9sk/rrMHP5T5+fYfr65TvPjZKPT5My3cQ0Uzxzww3fEaHmpkO&#10;/kQ6CKvgLeUqUUGe8bzpaVoUIA68ZXkCsq7k/wr1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBdoLQ8FwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB4gmBp4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="#d8d8d8">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="43478CE2" w14:textId="77777777" w:rsidR="0031594C" w:rsidRDefault="0031594C" w:rsidP="0031594C">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>This fund is for</w:t>
                       </w:r>
                       <w:r>
@@ -734,223 +640,129 @@
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">apital </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>and R</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>evenue projects.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4FB06586" w14:textId="521B78D1" w:rsidR="0031594C" w:rsidRDefault="0031594C" w:rsidP="0031594C">
+                    <w:p w14:paraId="1DF1F9E9" w14:textId="25B8FEBA" w:rsidR="0031594C" w:rsidRPr="00EA4D7E" w:rsidRDefault="0031594C" w:rsidP="00EA4D7E">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Current a</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00656EE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>pplication deadlines</w:t>
+                        <w:t>pplication deadline</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00656EE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD600B">
+                      <w:r w:rsidR="003D4D46">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>1</w:t>
+                        <w:t>12noon Friday 22</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD600B" w:rsidRPr="00AD600B">
+                      <w:r w:rsidR="003D4D46" w:rsidRPr="003D4D46">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
-                        <w:t>st</w:t>
+                        <w:t>nd</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD600B">
+                      <w:r w:rsidR="003D4D46">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve"> May 2026</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00656EE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">December and </w:t>
+                        <w:t xml:space="preserve">.  </w:t>
                       </w:r>
-                      <w:r w:rsidR="00644964">
-[...92 lines deleted...]
-                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A3C41A" w14:textId="12890238" w:rsidR="00F9037E" w:rsidRDefault="00F9037E" w:rsidP="00550424">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2352,51 +2164,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00202B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C4C5EE" w14:textId="52C2B941" w:rsidR="00DE226E" w:rsidRPr="002A050A" w:rsidRDefault="00DE226E" w:rsidP="002C3173">
+          <w:p w14:paraId="34C4C5EE" w14:textId="089B6E7E" w:rsidR="00DE226E" w:rsidRPr="002A050A" w:rsidRDefault="00DE226E" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A050A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anticipated completion date</w:t>
             </w:r>
             <w:r w:rsidR="000B1065">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
@@ -2419,139 +2231,123 @@
               </w:rPr>
               <w:t xml:space="preserve"> able to</w:t>
             </w:r>
             <w:r w:rsidR="00DF1603" w:rsidRPr="007D45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:r w:rsidR="00BB0F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">within 12 months </w:t>
-[...71 lines deleted...]
-              <w:t>etter</w:t>
+              <w:t>within 12 month</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="002A050A" w:rsidRPr="007D45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002A050A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ensure you allow time for end of project reporting and submission of the final claim.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A050A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roject reporting and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A050A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>submission of the final claim</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should take place within 1 month of completion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A050A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A793D" w14:paraId="142F027E" w14:textId="77777777" w:rsidTr="00DE226E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9F03E3" w14:textId="2815FAF4" w:rsidR="000A793D" w:rsidRPr="00202B92" w:rsidRDefault="000A793D" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00202B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2770,51 +2566,90 @@
             <w:r w:rsidR="00FE062F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1DFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>and creative reuse skills</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1DFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>building local capacity and reducing household costs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="732FEAB3" w14:textId="7F4C9BC2" w:rsidR="0089718F" w:rsidRPr="00FE062F" w:rsidRDefault="00DA31D2" w:rsidP="002C3173">
+          <w:p w14:paraId="01AEB736" w14:textId="5622A9DC" w:rsidR="00CF17FE" w:rsidRPr="005900C0" w:rsidRDefault="005900C0" w:rsidP="002C3173">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Material r</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF17FE" w:rsidRPr="005900C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ecycling and composting projects are not eligible to apply.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732FEAB3" w14:textId="4A60E143" w:rsidR="0089718F" w:rsidRPr="00FE062F" w:rsidRDefault="00DA31D2" w:rsidP="002C3173">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6553,100 +6388,78 @@
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F96F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66913C91" w14:textId="77777777" w:rsidR="008C74CA" w:rsidRDefault="005272B0" w:rsidP="005272B0">
+          <w:p w14:paraId="0D28C99F" w14:textId="7D10F4AC" w:rsidR="005272B0" w:rsidRPr="00746D72" w:rsidRDefault="005272B0" w:rsidP="008C74CA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Equalities impact - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">How will you ensure that no one is disadvantaged or excluded from benefitting from the project?  </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Is there an organisational equalities policy in place?   </w:t>
+              <w:t xml:space="preserve">How will you ensure that no one is disadvantaged or excluded from benefitting from the project?  Is there an organisational equalities policy in place?   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D085A" w14:paraId="1F7C4227" w14:textId="77777777" w:rsidTr="57524B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3478A239" w14:textId="3DA15128" w:rsidR="007D085A" w:rsidRPr="00694992" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6851,152 +6664,194 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Payment of at least the </w:t>
             </w:r>
             <w:r w:rsidR="00237517">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eal Living Wage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D21EE49" w14:textId="0C23B79D" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="7D21EE49" w14:textId="6D8B118D" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">In general, a grant recipient must demonstrate it is paying at least the </w:t>
             </w:r>
             <w:r w:rsidR="002109AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eal Living Wage before it can access a grant.</w:t>
             </w:r>
+            <w:r w:rsidR="00C55396">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="19BF5C4F" w14:textId="741CD3C8" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="19BF5C4F" w14:textId="1BC6D40B" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">All UK-based staff aged 16 and over, including apprentices, who are directly employed by the grant recipient, must be paid at least the </w:t>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK-based staff aged 16 and over, including apprentices, who are directly employed by the grant recipient, must be paid at least the </w:t>
             </w:r>
             <w:r w:rsidR="002109AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">eal Living Wage; and any UK-based workers who are not directly employed but are directly engaged in delivering the grant-funded activity, whether they be sub-contractors or agency staff, must also be paid at least the </w:t>
+              <w:t>eal Living Wage; and any</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK-based workers who are not directly employed but are directly engaged in delivering the grant-funded activity, whether they be sub-contractors or agency staff, must also be paid at least the </w:t>
             </w:r>
             <w:r w:rsidR="002109AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eal Living Wage.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F215B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D450ADB" w14:textId="79CCFF71" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7495,51 +7350,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> use or </w:t>
             </w:r>
             <w:r w:rsidR="00284291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>adapt</w:t>
             </w:r>
             <w:r w:rsidR="00BE5A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> as required</w:t>
             </w:r>
             <w:r w:rsidR="005A7643">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00F6B0E1" w14:textId="2C123790" w:rsidR="008025BF" w:rsidRDefault="000F0806" w:rsidP="00D906A9">
+          <w:p w14:paraId="0D26AB09" w14:textId="40671F36" w:rsidR="00EB000B" w:rsidRPr="00DE258A" w:rsidRDefault="000F0806" w:rsidP="007B78DA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57360">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The statement should be agreed jointly by the employer and an appropriate workplace representative.  This representative should be from the relevant trade union(s)</w:t>
             </w:r>
@@ -7572,244 +7427,346 @@
               <w:t>ensure th</w:t>
             </w:r>
             <w:r w:rsidR="005A7643">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidR="003C162D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">statement is </w:t>
             </w:r>
             <w:r w:rsidR="003C162D" w:rsidRPr="007A7460">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>signed</w:t>
             </w:r>
-            <w:r w:rsidR="003C162D">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003C162D" w:rsidRPr="00AF3B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00407269">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">both </w:t>
+            </w:r>
+            <w:r w:rsidR="003C162D" w:rsidRPr="00AF3B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>by a workers/union representative</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00407269">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and by a board member/trustee.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0D26AB09" w14:textId="57DDC28E" w:rsidR="00EB000B" w:rsidRPr="00215144" w:rsidRDefault="00B13985" w:rsidP="007B78DA">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE258A" w14:paraId="1B4E2BBE" w14:textId="77777777" w:rsidTr="57524B92">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078C4419" w14:textId="4BB2DB63" w:rsidR="00DE258A" w:rsidRDefault="00DE258A" w:rsidP="00D906A9">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="clear" w:pos="1440"/>
-[...4 lines deleted...]
-                <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> has a good example of what is required as a Fair Work First policy statement.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9657" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1D3A31" w14:textId="6441E722" w:rsidR="00DE258A" w:rsidRPr="00407269" w:rsidRDefault="00407269" w:rsidP="00FE2F9C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00407269">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The FWF policy must be uploaded to the applicant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00407269">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s website, if </w:t>
+            </w:r>
+            <w:r w:rsidR="00F86CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00407269">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have one.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B78DA" w14:paraId="3F5BAE20" w14:textId="77777777" w:rsidTr="57524B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4D0FC4" w14:textId="253A6490" w:rsidR="007B78DA" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
+          <w:p w14:paraId="0D4D0FC4" w14:textId="7C1258C2" w:rsidR="007B78DA" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00F96F8A">
-[...5 lines deleted...]
-              <w:t>f</w:t>
+            <w:r w:rsidR="00A72DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>g</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60628A2C" w14:textId="1C772144" w:rsidR="007B78DA" w:rsidRPr="57524B92" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
+          <w:p w14:paraId="60628A2C" w14:textId="48D11069" w:rsidR="007B78DA" w:rsidRPr="57524B92" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Groups and organisations should consider applying for </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00923C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Living Wage A</w:t>
               </w:r>
               <w:r w:rsidRPr="00923C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ccreditation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.  As best practice, we strongly advise that all applicants work towards achieving this if it is practical and applicable to do so.</w:t>
+              <w:t>.  As best practice, we strongly advise that all applicants work towards achieving this</w:t>
+            </w:r>
+            <w:r w:rsidR="005B1585">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if it is practical and </w:t>
+            </w:r>
+            <w:r w:rsidR="001C47E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>applicable to the organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D085A" w14:paraId="626EAD14" w14:textId="77777777" w:rsidTr="57524B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478969F6" w14:textId="000923BB" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
+          <w:p w14:paraId="478969F6" w14:textId="524D0B7B" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00F96F8A">
-[...5 lines deleted...]
-              <w:t>g</w:t>
+            <w:r w:rsidR="00A72DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>h</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="598189BA" w14:textId="30834233" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7958,79 +7915,93 @@
             <w:r w:rsidR="00B2336D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>und</w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A1E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>be used for</w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a specific phase of the project?  If so, how will the remaining project be funded and when will it be completed by?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51F5EC14" w14:textId="65B4556B" w:rsidR="00315E0C" w:rsidRPr="00C64368" w:rsidRDefault="007D085A" w:rsidP="00FE2F9C">
+          <w:p w14:paraId="6F6FC818" w14:textId="77777777" w:rsidR="00315E0C" w:rsidRDefault="007D085A" w:rsidP="00FE2F9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What will be the lasting benefits or change that arises from the project?  Who will manage/provide ongoing maintenance of the project?</w:t>
             </w:r>
             <w:r w:rsidR="00BB4E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="51F5EC14" w14:textId="65B4556B" w:rsidR="00CA6AA3" w:rsidRPr="00C64368" w:rsidRDefault="00CA6AA3" w:rsidP="00FE2F9C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C604D" w14:paraId="65AD3921" w14:textId="77777777" w:rsidTr="003C604D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0D0A2626" w14:textId="77777777" w:rsidR="003C604D" w:rsidRDefault="003C604D" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A441C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -10269,51 +10240,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00DE454D" w:rsidRPr="00F333B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12325B5F" w14:textId="1FA7F1E5" w:rsidR="00DE454D" w:rsidRPr="00F333B8" w:rsidRDefault="000F0C0C" w:rsidP="009A12A1">
+          <w:p w14:paraId="12325B5F" w14:textId="3B6FFE58" w:rsidR="00DE454D" w:rsidRPr="00F333B8" w:rsidRDefault="000F0C0C" w:rsidP="009A12A1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>recent bank statement</w:t>
@@ -10330,51 +10301,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>annual accounts</w:t>
             </w:r>
             <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F2079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">and a signed copy of your Fair Work First policy statement </w:t>
+              <w:t xml:space="preserve">and a signed copy of your </w:t>
+            </w:r>
+            <w:r w:rsidR="00D01BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">signed </w:t>
+            </w:r>
+            <w:r w:rsidR="005F2079">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fair Work First policy statement </w:t>
             </w:r>
             <w:r w:rsidR="00796DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">must </w:t>
             </w:r>
             <w:r w:rsidR="00F65B42" w:rsidRPr="00A25463">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>be submitted with the application</w:t>
             </w:r>
             <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
@@ -10525,86 +10514,86 @@
             <w:r w:rsidR="009307A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>commencing</w:t>
             </w:r>
             <w:r w:rsidR="000F6CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.  You may be asked for this before a formal offer is made.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="7912A8FB" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRDefault="00FB3653" w:rsidP="007E0A2C"/>
     <w:sectPr w:rsidR="00FB3653" w:rsidSect="00356A35">
-      <w:headerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6316300B" w14:textId="77777777" w:rsidR="008D6CF0" w:rsidRDefault="008D6CF0">
+    <w:p w14:paraId="3C73ADF0" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1873A4E3" w14:textId="77777777" w:rsidR="008D6CF0" w:rsidRDefault="008D6CF0">
+    <w:p w14:paraId="2A366D68" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58501870" w14:textId="77777777" w:rsidR="008D6CF0" w:rsidRDefault="008D6CF0">
+    <w:p w14:paraId="52D7110E" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10740,71 +10729,71 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CAB1B48" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRPr="0067486A" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F212704" w14:textId="77777777" w:rsidR="008D6CF0" w:rsidRDefault="008D6CF0">
+    <w:p w14:paraId="53F43D33" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5890A7EA" w14:textId="77777777" w:rsidR="008D6CF0" w:rsidRDefault="008D6CF0">
+    <w:p w14:paraId="3F2103E0" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07070DCF" w14:textId="77777777" w:rsidR="008D6CF0" w:rsidRDefault="008D6CF0">
+    <w:p w14:paraId="0BEDAA0B" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18EEFB66" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRPr="0067486A" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -14386,50 +14375,51 @@
     <w:rsid w:val="001225FC"/>
     <w:rsid w:val="0012528C"/>
     <w:rsid w:val="001312F3"/>
     <w:rsid w:val="00137A64"/>
     <w:rsid w:val="00150499"/>
     <w:rsid w:val="001512B3"/>
     <w:rsid w:val="00151CA9"/>
     <w:rsid w:val="0015472C"/>
     <w:rsid w:val="00162A49"/>
     <w:rsid w:val="001630C8"/>
     <w:rsid w:val="00166DFF"/>
     <w:rsid w:val="001811EF"/>
     <w:rsid w:val="001812B3"/>
     <w:rsid w:val="00181A6C"/>
     <w:rsid w:val="001913A6"/>
     <w:rsid w:val="00192518"/>
     <w:rsid w:val="00196E03"/>
     <w:rsid w:val="00196F14"/>
     <w:rsid w:val="001A3947"/>
     <w:rsid w:val="001A39EA"/>
     <w:rsid w:val="001A793E"/>
     <w:rsid w:val="001B0071"/>
     <w:rsid w:val="001B204E"/>
     <w:rsid w:val="001B62E5"/>
     <w:rsid w:val="001C37A6"/>
+    <w:rsid w:val="001C47E7"/>
     <w:rsid w:val="001C7A0D"/>
     <w:rsid w:val="001D704B"/>
     <w:rsid w:val="001E53AD"/>
     <w:rsid w:val="001F2706"/>
     <w:rsid w:val="001F2E8B"/>
     <w:rsid w:val="001F770C"/>
     <w:rsid w:val="002037FC"/>
     <w:rsid w:val="00205FBA"/>
     <w:rsid w:val="0020749E"/>
     <w:rsid w:val="0021085C"/>
     <w:rsid w:val="002109AF"/>
     <w:rsid w:val="00217844"/>
     <w:rsid w:val="00222D99"/>
     <w:rsid w:val="00225D25"/>
     <w:rsid w:val="00230683"/>
     <w:rsid w:val="00237517"/>
     <w:rsid w:val="00242AA1"/>
     <w:rsid w:val="002463AD"/>
     <w:rsid w:val="00250C1C"/>
     <w:rsid w:val="0025106F"/>
     <w:rsid w:val="0025305D"/>
     <w:rsid w:val="002560C6"/>
     <w:rsid w:val="00256172"/>
     <w:rsid w:val="002575F4"/>
     <w:rsid w:val="00263CF8"/>
@@ -14442,87 +14432,92 @@
     <w:rsid w:val="002968D6"/>
     <w:rsid w:val="002979AA"/>
     <w:rsid w:val="002A050A"/>
     <w:rsid w:val="002B4166"/>
     <w:rsid w:val="002C10CF"/>
     <w:rsid w:val="002C2FC0"/>
     <w:rsid w:val="002C3173"/>
     <w:rsid w:val="002C6C08"/>
     <w:rsid w:val="002D40E1"/>
     <w:rsid w:val="002E4C42"/>
     <w:rsid w:val="002E6A25"/>
     <w:rsid w:val="002F1A45"/>
     <w:rsid w:val="002F2061"/>
     <w:rsid w:val="002F2163"/>
     <w:rsid w:val="002F5078"/>
     <w:rsid w:val="002F57CD"/>
     <w:rsid w:val="002F6565"/>
     <w:rsid w:val="003013DB"/>
     <w:rsid w:val="00306028"/>
     <w:rsid w:val="003109B5"/>
     <w:rsid w:val="003125FA"/>
     <w:rsid w:val="0031594C"/>
     <w:rsid w:val="00315E0C"/>
     <w:rsid w:val="0032413A"/>
     <w:rsid w:val="00326B04"/>
+    <w:rsid w:val="00326EF4"/>
     <w:rsid w:val="00330440"/>
     <w:rsid w:val="00331393"/>
     <w:rsid w:val="00334F38"/>
     <w:rsid w:val="003360E6"/>
     <w:rsid w:val="0033614C"/>
     <w:rsid w:val="00345343"/>
     <w:rsid w:val="003555EF"/>
     <w:rsid w:val="00356A35"/>
     <w:rsid w:val="0036171E"/>
     <w:rsid w:val="00362381"/>
     <w:rsid w:val="00364500"/>
     <w:rsid w:val="0036528F"/>
     <w:rsid w:val="00366BB2"/>
     <w:rsid w:val="00377809"/>
     <w:rsid w:val="00381556"/>
     <w:rsid w:val="00382E3A"/>
     <w:rsid w:val="00385265"/>
     <w:rsid w:val="00387042"/>
     <w:rsid w:val="00393621"/>
     <w:rsid w:val="00394AFD"/>
     <w:rsid w:val="00395A98"/>
+    <w:rsid w:val="003A3368"/>
     <w:rsid w:val="003A67FD"/>
     <w:rsid w:val="003C086E"/>
     <w:rsid w:val="003C162D"/>
     <w:rsid w:val="003C23CA"/>
     <w:rsid w:val="003C39B6"/>
     <w:rsid w:val="003C4D24"/>
     <w:rsid w:val="003C53CD"/>
     <w:rsid w:val="003C604D"/>
     <w:rsid w:val="003D0C48"/>
     <w:rsid w:val="003D0D68"/>
     <w:rsid w:val="003D20E3"/>
+    <w:rsid w:val="003D4D46"/>
     <w:rsid w:val="003D75D8"/>
     <w:rsid w:val="003E2D50"/>
     <w:rsid w:val="003E719A"/>
+    <w:rsid w:val="003F2BF8"/>
     <w:rsid w:val="003F793C"/>
     <w:rsid w:val="003F7FE2"/>
+    <w:rsid w:val="00407269"/>
     <w:rsid w:val="00410316"/>
     <w:rsid w:val="00411617"/>
     <w:rsid w:val="00411CFF"/>
     <w:rsid w:val="00415321"/>
     <w:rsid w:val="004309B8"/>
     <w:rsid w:val="004332E3"/>
     <w:rsid w:val="00445567"/>
     <w:rsid w:val="00447148"/>
     <w:rsid w:val="004475AF"/>
     <w:rsid w:val="00447D01"/>
     <w:rsid w:val="004506B3"/>
     <w:rsid w:val="00450752"/>
     <w:rsid w:val="004548D9"/>
     <w:rsid w:val="004575E1"/>
     <w:rsid w:val="004623A1"/>
     <w:rsid w:val="00462AA2"/>
     <w:rsid w:val="00462FFE"/>
     <w:rsid w:val="004654C9"/>
     <w:rsid w:val="00471BEE"/>
     <w:rsid w:val="004750C9"/>
     <w:rsid w:val="00481F5D"/>
     <w:rsid w:val="00483011"/>
     <w:rsid w:val="00486CE2"/>
     <w:rsid w:val="00492C5B"/>
     <w:rsid w:val="0049486A"/>
@@ -14545,57 +14540,59 @@
     <w:rsid w:val="005015CA"/>
     <w:rsid w:val="00502E6A"/>
     <w:rsid w:val="00504B3A"/>
     <w:rsid w:val="00514F25"/>
     <w:rsid w:val="0051555C"/>
     <w:rsid w:val="00515B18"/>
     <w:rsid w:val="00516BAA"/>
     <w:rsid w:val="00523839"/>
     <w:rsid w:val="005272B0"/>
     <w:rsid w:val="00530BD4"/>
     <w:rsid w:val="005340F2"/>
     <w:rsid w:val="00540F05"/>
     <w:rsid w:val="00543675"/>
     <w:rsid w:val="005438A9"/>
     <w:rsid w:val="00550424"/>
     <w:rsid w:val="0055235F"/>
     <w:rsid w:val="0055324C"/>
     <w:rsid w:val="005571B9"/>
     <w:rsid w:val="00566B24"/>
     <w:rsid w:val="0057374A"/>
     <w:rsid w:val="00575694"/>
     <w:rsid w:val="00577035"/>
     <w:rsid w:val="00582280"/>
     <w:rsid w:val="005828A3"/>
     <w:rsid w:val="00587512"/>
+    <w:rsid w:val="005900C0"/>
     <w:rsid w:val="00593C70"/>
     <w:rsid w:val="00596D11"/>
     <w:rsid w:val="005A0F3E"/>
     <w:rsid w:val="005A23FF"/>
     <w:rsid w:val="005A3492"/>
     <w:rsid w:val="005A4C1A"/>
     <w:rsid w:val="005A7643"/>
+    <w:rsid w:val="005B1585"/>
     <w:rsid w:val="005B6E70"/>
     <w:rsid w:val="005C26A3"/>
     <w:rsid w:val="005C3A41"/>
     <w:rsid w:val="005D0052"/>
     <w:rsid w:val="005D13CD"/>
     <w:rsid w:val="005E0DB9"/>
     <w:rsid w:val="005E1D7D"/>
     <w:rsid w:val="005E2E5C"/>
     <w:rsid w:val="005E3A25"/>
     <w:rsid w:val="005E5E01"/>
     <w:rsid w:val="005F004D"/>
     <w:rsid w:val="005F0E3C"/>
     <w:rsid w:val="005F2079"/>
     <w:rsid w:val="005F4E44"/>
     <w:rsid w:val="0060240F"/>
     <w:rsid w:val="0061088F"/>
     <w:rsid w:val="00611D9C"/>
     <w:rsid w:val="00620684"/>
     <w:rsid w:val="006212C8"/>
     <w:rsid w:val="0062154F"/>
     <w:rsid w:val="00622201"/>
     <w:rsid w:val="00622E65"/>
     <w:rsid w:val="006263BE"/>
     <w:rsid w:val="00637DA5"/>
     <w:rsid w:val="006416EE"/>
@@ -14620,58 +14617,60 @@
     <w:rsid w:val="006C25B2"/>
     <w:rsid w:val="006C2605"/>
     <w:rsid w:val="006C3CB2"/>
     <w:rsid w:val="006C452B"/>
     <w:rsid w:val="006C5E56"/>
     <w:rsid w:val="006C6A42"/>
     <w:rsid w:val="006D3EB6"/>
     <w:rsid w:val="006D5894"/>
     <w:rsid w:val="006E30A6"/>
     <w:rsid w:val="006E55A9"/>
     <w:rsid w:val="006F0DE0"/>
     <w:rsid w:val="006F11AE"/>
     <w:rsid w:val="006F4EA2"/>
     <w:rsid w:val="00701E50"/>
     <w:rsid w:val="00706340"/>
     <w:rsid w:val="00707DBA"/>
     <w:rsid w:val="0071234D"/>
     <w:rsid w:val="00714401"/>
     <w:rsid w:val="00715D13"/>
     <w:rsid w:val="007234B8"/>
     <w:rsid w:val="0073764F"/>
     <w:rsid w:val="0074145D"/>
     <w:rsid w:val="00741874"/>
     <w:rsid w:val="00742A11"/>
     <w:rsid w:val="0074313A"/>
+    <w:rsid w:val="00746D72"/>
     <w:rsid w:val="00751291"/>
     <w:rsid w:val="0075133F"/>
     <w:rsid w:val="00754D1C"/>
     <w:rsid w:val="00763E53"/>
     <w:rsid w:val="007778CB"/>
     <w:rsid w:val="00781225"/>
     <w:rsid w:val="00782029"/>
     <w:rsid w:val="0078229D"/>
+    <w:rsid w:val="00787C72"/>
     <w:rsid w:val="00790BC0"/>
     <w:rsid w:val="00793D7E"/>
     <w:rsid w:val="007964D9"/>
     <w:rsid w:val="00796DFA"/>
     <w:rsid w:val="007A14E0"/>
     <w:rsid w:val="007A441C"/>
     <w:rsid w:val="007A64E0"/>
     <w:rsid w:val="007A7460"/>
     <w:rsid w:val="007B0693"/>
     <w:rsid w:val="007B089D"/>
     <w:rsid w:val="007B2D60"/>
     <w:rsid w:val="007B61E1"/>
     <w:rsid w:val="007B628E"/>
     <w:rsid w:val="007B78DA"/>
     <w:rsid w:val="007C0683"/>
     <w:rsid w:val="007C150A"/>
     <w:rsid w:val="007D085A"/>
     <w:rsid w:val="007D45FD"/>
     <w:rsid w:val="007D5109"/>
     <w:rsid w:val="007E0A2C"/>
     <w:rsid w:val="007E4F4E"/>
     <w:rsid w:val="007E6B37"/>
     <w:rsid w:val="007F0AFC"/>
     <w:rsid w:val="007F1324"/>
     <w:rsid w:val="007F192E"/>
@@ -14710,333 +14709,352 @@
     <w:rsid w:val="008B4B3D"/>
     <w:rsid w:val="008B7A38"/>
     <w:rsid w:val="008C3AEC"/>
     <w:rsid w:val="008C505F"/>
     <w:rsid w:val="008C688F"/>
     <w:rsid w:val="008C74CA"/>
     <w:rsid w:val="008D1270"/>
     <w:rsid w:val="008D2BB8"/>
     <w:rsid w:val="008D35E2"/>
     <w:rsid w:val="008D6CF0"/>
     <w:rsid w:val="008D6E51"/>
     <w:rsid w:val="008E0557"/>
     <w:rsid w:val="008E291C"/>
     <w:rsid w:val="008E733B"/>
     <w:rsid w:val="008F382C"/>
     <w:rsid w:val="008F43A8"/>
     <w:rsid w:val="008F608D"/>
     <w:rsid w:val="00903434"/>
     <w:rsid w:val="00905903"/>
     <w:rsid w:val="0091415D"/>
     <w:rsid w:val="0091547C"/>
     <w:rsid w:val="00917CCD"/>
     <w:rsid w:val="0092210C"/>
     <w:rsid w:val="00926175"/>
     <w:rsid w:val="00927640"/>
+    <w:rsid w:val="00927E25"/>
     <w:rsid w:val="009307A6"/>
     <w:rsid w:val="00932EA1"/>
     <w:rsid w:val="009371FF"/>
     <w:rsid w:val="00943E35"/>
     <w:rsid w:val="00944092"/>
     <w:rsid w:val="00947279"/>
     <w:rsid w:val="00950C89"/>
     <w:rsid w:val="00951C43"/>
     <w:rsid w:val="00952396"/>
     <w:rsid w:val="0096399C"/>
     <w:rsid w:val="00967052"/>
     <w:rsid w:val="00967ADC"/>
     <w:rsid w:val="00970624"/>
     <w:rsid w:val="00981DC6"/>
     <w:rsid w:val="00985DD9"/>
     <w:rsid w:val="0099020B"/>
+    <w:rsid w:val="00991F12"/>
     <w:rsid w:val="00992F2D"/>
     <w:rsid w:val="00996EFB"/>
     <w:rsid w:val="009A12A1"/>
     <w:rsid w:val="009A15D5"/>
     <w:rsid w:val="009A225A"/>
     <w:rsid w:val="009A2F32"/>
     <w:rsid w:val="009A34D0"/>
     <w:rsid w:val="009A4BA6"/>
     <w:rsid w:val="009A572B"/>
     <w:rsid w:val="009A7D78"/>
     <w:rsid w:val="009B0E06"/>
     <w:rsid w:val="009B34A2"/>
     <w:rsid w:val="009B60CF"/>
     <w:rsid w:val="009C2633"/>
     <w:rsid w:val="009C31F9"/>
     <w:rsid w:val="009C476B"/>
     <w:rsid w:val="009D2FFB"/>
     <w:rsid w:val="009D37BE"/>
     <w:rsid w:val="009D58D6"/>
     <w:rsid w:val="009D606E"/>
     <w:rsid w:val="009E0318"/>
     <w:rsid w:val="009E48A4"/>
     <w:rsid w:val="009F00FA"/>
     <w:rsid w:val="009F7D9E"/>
     <w:rsid w:val="00A1310D"/>
     <w:rsid w:val="00A15423"/>
     <w:rsid w:val="00A219E6"/>
     <w:rsid w:val="00A26133"/>
     <w:rsid w:val="00A32558"/>
     <w:rsid w:val="00A34FBF"/>
     <w:rsid w:val="00A3503B"/>
     <w:rsid w:val="00A41B0C"/>
     <w:rsid w:val="00A43A97"/>
     <w:rsid w:val="00A5412F"/>
     <w:rsid w:val="00A57360"/>
     <w:rsid w:val="00A61D7B"/>
     <w:rsid w:val="00A674B9"/>
     <w:rsid w:val="00A708D7"/>
+    <w:rsid w:val="00A72DE6"/>
     <w:rsid w:val="00A73407"/>
     <w:rsid w:val="00A7372F"/>
     <w:rsid w:val="00A73B24"/>
     <w:rsid w:val="00A74B9B"/>
     <w:rsid w:val="00A754BD"/>
     <w:rsid w:val="00A766F9"/>
     <w:rsid w:val="00A80A0F"/>
     <w:rsid w:val="00A9190F"/>
+    <w:rsid w:val="00A955D7"/>
     <w:rsid w:val="00A96809"/>
     <w:rsid w:val="00AA18AC"/>
     <w:rsid w:val="00AA49AF"/>
     <w:rsid w:val="00AB1164"/>
     <w:rsid w:val="00AB4024"/>
     <w:rsid w:val="00AC6066"/>
     <w:rsid w:val="00AC7D8B"/>
     <w:rsid w:val="00AD04CB"/>
     <w:rsid w:val="00AD5381"/>
     <w:rsid w:val="00AD600B"/>
     <w:rsid w:val="00AE11A3"/>
     <w:rsid w:val="00AE31AF"/>
     <w:rsid w:val="00AE3FCF"/>
     <w:rsid w:val="00AF0C2A"/>
     <w:rsid w:val="00AF1437"/>
     <w:rsid w:val="00AF2991"/>
     <w:rsid w:val="00AF29E4"/>
+    <w:rsid w:val="00AF3B24"/>
     <w:rsid w:val="00AF5758"/>
     <w:rsid w:val="00AF64BE"/>
     <w:rsid w:val="00B01078"/>
     <w:rsid w:val="00B05751"/>
     <w:rsid w:val="00B06913"/>
     <w:rsid w:val="00B10EBF"/>
     <w:rsid w:val="00B13985"/>
     <w:rsid w:val="00B13D13"/>
     <w:rsid w:val="00B159F4"/>
     <w:rsid w:val="00B21116"/>
     <w:rsid w:val="00B2336D"/>
     <w:rsid w:val="00B33368"/>
     <w:rsid w:val="00B376CA"/>
     <w:rsid w:val="00B40828"/>
     <w:rsid w:val="00B63424"/>
     <w:rsid w:val="00B6660E"/>
     <w:rsid w:val="00B76B5D"/>
     <w:rsid w:val="00B77F01"/>
     <w:rsid w:val="00B8067B"/>
     <w:rsid w:val="00B84582"/>
     <w:rsid w:val="00B94EA1"/>
     <w:rsid w:val="00B96061"/>
     <w:rsid w:val="00BA3974"/>
     <w:rsid w:val="00BB0275"/>
     <w:rsid w:val="00BB0F22"/>
     <w:rsid w:val="00BB4E78"/>
     <w:rsid w:val="00BB674B"/>
     <w:rsid w:val="00BC0CD4"/>
+    <w:rsid w:val="00BC1A2C"/>
     <w:rsid w:val="00BC559B"/>
     <w:rsid w:val="00BC6D91"/>
     <w:rsid w:val="00BC7B3D"/>
     <w:rsid w:val="00BD47D3"/>
     <w:rsid w:val="00BD7046"/>
     <w:rsid w:val="00BE01B3"/>
     <w:rsid w:val="00BE067C"/>
     <w:rsid w:val="00BE276E"/>
     <w:rsid w:val="00BE5A36"/>
     <w:rsid w:val="00BF7085"/>
     <w:rsid w:val="00BF74FC"/>
     <w:rsid w:val="00C05DC9"/>
     <w:rsid w:val="00C130A2"/>
     <w:rsid w:val="00C20949"/>
     <w:rsid w:val="00C2232D"/>
     <w:rsid w:val="00C239C9"/>
     <w:rsid w:val="00C2628A"/>
     <w:rsid w:val="00C27621"/>
     <w:rsid w:val="00C277ED"/>
     <w:rsid w:val="00C345FD"/>
     <w:rsid w:val="00C35F34"/>
     <w:rsid w:val="00C44013"/>
     <w:rsid w:val="00C454CC"/>
     <w:rsid w:val="00C461BB"/>
     <w:rsid w:val="00C52B18"/>
     <w:rsid w:val="00C53D6E"/>
+    <w:rsid w:val="00C55396"/>
     <w:rsid w:val="00C6063F"/>
     <w:rsid w:val="00C64368"/>
     <w:rsid w:val="00C6631B"/>
     <w:rsid w:val="00C71C9E"/>
     <w:rsid w:val="00C75ED5"/>
     <w:rsid w:val="00C80008"/>
     <w:rsid w:val="00C8248C"/>
     <w:rsid w:val="00C86C9E"/>
     <w:rsid w:val="00C873DC"/>
     <w:rsid w:val="00C93419"/>
     <w:rsid w:val="00C97281"/>
     <w:rsid w:val="00CA00D2"/>
     <w:rsid w:val="00CA0C07"/>
     <w:rsid w:val="00CA4D7F"/>
     <w:rsid w:val="00CA5695"/>
+    <w:rsid w:val="00CA6AA3"/>
     <w:rsid w:val="00CA713C"/>
     <w:rsid w:val="00CB3713"/>
     <w:rsid w:val="00CB793C"/>
     <w:rsid w:val="00CC3C8A"/>
     <w:rsid w:val="00CC5439"/>
     <w:rsid w:val="00CE0BA3"/>
     <w:rsid w:val="00CE1455"/>
     <w:rsid w:val="00CF14F3"/>
+    <w:rsid w:val="00CF17FE"/>
     <w:rsid w:val="00CF20BD"/>
     <w:rsid w:val="00CF22CC"/>
     <w:rsid w:val="00CF3287"/>
     <w:rsid w:val="00CF3473"/>
+    <w:rsid w:val="00D01BA9"/>
     <w:rsid w:val="00D02FC6"/>
     <w:rsid w:val="00D03DEA"/>
     <w:rsid w:val="00D04B95"/>
     <w:rsid w:val="00D1590E"/>
     <w:rsid w:val="00D1797B"/>
     <w:rsid w:val="00D205B2"/>
     <w:rsid w:val="00D2468C"/>
     <w:rsid w:val="00D24BD2"/>
     <w:rsid w:val="00D30730"/>
     <w:rsid w:val="00D30E34"/>
     <w:rsid w:val="00D31A35"/>
     <w:rsid w:val="00D32CB9"/>
     <w:rsid w:val="00D333BD"/>
     <w:rsid w:val="00D3440A"/>
     <w:rsid w:val="00D4376F"/>
     <w:rsid w:val="00D6021B"/>
     <w:rsid w:val="00D674A7"/>
     <w:rsid w:val="00D906A9"/>
     <w:rsid w:val="00D959AE"/>
     <w:rsid w:val="00DA0BCA"/>
     <w:rsid w:val="00DA31D2"/>
+    <w:rsid w:val="00DA3E7D"/>
     <w:rsid w:val="00DA4E62"/>
     <w:rsid w:val="00DA6A98"/>
     <w:rsid w:val="00DA7ECC"/>
     <w:rsid w:val="00DB0CDF"/>
     <w:rsid w:val="00DB2CA9"/>
     <w:rsid w:val="00DB3544"/>
     <w:rsid w:val="00DC460A"/>
     <w:rsid w:val="00DC6C38"/>
     <w:rsid w:val="00DC708E"/>
     <w:rsid w:val="00DC72BC"/>
     <w:rsid w:val="00DD4842"/>
     <w:rsid w:val="00DD590D"/>
     <w:rsid w:val="00DD69D4"/>
     <w:rsid w:val="00DE0D74"/>
     <w:rsid w:val="00DE226E"/>
+    <w:rsid w:val="00DE258A"/>
     <w:rsid w:val="00DE3D9B"/>
     <w:rsid w:val="00DE454D"/>
     <w:rsid w:val="00DE5BAD"/>
     <w:rsid w:val="00DE5EB5"/>
     <w:rsid w:val="00DE6105"/>
+    <w:rsid w:val="00DE6598"/>
     <w:rsid w:val="00DE6792"/>
     <w:rsid w:val="00DE796D"/>
     <w:rsid w:val="00DF053D"/>
     <w:rsid w:val="00DF0FA7"/>
     <w:rsid w:val="00DF1603"/>
     <w:rsid w:val="00DF1DFA"/>
     <w:rsid w:val="00E06BA1"/>
     <w:rsid w:val="00E108AA"/>
     <w:rsid w:val="00E12A15"/>
     <w:rsid w:val="00E12F8E"/>
     <w:rsid w:val="00E140E5"/>
     <w:rsid w:val="00E16A4A"/>
     <w:rsid w:val="00E170D6"/>
     <w:rsid w:val="00E22F38"/>
     <w:rsid w:val="00E27A76"/>
     <w:rsid w:val="00E33FF1"/>
     <w:rsid w:val="00E3409E"/>
     <w:rsid w:val="00E36C32"/>
     <w:rsid w:val="00E36EBD"/>
     <w:rsid w:val="00E432B1"/>
     <w:rsid w:val="00E4569B"/>
     <w:rsid w:val="00E46EB0"/>
     <w:rsid w:val="00E6409E"/>
     <w:rsid w:val="00E65B0E"/>
     <w:rsid w:val="00E67140"/>
     <w:rsid w:val="00E67329"/>
     <w:rsid w:val="00E757F2"/>
     <w:rsid w:val="00E76306"/>
+    <w:rsid w:val="00E83C82"/>
     <w:rsid w:val="00E849EE"/>
     <w:rsid w:val="00E8535F"/>
     <w:rsid w:val="00E87AF3"/>
     <w:rsid w:val="00E95CEC"/>
     <w:rsid w:val="00E971B8"/>
     <w:rsid w:val="00EA124E"/>
     <w:rsid w:val="00EA4AD9"/>
+    <w:rsid w:val="00EA4D7E"/>
     <w:rsid w:val="00EB000B"/>
     <w:rsid w:val="00EB42ED"/>
     <w:rsid w:val="00EB4FDD"/>
     <w:rsid w:val="00EC0578"/>
     <w:rsid w:val="00EC52A6"/>
     <w:rsid w:val="00EC5782"/>
     <w:rsid w:val="00EC5DC3"/>
     <w:rsid w:val="00EC67B9"/>
     <w:rsid w:val="00ED3CBE"/>
     <w:rsid w:val="00ED4F12"/>
     <w:rsid w:val="00ED7061"/>
     <w:rsid w:val="00ED7881"/>
     <w:rsid w:val="00EE26FF"/>
     <w:rsid w:val="00EE397C"/>
     <w:rsid w:val="00EE4A8C"/>
     <w:rsid w:val="00EE4F14"/>
     <w:rsid w:val="00EE79F4"/>
     <w:rsid w:val="00EF66E5"/>
     <w:rsid w:val="00F02289"/>
     <w:rsid w:val="00F02DE6"/>
     <w:rsid w:val="00F03C02"/>
     <w:rsid w:val="00F12413"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F16232"/>
     <w:rsid w:val="00F17BF6"/>
+    <w:rsid w:val="00F215B2"/>
     <w:rsid w:val="00F30DA6"/>
     <w:rsid w:val="00F31404"/>
     <w:rsid w:val="00F34CA5"/>
     <w:rsid w:val="00F35219"/>
     <w:rsid w:val="00F36BE2"/>
+    <w:rsid w:val="00F37F00"/>
     <w:rsid w:val="00F40AA0"/>
     <w:rsid w:val="00F43D35"/>
     <w:rsid w:val="00F45C9F"/>
     <w:rsid w:val="00F568A6"/>
     <w:rsid w:val="00F56DC1"/>
     <w:rsid w:val="00F5735C"/>
     <w:rsid w:val="00F60C17"/>
     <w:rsid w:val="00F61192"/>
+    <w:rsid w:val="00F6178B"/>
     <w:rsid w:val="00F61B5A"/>
     <w:rsid w:val="00F623CF"/>
     <w:rsid w:val="00F65B42"/>
     <w:rsid w:val="00F76666"/>
     <w:rsid w:val="00F7695C"/>
     <w:rsid w:val="00F772AC"/>
     <w:rsid w:val="00F83C60"/>
     <w:rsid w:val="00F851FF"/>
     <w:rsid w:val="00F8648E"/>
+    <w:rsid w:val="00F86CEF"/>
     <w:rsid w:val="00F9037E"/>
     <w:rsid w:val="00F9582A"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F96D9C"/>
     <w:rsid w:val="00F96F8A"/>
     <w:rsid w:val="00FA1835"/>
     <w:rsid w:val="00FA3570"/>
     <w:rsid w:val="00FA5B84"/>
     <w:rsid w:val="00FA7692"/>
     <w:rsid w:val="00FB12B8"/>
     <w:rsid w:val="00FB1CC6"/>
     <w:rsid w:val="00FB3653"/>
     <w:rsid w:val="00FB6E2B"/>
     <w:rsid w:val="00FC0E27"/>
     <w:rsid w:val="00FC1A5E"/>
     <w:rsid w:val="00FC3B76"/>
     <w:rsid w:val="00FC4616"/>
     <w:rsid w:val="00FD06F1"/>
     <w:rsid w:val="00FD1B85"/>
     <w:rsid w:val="00FD71C6"/>
     <w:rsid w:val="00FE062F"/>
     <w:rsid w:val="00FE2F9C"/>
     <w:rsid w:val="00FE3DD7"/>
     <w:rsid w:val="00FF00AC"/>
     <w:rsid w:val="00FF2CE1"/>
@@ -15893,51 +15911,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1973093696">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fshareandrepair.scot%2F&amp;data=05%7C02%7CRRF%40highland.gov.uk%7C7aece023623f46dc558e08de1d384f3b%7C89f0b56e6d164fe89dba176fa940f7c9%7C0%7C0%7C638980324856205188%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qIMTwKMNoPr58NEhsvHYU22ABBD6s22vCttKcCe3G4k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livingwage.org.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rspb.org.uk/about-the-rspb/about-us/fair-work-first-statement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-government-scottish-green-party-shared-policy-programme/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fshareandrepair.scot%2F&amp;data=05%7C02%7CRRF%40highland.gov.uk%7C7aece023623f46dc558e08de1d384f3b%7C89f0b56e6d164fe89dba176fa940f7c9%7C0%7C0%7C638980324856205188%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qIMTwKMNoPr58NEhsvHYU22ABBD6s22vCttKcCe3G4k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livingwage.org.uk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-government-scottish-green-party-shared-policy-programme/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16410,60 +16428,60 @@
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874C5024-9914-456F-87F9-0CD597887711}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="93539222-499d-4230-8261-af2a95006803"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99A7DBF-1E48-4E64-A09B-525CF1AAA4AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2159</Words>
-  <Characters>12309</Characters>
+  <Words>2320</Words>
+  <Characters>12158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>282</Lines>
+  <Paragraphs>185</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14440</CharactersWithSpaces>
+  <CharactersWithSpaces>14293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fiona Cameron</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D3D50E96688E334CB8B170C92EE3B6EE</vt:lpwstr>
   </property>