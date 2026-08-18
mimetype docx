--- v1 (2026-04-09)
+++ v2 (2026-08-18)
@@ -29,51 +29,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0FD9C67D" w14:textId="77777777" w:rsidR="00362381" w:rsidRDefault="00851DC5" w:rsidP="003E2D50">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8F4CF4" wp14:editId="7927446B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8F4CF4" wp14:editId="24952E9F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>547</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1359535" cy="560705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="5751" y="0"/>
                 <wp:lineTo x="0" y="0"/>
                 <wp:lineTo x="0" y="8806"/>
                 <wp:lineTo x="4237" y="20548"/>
                 <wp:lineTo x="18765" y="20548"/>
                 <wp:lineTo x="19673" y="11742"/>
                 <wp:lineTo x="21186" y="7339"/>
                 <wp:lineTo x="21186" y="1468"/>
                 <wp:lineTo x="19976" y="0"/>
                 <wp:lineTo x="5751" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1408730180" name="Picture 1" descr="A black background with green and blue text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
@@ -251,71 +251,73 @@
       <w:r w:rsidR="00F30DA6" w:rsidRPr="00F30DA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="003E2D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A763239" w14:textId="77777777" w:rsidR="005E5E01" w:rsidRDefault="005E5E01" w:rsidP="005E5E01">
+    <w:p w14:paraId="1A763239" w14:textId="77777777" w:rsidR="005E5E01" w:rsidRDefault="005E5E01" w:rsidP="3E3378EB">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E5E01">
+      <w:r w:rsidRPr="3E3378EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maoin Ath-chleachdaidh &amp; Càraidh na Gàidhealtachd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D4B567" w14:textId="77777777" w:rsidR="005E5E01" w:rsidRPr="005E5E01" w:rsidRDefault="005E5E01" w:rsidP="005E5E01">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69FC6DAD" w14:textId="4B997129" w:rsidR="00550424" w:rsidRPr="003D0D68" w:rsidRDefault="00550424" w:rsidP="003E2D50">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -463,128 +465,195 @@
                             <w:r w:rsidRPr="003772DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">apital </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>and R</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003772DC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>evenue projects.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1DF1F9E9" w14:textId="25B8FEBA" w:rsidR="0031594C" w:rsidRPr="00EA4D7E" w:rsidRDefault="0031594C" w:rsidP="00EA4D7E">
+                          <w:p w14:paraId="1DF1F9E9" w14:textId="4F45C0B4" w:rsidR="0031594C" w:rsidRPr="00EA4D7E" w:rsidRDefault="0031594C" w:rsidP="00EA4D7E">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="720"/>
                               </w:tabs>
                               <w:spacing w:before="60" w:after="60"/>
                               <w:ind w:left="283"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Current a</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00656EE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>pplication deadline</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00656EE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="003D4D46">
+                            <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>12</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>noon</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Friday </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>16</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> October</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2026</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000A4527">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000A4527">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>12noon Friday 22</w:t>
-[...24 lines deleted...]
-                              <w:t xml:space="preserve">.  </w:t>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4F9CF30C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -640,128 +709,195 @@
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">apital </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>and R</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003772DC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>evenue projects.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1DF1F9E9" w14:textId="25B8FEBA" w:rsidR="0031594C" w:rsidRPr="00EA4D7E" w:rsidRDefault="0031594C" w:rsidP="00EA4D7E">
+                    <w:p w14:paraId="1DF1F9E9" w14:textId="4F45C0B4" w:rsidR="0031594C" w:rsidRPr="00EA4D7E" w:rsidRDefault="0031594C" w:rsidP="00EA4D7E">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="clear" w:pos="720"/>
                         </w:tabs>
                         <w:spacing w:before="60" w:after="60"/>
                         <w:ind w:left="283"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Current a</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00656EE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>pplication deadline</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00656EE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="003D4D46">
+                      <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>12</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>noon</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Friday </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>16</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A7714" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> October</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D4D46" w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2026</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000A4527">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000A4527">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>12noon Friday 22</w:t>
-[...24 lines deleted...]
-                        <w:t xml:space="preserve">.  </w:t>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A3C41A" w14:textId="12890238" w:rsidR="00F9037E" w:rsidRDefault="00F9037E" w:rsidP="00550424">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1146,117 +1282,164 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="45200B25" w14:textId="77777777" w:rsidR="00047C5D" w:rsidRPr="00047C5D" w:rsidRDefault="00047C5D" w:rsidP="0075133F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Charities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79585C2F" w14:textId="77777777" w:rsidR="00047C5D" w:rsidRPr="00047C5D" w:rsidRDefault="00047C5D" w:rsidP="0075133F">
-[...21 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4DD57DCB" w14:textId="77777777" w:rsidR="00047C5D" w:rsidRPr="00047C5D" w:rsidRDefault="00047C5D" w:rsidP="0075133F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Co-operatives and community ownership initiatives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B9436D5" w14:textId="3AAEA16A" w:rsidR="004B4059" w:rsidRPr="00202B92" w:rsidRDefault="00047C5D" w:rsidP="0075133F">
+          <w:p w14:paraId="43645579" w14:textId="77777777" w:rsidR="004B4059" w:rsidRDefault="00047C5D" w:rsidP="0075133F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Development trusts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9436D5" w14:textId="5626E02D" w:rsidR="00BE13A6" w:rsidRPr="00202B92" w:rsidRDefault="00BE13A6" w:rsidP="00BE13A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you have a different </w:t>
+            </w:r>
+            <w:r w:rsidR="00A86CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>govern</w:t>
+            </w:r>
+            <w:r w:rsidR="008F6A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ance</w:t>
+            </w:r>
+            <w:r w:rsidR="00A86CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> structure to this</w:t>
+            </w:r>
+            <w:r w:rsidR="00051C11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00051C11" w:rsidRPr="00BD6086">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>rrf@highland.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00051C11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to discuss eligibility before applying.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE226E" w14:paraId="5B7C03FD" w14:textId="77777777" w:rsidTr="00DE226E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D99ACB" w14:textId="22ED962B" w:rsidR="00DE226E" w:rsidRPr="00202B92" w:rsidRDefault="00DE226E" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00202B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1517,51 +1700,51 @@
             <w:r w:rsidRPr="00FA2561">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="0065265E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26EAD4DC" w14:textId="0C276AAB" w:rsidR="00D2468C" w:rsidRPr="00CA0C07" w:rsidRDefault="00D2468C" w:rsidP="002C3173">
+          <w:p w14:paraId="26EAD4DC" w14:textId="46BC63D4" w:rsidR="00D2468C" w:rsidRPr="00CA0C07" w:rsidRDefault="00D2468C" w:rsidP="002C3173">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Funding of up to</w:t>
             </w:r>
             <w:r w:rsidR="00DD590D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1605,51 +1788,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.  H</w:t>
             </w:r>
             <w:r w:rsidR="005B6E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>owever</w:t>
             </w:r>
             <w:r w:rsidR="00820E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="005B6E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the project is likely to score higher if match funding is in place.</w:t>
+              <w:t xml:space="preserve"> the project is likely to score </w:t>
+            </w:r>
+            <w:r w:rsidR="009974A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>more highly</w:t>
+            </w:r>
+            <w:r w:rsidR="005B6E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if match funding is in place.</w:t>
             </w:r>
             <w:r w:rsidR="00CA0C07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE226E" w14:paraId="57AC06E1" w14:textId="77777777" w:rsidTr="00DE226E">
         <w:trPr>
           <w:trHeight w:val="789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60325197" w14:textId="08213B4C" w:rsidR="00DE226E" w:rsidRPr="00202B92" w:rsidRDefault="00DE226E" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
@@ -2566,203 +2763,229 @@
             <w:r w:rsidR="00FE062F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1DFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>and creative reuse skills</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1DFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>building local capacity and reducing household costs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01AEB736" w14:textId="5622A9DC" w:rsidR="00CF17FE" w:rsidRPr="005900C0" w:rsidRDefault="005900C0" w:rsidP="002C3173">
+          <w:p w14:paraId="669C147A" w14:textId="77777777" w:rsidR="004C67DF" w:rsidRDefault="004C67DF" w:rsidP="004C67DF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="004C67DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Projects involving recycling waste materials, food banks and composting projects are not eligible to apply, as they do not fit the above priority themes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8F3B97" w14:textId="77777777" w:rsidR="004C67DF" w:rsidRPr="004C67DF" w:rsidRDefault="004C67DF" w:rsidP="004C67DF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="732FEAB3" w14:textId="4A60E143" w:rsidR="0089718F" w:rsidRPr="00FE062F" w:rsidRDefault="00DA31D2" w:rsidP="002C3173">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Examples of</w:t>
             </w:r>
             <w:r w:rsidR="00192518" w:rsidRPr="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> types of projects</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> that could be</w:t>
             </w:r>
             <w:r w:rsidR="00192518" w:rsidRPr="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported</w:t>
             </w:r>
             <w:r w:rsidR="00381556" w:rsidRPr="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4FBC99" w14:textId="16E80FB9" w:rsidR="00E22F38" w:rsidRPr="005F0E3C" w:rsidRDefault="00DE0D74" w:rsidP="002C3173">
+          <w:p w14:paraId="6D4FBC99" w14:textId="2620AD64" w:rsidR="00E22F38" w:rsidRPr="005F0E3C" w:rsidRDefault="00DE0D74" w:rsidP="002C3173">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Establishing local </w:t>
+              <w:t xml:space="preserve">Establishing </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE0D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>repair cafés, reuse hubs, and upcycling workshop</w:t>
+              <w:t xml:space="preserve">repair cafés, </w:t>
+            </w:r>
+            <w:r w:rsidR="00592473">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tool libraries, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE0D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reuse hubs and upcycling workshop</w:t>
             </w:r>
             <w:r w:rsidR="00FE062F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FDB5C37" w14:textId="2AE2F3E9" w:rsidR="00E22F38" w:rsidRPr="00BB0275" w:rsidRDefault="00E22F38" w:rsidP="002C3173">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -2788,110 +3011,50 @@
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Creative upcycling and circular economy projects</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="498C8803" w14:textId="41ADE13F" w:rsidR="00E22F38" w:rsidRPr="00BB0275" w:rsidRDefault="00E22F38" w:rsidP="002C3173">
-[...58 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3864F59B" w14:textId="6DE0227C" w:rsidR="00F568A6" w:rsidRPr="006D3EB6" w:rsidRDefault="00E22F38" w:rsidP="00AD04CB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22F38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2904,235 +3067,251 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="619561D7" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="002C3173">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="-180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="804"/>
-        <w:gridCol w:w="9652"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="9651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00550424" w14:paraId="301471AC" w14:textId="77777777" w:rsidTr="00DA31D2">
+      <w:tr w:rsidR="00550424" w14:paraId="301471AC" w14:textId="77777777" w:rsidTr="003638FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10621" w:type="dxa"/>
+            <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="75130C4A" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="002C3173">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="-180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA31D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SECTION 2: CONTACT DETAILS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="732A127E" w14:textId="056D4A2C" w:rsidR="00DA31D2" w:rsidRPr="00DA31D2" w:rsidRDefault="00DA31D2" w:rsidP="002C3173">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="-180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6063F" w14:paraId="5AEAE0C8" w14:textId="77777777" w:rsidTr="00C6063F">
+      <w:tr w:rsidR="00C6063F" w14:paraId="5AEAE0C8" w14:textId="77777777" w:rsidTr="003638FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B599DBE" w14:textId="670A0A79" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="580535B9" w14:textId="30A551F2" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
+          <w:p w14:paraId="580535B9" w14:textId="5A7FC70D" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name and </w:t>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00363EBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="008D6E51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">telephone </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">number </w:t>
+            </w:r>
+            <w:r w:rsidR="00363EBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and email address </w:t>
             </w:r>
             <w:r w:rsidR="00515B18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the main point of contact for the application/</w:t>
             </w:r>
             <w:r w:rsidR="00515B18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">delivery of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6063F" w14:paraId="18FE0262" w14:textId="77777777" w:rsidTr="00C6063F">
+      <w:tr w:rsidR="00C6063F" w14:paraId="18FE0262" w14:textId="77777777" w:rsidTr="003638FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FBE4C0B" w14:textId="0F837FFF" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="427837B5" w14:textId="07E12D2A" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Position of the person named in </w:t>
             </w:r>
             <w:r w:rsidRPr="00027AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3178,126 +3357,110 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">roject </w:t>
             </w:r>
             <w:r w:rsidR="009A225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>fficer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6063F" w14:paraId="525B67E1" w14:textId="77777777" w:rsidTr="00C6063F">
+      <w:tr w:rsidR="00C6063F" w14:paraId="525B67E1" w14:textId="77777777" w:rsidTr="003638FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63AE2518" w14:textId="3D96694C" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD1EC1A" w14:textId="01A6E670" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
+          <w:p w14:paraId="2AD1EC1A" w14:textId="6E3B04C4" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Address and postcode of the person/organisation named in </w:t>
-[...23 lines deleted...]
-              <w:t>2.1</w:t>
+              <w:t>Address and postcode of the organisati</w:t>
+            </w:r>
+            <w:r w:rsidR="00363EBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  This address may differ from </w:t>
             </w:r>
             <w:r w:rsidR="008A411F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>project location</w:t>
             </w:r>
@@ -3322,174 +3485,102 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00DE226E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6063F" w14:paraId="1D3D8783" w14:textId="77777777" w:rsidTr="00C6063F">
+      <w:tr w:rsidR="00C6063F" w14:paraId="1D3D8783" w14:textId="77777777" w:rsidTr="003638FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17ACF2B1" w14:textId="5F4A29F2" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E71C82" w14:textId="71F35392" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="00C6063F" w:rsidP="002C3173">
+          <w:p w14:paraId="60E71C82" w14:textId="1486436D" w:rsidR="00C6063F" w:rsidRPr="00202B92" w:rsidRDefault="003638FC" w:rsidP="002C3173">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Email address for the named person in </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Organisation website address if applicable. </w:t>
+              <w:t>Organisation website address if applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EC06659" w14:textId="77777777" w:rsidR="005A4C1A" w:rsidRDefault="005A4C1A" w:rsidP="00751291">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -4538,51 +4629,50 @@
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> We will not reject an application that is composed wholly or partially using AI, but we recommend that you: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A31BB94" w14:textId="77862872" w:rsidR="001913A6" w:rsidRDefault="00680637" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="001913A6">
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">cknowledge the use of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
             <w:r w:rsidR="001913A6">
               <w:rPr>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>AI tool in the application, unless it is used for translating from other languages. This will have no influence on the decision-making process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4982,58 +5072,57 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38BA4DD8" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00D906A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="799"/>
-        <w:gridCol w:w="6"/>
-        <w:gridCol w:w="9651"/>
+        <w:gridCol w:w="9657"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C604D" w14:paraId="69FB2F0D" w14:textId="77777777" w:rsidTr="003C604D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4673E83C" w14:textId="77777777" w:rsidR="003C604D" w:rsidRDefault="003C604D" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C604D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               </w:rPr>
               <w:t>SECTION</w:t>
             </w:r>
             <w:r w:rsidRPr="003C604D">
@@ -5069,51 +5158,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="560ED752" w14:textId="1EC7F2FC" w:rsidR="00F35219" w:rsidRPr="00F35219" w:rsidRDefault="74F3AE5F" w:rsidP="000E6E54">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Location where the project is happening/being delivered - including postcode.  This may differ to the location of the organisation address in </w:t>
             </w:r>
             <w:r w:rsidRPr="20F241F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -5158,51 +5246,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54640441" w14:textId="5A8FE63D" w:rsidR="00F35219" w:rsidRDefault="00F35219" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant must have </w:t>
             </w:r>
             <w:r w:rsidR="00CB793C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5367,51 +5454,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E78D614" w14:textId="221E8F17" w:rsidR="007D085A" w:rsidRPr="00C86C9E" w:rsidRDefault="007D085A" w:rsidP="001512B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Detail any statutory or regulatory consents that will be required (for example planning permission).  Consents </w:t>
             </w:r>
             <w:r w:rsidRPr="0096399C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5456,51 +5542,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="23F5ED93" w14:textId="78AC2706" w:rsidR="007D085A" w:rsidRPr="00C86C9E" w:rsidRDefault="007D085A" w:rsidP="009A2F32">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>State i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5583,51 +5668,51 @@
             </w:r>
             <w:r w:rsidR="00315E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a useful resource</w:t>
             </w:r>
             <w:r w:rsidR="00E8535F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="000747B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00DB0CDF" w:rsidRPr="00DB0CDF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Share &amp; Repair Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A7372F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D085A" w14:paraId="18053CD2" w14:textId="77777777" w:rsidTr="57524B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
@@ -5636,51 +5721,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="002B4BBD" w14:textId="439E790D" w:rsidR="007D085A" w:rsidRPr="00694992" w:rsidRDefault="007D085A" w:rsidP="001512B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This section is where you explain what the funding is for, what the project </w:t>
             </w:r>
             <w:r w:rsidR="00825241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5709,51 +5793,50 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="20345600" w14:textId="13A7A97C" w:rsidR="007D085A" w:rsidRPr="00F96D9C" w:rsidRDefault="007D085A" w:rsidP="0033614C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Project summary</w:t>
             </w:r>
             <w:r w:rsidR="00C05DC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -5891,51 +5974,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F96F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5789A1F2" w14:textId="45BC7B3B" w:rsidR="004475AF" w:rsidRPr="004D215D" w:rsidRDefault="00BE067C" w:rsidP="00EE79F4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Project impact.  </w:t>
             </w:r>
             <w:r w:rsidR="00F36BE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Explain w</w:t>
@@ -6233,75 +6315,73 @@
       </w:tr>
       <w:tr w:rsidR="007D085A" w14:paraId="677FED9B" w14:textId="77777777" w:rsidTr="57524B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF19312" w14:textId="61AED0E6" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F96F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0DA3FF25" w14:textId="318D9323" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project activities</w:t>
             </w:r>
             <w:r w:rsidR="00003304">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6386,51 +6466,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F96F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D28C99F" w14:textId="7D10F4AC" w:rsidR="005272B0" w:rsidRPr="00746D72" w:rsidRDefault="005272B0" w:rsidP="008C74CA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Equalities impact - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6467,142 +6546,370 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00F96F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60BEEE81" w14:textId="42D4E1C0" w:rsidR="00410316" w:rsidRDefault="00410316" w:rsidP="00FE2F9C">
+          <w:p w14:paraId="08C41ED7" w14:textId="2793E6EE" w:rsidR="00AC2E61" w:rsidRDefault="00410316" w:rsidP="002F1A5D">
             <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2786">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fair Work First </w:t>
             </w:r>
             <w:r w:rsidR="00003304">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00003304" w:rsidRPr="00003304">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">pplicants </w:t>
             </w:r>
             <w:r w:rsidRPr="009C476B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> be able to demonstrate that they comply with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r w:rsidR="009F7F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scottish Government’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00EB1E3B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="0070C0"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Fair Work First Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="629FBEE4" w14:textId="065BBF3C" w:rsidR="002F1A5D" w:rsidRDefault="002F1A5D" w:rsidP="002F1A5D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The supplementary document </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003555EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‘Fair Work First Summary Guidance for Applicants’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>includes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a template</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for applicants to use or adapt as required.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B2DF2D" w14:textId="77777777" w:rsidR="009F7F6D" w:rsidRDefault="002F1A5D" w:rsidP="002F1A5D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The statement should be agreed jointly</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E61" w:rsidRPr="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, and signed,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the employer and an appropriate workplace representative.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675BE3A1" w14:textId="0D29C68E" w:rsidR="009F7F6D" w:rsidRDefault="002F1A5D" w:rsidP="002F1A5D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provide your organisation’s signed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statement </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>as a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> separate </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BEEE81" w14:textId="408271FE" w:rsidR="00410316" w:rsidRDefault="00410316" w:rsidP="002F1A5D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>In line with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="005B2F60">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0070C0"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Bute House Agreement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C461BB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>all recipients awarded a public sector grant will be required</w:t>
             </w:r>
             <w:r w:rsidR="00EC67B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6614,247 +6921,312 @@
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">to pay at least the ‘Real Living Wage’ and provide appropriate channels for ‘Effective </w:t>
             </w:r>
             <w:r w:rsidR="0028657D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">orkers' Voice’. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33FC9D0E" w14:textId="15B96D02" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="33FC9D0E" w14:textId="5144F7AE" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Payment of at least the </w:t>
             </w:r>
             <w:r w:rsidR="00237517">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eal Living Wage</w:t>
             </w:r>
+            <w:r w:rsidR="00F058EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (RLW)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7D21EE49" w14:textId="6D8B118D" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="7D21EE49" w14:textId="583F8E90" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="005B034B" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C5C05">
-[...18 lines deleted...]
-              <w:t>eal Living Wage before it can access a grant.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grant applica</w:t>
+            </w:r>
+            <w:r w:rsidR="00F058EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008025BF" w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="00F058EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">they are </w:t>
+            </w:r>
+            <w:r w:rsidR="008025BF" w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paying at least the </w:t>
+            </w:r>
+            <w:r w:rsidR="005610DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RLW</w:t>
+            </w:r>
+            <w:r w:rsidR="008025BF" w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C55396">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19BF5C4F" w14:textId="1BC6D40B" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="19BF5C4F" w14:textId="5F852EAC" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidR="003F2BF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-based staff aged 16 and over, including apprentices, who are directly employed by the grant recipient, must be paid at least the </w:t>
-[...6 lines deleted...]
-              <w:t>R</w:t>
+              <w:t xml:space="preserve">UK-based staff aged 16 and over who are directly employed by the grant recipient, must be paid at least the </w:t>
+            </w:r>
+            <w:r w:rsidR="005610DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RLW</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>eal Living Wage; and any</w:t>
+              <w:t>; and any</w:t>
             </w:r>
             <w:r w:rsidR="003F2BF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-based workers who are not directly employed but are directly engaged in delivering the grant-funded activity, whether they be sub-contractors or agency staff, must also be paid at least the </w:t>
-[...6 lines deleted...]
-              <w:t>R</w:t>
+              <w:t xml:space="preserve">UK-based workers who are directly engaged in delivering the grant-funded activity, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC0E34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>including</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>eal Living Wage.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D381C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">those employed by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contractors, must also be paid at least the </w:t>
+            </w:r>
+            <w:r w:rsidR="009B71F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RLW</w:t>
             </w:r>
             <w:r w:rsidR="00F215B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D450ADB" w14:textId="79CCFF71" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="5D450ADB" w14:textId="547513DE" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6866,65 +7238,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the Highland Council </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">may apply limited exceptions </w:t>
             </w:r>
             <w:r w:rsidR="003C4D24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> provide funding to organisations who cannot pay at least the </w:t>
-[...13 lines deleted...]
-              <w:t>eal Living Wage</w:t>
+              <w:t xml:space="preserve"> provide funding to organisations who cannot pay the </w:t>
+            </w:r>
+            <w:r w:rsidR="004D5F01">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RLW</w:t>
             </w:r>
             <w:r w:rsidR="000C3B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBE4A53" w14:textId="7DB3FF81" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
@@ -6976,114 +7341,107 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">orkers' </w:t>
             </w:r>
             <w:r w:rsidR="00237517">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B363907" w14:textId="74F45553" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
+          <w:p w14:paraId="6B363907" w14:textId="7E98F6CE" w:rsidR="008025BF" w:rsidRPr="001C5C05" w:rsidRDefault="008025BF" w:rsidP="00D906A9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All organisations with a workforce</w:t>
             </w:r>
             <w:r w:rsidR="00F12413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">must be able to demonstrate, before they can access a grant, that all workers </w:t>
-[...20 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">must be able to demonstrate, before they can access a grant, that all </w:t>
+            </w:r>
+            <w:r w:rsidR="00972DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">volunteers and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C5C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>workers</w:t>
             </w:r>
             <w:r w:rsidR="00F12413" w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">employed within that organisation have access to </w:t>
             </w:r>
             <w:r w:rsidR="00237517">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7136,652 +7494,383 @@
               </w:rPr>
               <w:t>evidence of</w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F608D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">policies promoting </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>genuine and effective voice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E359648" w14:textId="77777777" w:rsidR="008025BF" w:rsidRDefault="008025BF" w:rsidP="00FE2F9C">
+          <w:p w14:paraId="0D26AB09" w14:textId="20247CC2" w:rsidR="00EB000B" w:rsidRPr="00DE258A" w:rsidRDefault="008025BF" w:rsidP="003359C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="9000"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scottish Government or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the Highland Council </w:t>
             </w:r>
             <w:r w:rsidRPr="001C5C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>may apply flexibility to recognise the different forms of voice that are appropriate for different organisations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D538256" w14:textId="60EE339D" w:rsidR="00447148" w:rsidRDefault="00003E05" w:rsidP="00D906A9">
-[...290 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE258A" w14:paraId="1B4E2BBE" w14:textId="77777777" w:rsidTr="57524B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="078C4419" w14:textId="4BB2DB63" w:rsidR="00DE258A" w:rsidRDefault="00DE258A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1D3A31" w14:textId="6441E722" w:rsidR="00DE258A" w:rsidRPr="00407269" w:rsidRDefault="00407269" w:rsidP="00FE2F9C">
+          <w:p w14:paraId="2B1D3A31" w14:textId="3D4E1699" w:rsidR="00DE258A" w:rsidRPr="00407269" w:rsidRDefault="00407269" w:rsidP="00FE2F9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00407269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The FWF policy must be uploaded to the applicant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00407269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">s website, if </w:t>
             </w:r>
-            <w:r w:rsidR="00F86CEF">
-[...5 lines deleted...]
-              <w:t>they</w:t>
+            <w:r w:rsidR="00326792">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>you</w:t>
             </w:r>
             <w:r w:rsidRPr="00407269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> have one.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B78DA" w14:paraId="3F5BAE20" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007B78DA" w14:paraId="3F5BAE20" w14:textId="77777777" w:rsidTr="00B40351">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D4D0FC4" w14:textId="7C1258C2" w:rsidR="007B78DA" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A72DE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60628A2C" w14:textId="48D11069" w:rsidR="007B78DA" w:rsidRPr="57524B92" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
+          <w:p w14:paraId="60628A2C" w14:textId="1AD0F5F1" w:rsidR="007B78DA" w:rsidRPr="57524B92" w:rsidRDefault="007B78DA" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Groups and organisations should consider applying for </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00923C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Living Wage A</w:t>
               </w:r>
               <w:r w:rsidRPr="00923C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ccreditation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.  As best practice, we strongly advise that all applicants work towards achieving this</w:t>
+              <w:t xml:space="preserve">.  As best practice, we advise applicants </w:t>
+            </w:r>
+            <w:r w:rsidR="009545E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>work towards achieving this</w:t>
             </w:r>
             <w:r w:rsidR="005B1585">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> if it is practical and </w:t>
             </w:r>
             <w:r w:rsidR="001C47E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>applicable to the organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="626EAD14" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="007D085A" w14:paraId="626EAD14" w14:textId="77777777" w:rsidTr="00B40351">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="478969F6" w14:textId="524D0B7B" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A72DE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9657" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="598189BA" w14:textId="30834233" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Project continuation/lasting benefits </w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
@@ -7961,2033 +8050,1678 @@
             <w:r w:rsidR="00BB4E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51F5EC14" w14:textId="65B4556B" w:rsidR="00CA6AA3" w:rsidRPr="00C64368" w:rsidRDefault="00CA6AA3" w:rsidP="00FE2F9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C604D" w14:paraId="65AD3921" w14:textId="77777777" w:rsidTr="003C604D">
+    </w:tbl>
+    <w:p w14:paraId="47C2B216" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00D906A9">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D140164" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRDefault="005B56A8" w:rsidP="00D906A9">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:bottom w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="9651"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005B56A8" w14:paraId="0C9A8DCA" w14:textId="77777777" w:rsidTr="001A4730">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0A2626" w14:textId="77777777" w:rsidR="003C604D" w:rsidRDefault="003C604D" w:rsidP="00D906A9">
+          <w:p w14:paraId="3E79A82C" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRDefault="005B56A8" w:rsidP="00077226">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A441C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SECTION 5: BUDGET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F07B4BA" w14:textId="724E0C53" w:rsidR="003C604D" w:rsidRDefault="003C604D" w:rsidP="00D906A9">
+          <w:p w14:paraId="5C358775" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRDefault="005B56A8" w:rsidP="00077226">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="41FDFC3E" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005B56A8" w:rsidRPr="00742A11" w14:paraId="0E39C61F" w14:textId="77777777" w:rsidTr="001A4730">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06D0BD04" w14:textId="77777777" w:rsidR="007D085A" w:rsidRPr="00EE3689" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
+          <w:p w14:paraId="203E42A5" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRPr="00EE3689" w:rsidRDefault="005B56A8" w:rsidP="00077226">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3689">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A012CC" w14:textId="79546872" w:rsidR="00DF0FA7" w:rsidRPr="00742A11" w:rsidRDefault="007D085A" w:rsidP="009D2FFB">
+          <w:p w14:paraId="0F8F79A1" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRPr="00742A11" w:rsidRDefault="005B56A8" w:rsidP="00077226">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The total project cost listed in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E54C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006514B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>should include both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">match-funded and R&amp;R funded costs and should be consistent with the figures provided in sections </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.  </w:t>
+            </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
-            <w:r w:rsidR="00C277ED">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00C71C9E">
-[...3 lines deleted...]
-              <w:t>&amp;</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>und element</w:t>
+            </w:r>
+            <w:r w:rsidRPr="57524B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is part of a wider project, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">specify what </w:t>
+            </w:r>
+            <w:r w:rsidRPr="57524B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="57524B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="000A1E6D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="000A1E6D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>und</w:t>
             </w:r>
-            <w:r w:rsidR="00782029">
+            <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003C53CD">
-[...3 lines deleted...]
-              <w:t>element</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contribution </w:t>
             </w:r>
             <w:r w:rsidRPr="57524B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is part of a wider project, </w:t>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> is being reclaimed from HMRC. If the organisation is </w:t>
+              <w:t>will be spent on.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  You may include an additional spreadsheet alongside your application if this helps to explain your project costs.  Exclude VAT if this is being reclaimed from HMRC. If the organisation is </w:t>
             </w:r>
             <w:r w:rsidRPr="00807C08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">not </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">VAT </w:t>
             </w:r>
             <w:r w:rsidRPr="00807C08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">registered, VAT should be included </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>in the costs.  T</w:t>
-[...65 lines deleted...]
-              <w:t>6.1.</w:t>
+              <w:t xml:space="preserve">in the costs.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D085A" w14:paraId="58A6A225" w14:textId="77777777" w:rsidTr="57524B92">
+      <w:tr w:rsidR="005B56A8" w14:paraId="7C2F680A" w14:textId="77777777" w:rsidTr="001A4730">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="603E9A94" w14:textId="674DAB5A" w:rsidR="007D085A" w:rsidRPr="00EE3689" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
+          <w:p w14:paraId="59724251" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRPr="00EE3689" w:rsidRDefault="005B56A8" w:rsidP="00077226">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFA81DF" w14:textId="05D962BF" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
+          <w:p w14:paraId="0F66F9F7" w14:textId="14A5F6BF" w:rsidR="005B56A8" w:rsidRDefault="005B56A8" w:rsidP="00E137AD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>We do not expect applicants to carry out detailed procurement at this stage</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>We do not expect applicants to carry out detailed procurement at this stage.  However please e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.  H</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">xplain how project costs in section </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F61192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>owever please e</w:t>
+              <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">xplain how project costs </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> have been determined, for example, from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039345B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>quotations, tenders, market research, previous experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039345B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> advice from professional services/other organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">in section </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00054C66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5.1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F61192">
+              <w:t>This is to ensure that costs are reasonable</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> and that value for money has been considered.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>have been determine</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">If the project is approved, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061088F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">procurement will be discussed with the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061088F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>for example,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">roject </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061088F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">from </w:t>
-[...22 lines deleted...]
-            <w:r w:rsidR="0091547C">
+              <w:t>fficer</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">.  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>This is to ensure that costs are reasonable</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14F61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at the time of application and that value for money has been considered.  </w:t>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t xml:space="preserve"> where required, a</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...62 lines deleted...]
-              <w:t>A copy of the procurement guidelines will be provided to ensure goods and services are procured in a compliant way.  As a guide:</w:t>
+              <w:t xml:space="preserve"> copy of the procurement guidelines provided.  As a guide:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblInd w:w="213" w:type="dxa"/>
+              <w:tblInd w:w="640" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3686"/>
-[...1 lines deleted...]
-              <w:gridCol w:w="2694"/>
+              <w:gridCol w:w="3118"/>
+              <w:gridCol w:w="2126"/>
+              <w:gridCol w:w="2268"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF74FC" w:rsidRPr="00852F3F" w14:paraId="29DED64E" w14:textId="77777777" w:rsidTr="00B62EC2">
+            <w:tr w:rsidR="00756DD9" w:rsidRPr="005F2079" w14:paraId="6E0D0023" w14:textId="77777777" w:rsidTr="000445B2">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3686" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="1780887D" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="65258484" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="2126" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="3900D144" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="6B59A500" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Goods/Services</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2694" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F68FDD5" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="691BE42A" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Capital works</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF74FC" w:rsidRPr="00852F3F" w14:paraId="6AF3C93C" w14:textId="77777777" w:rsidTr="00B62EC2">
+            <w:tr w:rsidR="00756DD9" w:rsidRPr="005F2079" w14:paraId="27D3CFCC" w14:textId="77777777" w:rsidTr="000445B2">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3686" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="64D046F9" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="03CB399A" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Direct award – single quotation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="2126" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="253FBA17" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="266D783A" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Below £10,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2694" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="18D2D2F5" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="50AA1426" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Below £50,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF74FC" w:rsidRPr="00852F3F" w14:paraId="6E179737" w14:textId="77777777" w:rsidTr="00B62EC2">
+            <w:tr w:rsidR="00756DD9" w:rsidRPr="005F2079" w14:paraId="292DE64B" w14:textId="77777777" w:rsidTr="000445B2">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3686" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="257BE089" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="03D77E5C" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Quotes – 3 quotations</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="2126" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C61A43D" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="7D173A34" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£10,000 - £49,000</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2694" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="68E6820A" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="7F20D23A" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£50,000 - £1,999,999</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BF74FC" w:rsidRPr="00852F3F" w14:paraId="4CF373EF" w14:textId="77777777" w:rsidTr="00B62EC2">
+            <w:tr w:rsidR="00756DD9" w:rsidRPr="005F2079" w14:paraId="1E185DBC" w14:textId="77777777" w:rsidTr="000445B2">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3686" w:type="dxa"/>
+                  <w:tcW w:w="3118" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A11142A" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="60E8A263" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Tenders</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2551" w:type="dxa"/>
+                  <w:tcW w:w="2126" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C3F5A6A" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="57AA9352" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£50,000+</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2694" w:type="dxa"/>
+                  <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="457C4F1A" w14:textId="77777777" w:rsidR="00BF74FC" w:rsidRPr="005F2079" w:rsidRDefault="00BF74FC" w:rsidP="00BF74FC">
+                <w:p w14:paraId="45E28515" w14:textId="77777777" w:rsidR="00756DD9" w:rsidRPr="005F2079" w:rsidRDefault="00756DD9" w:rsidP="00756DD9">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F2079">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>£2,000,000+</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5CBCF8EE" w14:textId="69CEDBD4" w:rsidR="007D085A" w:rsidRDefault="007D085A" w:rsidP="00D906A9">
+          <w:p w14:paraId="6BAA37E6" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRDefault="005B56A8" w:rsidP="00077226">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47C2B216" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00D906A9">
+    <w:p w14:paraId="7D0AF307" w14:textId="77777777" w:rsidR="005B56A8" w:rsidRDefault="005B56A8" w:rsidP="00D906A9">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="670"/>
         <w:gridCol w:w="9786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00550424" w14:paraId="389C3261" w14:textId="77777777" w:rsidTr="007A441C">
+      <w:tr w:rsidR="00550424" w14:paraId="389C3261" w14:textId="77777777" w:rsidTr="3E3378EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5A7A921C" w14:textId="77777777" w:rsidR="00550424" w:rsidRPr="003D0D68" w:rsidRDefault="00550424" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0D68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SECTION 6 – MATCH FUNDING</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1336CE7C" w14:textId="5FB9157F" w:rsidR="003D0D68" w:rsidRPr="003D0D68" w:rsidRDefault="003D0D68" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004750C9" w14:paraId="438389F3" w14:textId="77777777" w:rsidTr="004750C9">
+      <w:tr w:rsidR="004750C9" w14:paraId="438389F3" w14:textId="77777777" w:rsidTr="3E3378EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B458A14" w14:textId="77777777" w:rsidR="004750C9" w:rsidRPr="00F333B8" w:rsidRDefault="004750C9" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F333B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15CF0F1D" w14:textId="6A51F9DF" w:rsidR="00395A98" w:rsidRPr="00090FCE" w:rsidRDefault="00EB4FDD" w:rsidP="00D906A9">
+          <w:p w14:paraId="15CF0F1D" w14:textId="73EDB8AE" w:rsidR="00395A98" w:rsidRPr="00090FCE" w:rsidRDefault="00EB4FDD" w:rsidP="3E3378EB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Although</w:t>
             </w:r>
-            <w:r w:rsidR="00306028">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00306028" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00967052">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00967052" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>requests for 100% funding will be considered</w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005828A3" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funding from other sources </w:t>
+            </w:r>
+            <w:r w:rsidR="00E54F42" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>adds value</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00E95CEC">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00E95CEC" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="009B60CF">
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="006F11AE" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rovide the name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F15311" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>any match</w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> funder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and when the </w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>confirmed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="006F11AE" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B60CF">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">match funding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be in place </w:t>
+            </w:r>
+            <w:r w:rsidR="00A754BD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">within one month of </w:t>
+            </w:r>
+            <w:r w:rsidR="003B0D30" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>receiving an</w:t>
+            </w:r>
+            <w:r w:rsidR="00004238" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6C38" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00A754BD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ffer of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6C38" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00A754BD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rant </w:t>
+            </w:r>
+            <w:r w:rsidR="003B0D30" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00A754BD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etter. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A5DD8" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE01B3" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If match funding is required to cover </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61D7B" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>costs</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6C08" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stated in </w:t>
+            </w:r>
+            <w:r w:rsidR="002C6C08" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6C08" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that are</w:t>
+            </w:r>
+            <w:r w:rsidR="004A2B65" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ineligible</w:t>
+            </w:r>
+            <w:r w:rsidR="00714401" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1A5E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>under the</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE01B3" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C7A0D" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R&amp;R</w:t>
+            </w:r>
+            <w:r w:rsidR="00306028" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C7A0D" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00306028">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00306028" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>und</w:t>
             </w:r>
-            <w:r w:rsidR="009B60CF">
-[...16 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00BE01B3" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, please include these in the application and note how they will be</w:t>
+            </w:r>
+            <w:r w:rsidR="001C73F3" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00090FCE">
-[...397 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="006967A2" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>covered</w:t>
+            </w:r>
+            <w:r w:rsidR="00992F2D" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004750C9" w14:paraId="17F7CC44" w14:textId="77777777" w:rsidTr="004750C9">
+      <w:tr w:rsidR="004750C9" w14:paraId="17F7CC44" w14:textId="77777777" w:rsidTr="3E3378EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="285014E2" w14:textId="77777777" w:rsidR="004750C9" w:rsidRPr="00F333B8" w:rsidRDefault="004750C9" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F333B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233DE145" w14:textId="4A5013E3" w:rsidR="00395A98" w:rsidRPr="00F333B8" w:rsidRDefault="00097E8C" w:rsidP="00854A4F">
+          <w:p w14:paraId="233DE145" w14:textId="64CF39A5" w:rsidR="00395A98" w:rsidRPr="00F333B8" w:rsidRDefault="00097E8C" w:rsidP="3E3378EB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“In kind” contributions add strength </w:t>
+            </w:r>
+            <w:r w:rsidR="00450752" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8648E">
-[...23 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00F8648E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicatio</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA18AC" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n.</w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  This could be volunteer</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4FDD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and project management</w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time</w:t>
+            </w:r>
+            <w:r w:rsidR="00F83C60" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, donated materials</w:t>
+            </w:r>
+            <w:r w:rsidR="001A3947" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA4AD9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>loan of equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4FDD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00394AFD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4FDD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>value of “in</w:t>
+            </w:r>
+            <w:r w:rsidR="0020749E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F8648E">
-[...114 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kind” contributions should</w:t>
+            </w:r>
+            <w:r w:rsidR="0071234D" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be listed in this section and</w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidR="00683739" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> included in the</w:t>
+            </w:r>
+            <w:r w:rsidR="004750C9" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project budget</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB6E2B" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004750C9">
-[...23 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00DA4E62" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB6E2B" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> match funding</w:t>
+            </w:r>
+            <w:r w:rsidR="002F57CD" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> figures in </w:t>
+            </w:r>
+            <w:r w:rsidR="008C505F" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidR="001B204E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008C505F" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004750C9" w:rsidRPr="0007784E">
-[...23 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="001B204E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4, </w:t>
+            </w:r>
+            <w:r w:rsidR="008A6DF5" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="008C505F" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="001B204E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DA4E62">
-[...80 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="001B204E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
-            <w:r w:rsidR="001B204E" w:rsidRPr="001812B3">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="001B204E" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
-            <w:r w:rsidR="00DA4E62" w:rsidRPr="00DA4E62">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00DA4E62" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00DA4E62" w:rsidRPr="00DA4E62">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00DA4E62" w:rsidRPr="3E3378EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004750C9" w14:paraId="0598DB30" w14:textId="77777777" w:rsidTr="004750C9">
+      <w:tr w:rsidR="004750C9" w14:paraId="0598DB30" w14:textId="77777777" w:rsidTr="3E3378EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409B6EE5" w14:textId="14E27F39" w:rsidR="004750C9" w:rsidRPr="00F333B8" w:rsidRDefault="004750C9" w:rsidP="00D906A9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6.3</w:t>
             </w:r>
           </w:p>
@@ -10240,360 +9974,410 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00DE454D" w:rsidRPr="00F333B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12325B5F" w14:textId="3B6FFE58" w:rsidR="00DE454D" w:rsidRPr="00F333B8" w:rsidRDefault="000F0C0C" w:rsidP="009A12A1">
+          <w:p w14:paraId="12325B5F" w14:textId="005330ED" w:rsidR="00DE454D" w:rsidRPr="00F333B8" w:rsidRDefault="000F0C0C" w:rsidP="009A12A1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>recent bank statement</w:t>
             </w:r>
+            <w:r w:rsidR="00534A0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>annual accounts</w:t>
+            </w:r>
+            <w:r w:rsidR="00D306A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidR="005F2079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> signed Fair Work First policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00D306A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00464BD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>annual accounts</w:t>
+              <w:t xml:space="preserve">governing documents, and list of directors/trustees/committee members </w:t>
+            </w:r>
+            <w:r w:rsidR="00796DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B42" w:rsidRPr="00A25463">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>be submitted with the application</w:t>
             </w:r>
             <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="004509B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where the address on the bank statement does not match the organisation’s registered address, please provide an </w:t>
+            </w:r>
+            <w:r w:rsidR="00534A0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>explanation</w:t>
+            </w:r>
+            <w:r w:rsidR="004509B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B159F4" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to provide </w:t>
+            </w:r>
+            <w:r w:rsidR="00534A0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">documents </w:t>
+            </w:r>
+            <w:r w:rsidR="00B159F4" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will delay the application and </w:t>
+            </w:r>
+            <w:r w:rsidR="00790BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">it </w:t>
+            </w:r>
+            <w:r w:rsidR="00B159F4" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>may have to go</w:t>
+            </w:r>
+            <w:r w:rsidR="00952396">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F2079">
+            <w:r w:rsidR="00B159F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the next decision-making round. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B159F4" w:rsidRPr="000E7BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">and a signed copy of your </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D01BA9">
+              <w:t xml:space="preserve">If your </w:t>
+            </w:r>
+            <w:r w:rsidR="006E30A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">signed </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F2079">
+              <w:t xml:space="preserve">project </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fair Work First policy statement </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00796DFA">
+              <w:t xml:space="preserve">is awarded funding, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C169C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">must </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F65B42" w:rsidRPr="00A25463">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>be submitted with the application</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F65B42">
+              <w:t>additional documentation</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF64BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">.  </w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B159F4">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="007E0A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>listed</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF64BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the application form</w:t>
+            </w:r>
+            <w:r w:rsidR="00C169C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F65B42">
+            <w:r w:rsidR="00BD7046">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">If your </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> will be required</w:t>
+              <w:t>will be required</w:t>
             </w:r>
             <w:r w:rsidR="00AF64BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F65B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">before </w:t>
             </w:r>
             <w:r w:rsidR="009307A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>commencing</w:t>
             </w:r>
             <w:r w:rsidR="000F6CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.  You may be asked for this before a formal offer is made.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="7912A8FB" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRDefault="00FB3653" w:rsidP="007E0A2C"/>
     <w:sectPr w:rsidR="00FB3653" w:rsidSect="00356A35">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C73ADF0" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
+    <w:p w14:paraId="7239D0DA" w14:textId="77777777" w:rsidR="004708E0" w:rsidRDefault="004708E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A366D68" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
+    <w:p w14:paraId="4E549D75" w14:textId="77777777" w:rsidR="004708E0" w:rsidRDefault="004708E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52D7110E" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
+    <w:p w14:paraId="15E4DFAA" w14:textId="77777777" w:rsidR="004708E0" w:rsidRDefault="004708E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10729,71 +10513,71 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CAB1B48" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRPr="0067486A" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53F43D33" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
+    <w:p w14:paraId="23C38727" w14:textId="77777777" w:rsidR="004708E0" w:rsidRDefault="004708E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F2103E0" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
+    <w:p w14:paraId="5DC1BAED" w14:textId="77777777" w:rsidR="004708E0" w:rsidRDefault="004708E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BEDAA0B" w14:textId="77777777" w:rsidR="003A3368" w:rsidRDefault="003A3368">
+    <w:p w14:paraId="14312E06" w14:textId="77777777" w:rsidR="004708E0" w:rsidRDefault="004708E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18EEFB66" w14:textId="77777777" w:rsidR="00FB3653" w:rsidRPr="0067486A" w:rsidRDefault="00FB3653" w:rsidP="00FB3653">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4500"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -14278,814 +14062,941 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="878512376">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="516113728">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="574323249">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1020546698">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1908998718">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="914701555">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00550424"/>
     <w:rsid w:val="00003304"/>
     <w:rsid w:val="00003C51"/>
     <w:rsid w:val="00003E05"/>
+    <w:rsid w:val="00004238"/>
     <w:rsid w:val="000056DA"/>
     <w:rsid w:val="00007F57"/>
+    <w:rsid w:val="00014AE8"/>
     <w:rsid w:val="00021F5B"/>
     <w:rsid w:val="00024F09"/>
     <w:rsid w:val="00026B70"/>
     <w:rsid w:val="00027FCE"/>
     <w:rsid w:val="000340A2"/>
     <w:rsid w:val="00034150"/>
     <w:rsid w:val="00034D35"/>
     <w:rsid w:val="0003522B"/>
     <w:rsid w:val="0003568C"/>
+    <w:rsid w:val="00040433"/>
+    <w:rsid w:val="000445B2"/>
     <w:rsid w:val="00047C5D"/>
     <w:rsid w:val="000504C4"/>
+    <w:rsid w:val="00051C11"/>
     <w:rsid w:val="000522B4"/>
     <w:rsid w:val="00053F9B"/>
     <w:rsid w:val="000550C5"/>
     <w:rsid w:val="0006260A"/>
     <w:rsid w:val="00071A81"/>
     <w:rsid w:val="000747B0"/>
     <w:rsid w:val="00076A2A"/>
     <w:rsid w:val="0007784E"/>
     <w:rsid w:val="00081ABA"/>
+    <w:rsid w:val="00082D42"/>
     <w:rsid w:val="00087DB3"/>
     <w:rsid w:val="00090FCE"/>
     <w:rsid w:val="000932F6"/>
     <w:rsid w:val="00097E8C"/>
     <w:rsid w:val="000A1E6D"/>
     <w:rsid w:val="000A43F3"/>
+    <w:rsid w:val="000A4527"/>
     <w:rsid w:val="000A793D"/>
     <w:rsid w:val="000B1065"/>
     <w:rsid w:val="000B21F5"/>
     <w:rsid w:val="000B2822"/>
     <w:rsid w:val="000B418E"/>
     <w:rsid w:val="000C261F"/>
     <w:rsid w:val="000C3B3E"/>
+    <w:rsid w:val="000D381C"/>
     <w:rsid w:val="000D4EDF"/>
     <w:rsid w:val="000D6773"/>
+    <w:rsid w:val="000E1140"/>
     <w:rsid w:val="000E4502"/>
     <w:rsid w:val="000E6E54"/>
     <w:rsid w:val="000F0806"/>
     <w:rsid w:val="000F0C0C"/>
     <w:rsid w:val="000F5F7C"/>
+    <w:rsid w:val="000F6AEB"/>
     <w:rsid w:val="000F6CCB"/>
     <w:rsid w:val="0010126E"/>
+    <w:rsid w:val="00111714"/>
     <w:rsid w:val="001130E4"/>
     <w:rsid w:val="001175A3"/>
     <w:rsid w:val="001225FC"/>
     <w:rsid w:val="0012528C"/>
+    <w:rsid w:val="00125556"/>
     <w:rsid w:val="001312F3"/>
+    <w:rsid w:val="0013574D"/>
     <w:rsid w:val="00137A64"/>
     <w:rsid w:val="00150499"/>
     <w:rsid w:val="001512B3"/>
     <w:rsid w:val="00151CA9"/>
     <w:rsid w:val="0015472C"/>
+    <w:rsid w:val="00160B64"/>
     <w:rsid w:val="00162A49"/>
     <w:rsid w:val="001630C8"/>
     <w:rsid w:val="00166DFF"/>
+    <w:rsid w:val="001700E4"/>
     <w:rsid w:val="001811EF"/>
     <w:rsid w:val="001812B3"/>
     <w:rsid w:val="00181A6C"/>
     <w:rsid w:val="001913A6"/>
     <w:rsid w:val="00192518"/>
     <w:rsid w:val="00196E03"/>
     <w:rsid w:val="00196F14"/>
     <w:rsid w:val="001A3947"/>
     <w:rsid w:val="001A39EA"/>
+    <w:rsid w:val="001A4730"/>
     <w:rsid w:val="001A793E"/>
     <w:rsid w:val="001B0071"/>
     <w:rsid w:val="001B204E"/>
     <w:rsid w:val="001B62E5"/>
     <w:rsid w:val="001C37A6"/>
     <w:rsid w:val="001C47E7"/>
+    <w:rsid w:val="001C73F3"/>
     <w:rsid w:val="001C7A0D"/>
+    <w:rsid w:val="001D27BB"/>
     <w:rsid w:val="001D704B"/>
+    <w:rsid w:val="001E446C"/>
     <w:rsid w:val="001E53AD"/>
     <w:rsid w:val="001F2706"/>
     <w:rsid w:val="001F2E8B"/>
     <w:rsid w:val="001F770C"/>
     <w:rsid w:val="002037FC"/>
+    <w:rsid w:val="002047A4"/>
     <w:rsid w:val="00205FBA"/>
     <w:rsid w:val="0020749E"/>
     <w:rsid w:val="0021085C"/>
     <w:rsid w:val="002109AF"/>
     <w:rsid w:val="00217844"/>
     <w:rsid w:val="00222D99"/>
     <w:rsid w:val="00225D25"/>
     <w:rsid w:val="00230683"/>
+    <w:rsid w:val="00232599"/>
     <w:rsid w:val="00237517"/>
     <w:rsid w:val="00242AA1"/>
     <w:rsid w:val="002463AD"/>
     <w:rsid w:val="00250C1C"/>
     <w:rsid w:val="0025106F"/>
     <w:rsid w:val="0025305D"/>
+    <w:rsid w:val="00253D50"/>
     <w:rsid w:val="002560C6"/>
     <w:rsid w:val="00256172"/>
     <w:rsid w:val="002575F4"/>
     <w:rsid w:val="00263CF8"/>
     <w:rsid w:val="00267B47"/>
     <w:rsid w:val="00270B5B"/>
     <w:rsid w:val="00284291"/>
     <w:rsid w:val="00284B80"/>
     <w:rsid w:val="0028657D"/>
     <w:rsid w:val="00286F9D"/>
     <w:rsid w:val="002968D6"/>
     <w:rsid w:val="002979AA"/>
     <w:rsid w:val="002A050A"/>
+    <w:rsid w:val="002A5CF9"/>
     <w:rsid w:val="002B4166"/>
     <w:rsid w:val="002C10CF"/>
+    <w:rsid w:val="002C2EA8"/>
     <w:rsid w:val="002C2FC0"/>
     <w:rsid w:val="002C3173"/>
     <w:rsid w:val="002C6C08"/>
     <w:rsid w:val="002D40E1"/>
     <w:rsid w:val="002E4C42"/>
     <w:rsid w:val="002E6A25"/>
     <w:rsid w:val="002F1A45"/>
+    <w:rsid w:val="002F1A5D"/>
+    <w:rsid w:val="002F1C55"/>
     <w:rsid w:val="002F2061"/>
     <w:rsid w:val="002F2163"/>
     <w:rsid w:val="002F5078"/>
     <w:rsid w:val="002F57CD"/>
     <w:rsid w:val="002F6565"/>
     <w:rsid w:val="003013DB"/>
     <w:rsid w:val="00306028"/>
     <w:rsid w:val="003109B5"/>
     <w:rsid w:val="003125FA"/>
     <w:rsid w:val="0031594C"/>
     <w:rsid w:val="00315E0C"/>
     <w:rsid w:val="0032413A"/>
+    <w:rsid w:val="00326792"/>
     <w:rsid w:val="00326B04"/>
     <w:rsid w:val="00326EF4"/>
     <w:rsid w:val="00330440"/>
     <w:rsid w:val="00331393"/>
     <w:rsid w:val="00334F38"/>
+    <w:rsid w:val="003359C8"/>
     <w:rsid w:val="003360E6"/>
     <w:rsid w:val="0033614C"/>
     <w:rsid w:val="00345343"/>
     <w:rsid w:val="003555EF"/>
     <w:rsid w:val="00356A35"/>
     <w:rsid w:val="0036171E"/>
     <w:rsid w:val="00362381"/>
+    <w:rsid w:val="003638FC"/>
+    <w:rsid w:val="00363EBD"/>
     <w:rsid w:val="00364500"/>
     <w:rsid w:val="0036528F"/>
     <w:rsid w:val="00366BB2"/>
     <w:rsid w:val="00377809"/>
     <w:rsid w:val="00381556"/>
     <w:rsid w:val="00382E3A"/>
     <w:rsid w:val="00385265"/>
     <w:rsid w:val="00387042"/>
     <w:rsid w:val="00393621"/>
     <w:rsid w:val="00394AFD"/>
     <w:rsid w:val="00395A98"/>
     <w:rsid w:val="003A3368"/>
     <w:rsid w:val="003A67FD"/>
+    <w:rsid w:val="003B0D30"/>
     <w:rsid w:val="003C086E"/>
     <w:rsid w:val="003C162D"/>
     <w:rsid w:val="003C23CA"/>
     <w:rsid w:val="003C39B6"/>
     <w:rsid w:val="003C4D24"/>
     <w:rsid w:val="003C53CD"/>
     <w:rsid w:val="003C604D"/>
     <w:rsid w:val="003D0C48"/>
     <w:rsid w:val="003D0D68"/>
     <w:rsid w:val="003D20E3"/>
     <w:rsid w:val="003D4D46"/>
     <w:rsid w:val="003D75D8"/>
     <w:rsid w:val="003E2D50"/>
     <w:rsid w:val="003E719A"/>
     <w:rsid w:val="003F2BF8"/>
     <w:rsid w:val="003F793C"/>
     <w:rsid w:val="003F7FE2"/>
     <w:rsid w:val="00407269"/>
     <w:rsid w:val="00410316"/>
+    <w:rsid w:val="004105CA"/>
     <w:rsid w:val="00411617"/>
     <w:rsid w:val="00411CFF"/>
     <w:rsid w:val="00415321"/>
     <w:rsid w:val="004309B8"/>
     <w:rsid w:val="004332E3"/>
     <w:rsid w:val="00445567"/>
     <w:rsid w:val="00447148"/>
     <w:rsid w:val="004475AF"/>
     <w:rsid w:val="00447D01"/>
     <w:rsid w:val="004506B3"/>
     <w:rsid w:val="00450752"/>
+    <w:rsid w:val="004509B3"/>
     <w:rsid w:val="004548D9"/>
     <w:rsid w:val="004575E1"/>
     <w:rsid w:val="004623A1"/>
     <w:rsid w:val="00462AA2"/>
     <w:rsid w:val="00462FFE"/>
+    <w:rsid w:val="00464BD5"/>
     <w:rsid w:val="004654C9"/>
+    <w:rsid w:val="004708E0"/>
+    <w:rsid w:val="00470E04"/>
     <w:rsid w:val="00471BEE"/>
     <w:rsid w:val="004750C9"/>
     <w:rsid w:val="00481F5D"/>
     <w:rsid w:val="00483011"/>
     <w:rsid w:val="00486CE2"/>
     <w:rsid w:val="00492C5B"/>
     <w:rsid w:val="0049486A"/>
+    <w:rsid w:val="0049759A"/>
     <w:rsid w:val="004A2B65"/>
     <w:rsid w:val="004A5DD8"/>
     <w:rsid w:val="004B1E3F"/>
     <w:rsid w:val="004B3D29"/>
     <w:rsid w:val="004B4059"/>
     <w:rsid w:val="004B622B"/>
     <w:rsid w:val="004C16F9"/>
     <w:rsid w:val="004C34EA"/>
+    <w:rsid w:val="004C67DF"/>
     <w:rsid w:val="004C7B2B"/>
     <w:rsid w:val="004D3F94"/>
+    <w:rsid w:val="004D5F01"/>
     <w:rsid w:val="004E0F96"/>
     <w:rsid w:val="004E131A"/>
     <w:rsid w:val="004E149F"/>
     <w:rsid w:val="004E1C9D"/>
     <w:rsid w:val="004E7B6A"/>
+    <w:rsid w:val="004F32D5"/>
     <w:rsid w:val="004F5FB7"/>
     <w:rsid w:val="005015CA"/>
     <w:rsid w:val="00502E6A"/>
+    <w:rsid w:val="00502FF2"/>
     <w:rsid w:val="00504B3A"/>
     <w:rsid w:val="00514F25"/>
     <w:rsid w:val="0051555C"/>
     <w:rsid w:val="00515B18"/>
     <w:rsid w:val="00516BAA"/>
     <w:rsid w:val="00523839"/>
     <w:rsid w:val="005272B0"/>
     <w:rsid w:val="00530BD4"/>
+    <w:rsid w:val="00533FAB"/>
     <w:rsid w:val="005340F2"/>
+    <w:rsid w:val="00534A0A"/>
     <w:rsid w:val="00540F05"/>
     <w:rsid w:val="00543675"/>
     <w:rsid w:val="005438A9"/>
     <w:rsid w:val="00550424"/>
     <w:rsid w:val="0055235F"/>
     <w:rsid w:val="0055324C"/>
     <w:rsid w:val="005571B9"/>
+    <w:rsid w:val="005610DF"/>
     <w:rsid w:val="00566B24"/>
+    <w:rsid w:val="00566DC2"/>
     <w:rsid w:val="0057374A"/>
     <w:rsid w:val="00575694"/>
     <w:rsid w:val="00577035"/>
+    <w:rsid w:val="005772D5"/>
     <w:rsid w:val="00582280"/>
     <w:rsid w:val="005828A3"/>
     <w:rsid w:val="00587512"/>
     <w:rsid w:val="005900C0"/>
+    <w:rsid w:val="00592473"/>
     <w:rsid w:val="00593C70"/>
     <w:rsid w:val="00596D11"/>
     <w:rsid w:val="005A0F3E"/>
     <w:rsid w:val="005A23FF"/>
     <w:rsid w:val="005A3492"/>
     <w:rsid w:val="005A4C1A"/>
+    <w:rsid w:val="005A687B"/>
     <w:rsid w:val="005A7643"/>
+    <w:rsid w:val="005A7714"/>
+    <w:rsid w:val="005B034B"/>
     <w:rsid w:val="005B1585"/>
+    <w:rsid w:val="005B56A8"/>
     <w:rsid w:val="005B6E70"/>
     <w:rsid w:val="005C26A3"/>
     <w:rsid w:val="005C3A41"/>
     <w:rsid w:val="005D0052"/>
     <w:rsid w:val="005D13CD"/>
     <w:rsid w:val="005E0DB9"/>
     <w:rsid w:val="005E1D7D"/>
+    <w:rsid w:val="005E2674"/>
     <w:rsid w:val="005E2E5C"/>
     <w:rsid w:val="005E3A25"/>
+    <w:rsid w:val="005E4774"/>
     <w:rsid w:val="005E5E01"/>
     <w:rsid w:val="005F004D"/>
     <w:rsid w:val="005F0E3C"/>
     <w:rsid w:val="005F2079"/>
     <w:rsid w:val="005F4E44"/>
     <w:rsid w:val="0060240F"/>
     <w:rsid w:val="0061088F"/>
     <w:rsid w:val="00611D9C"/>
     <w:rsid w:val="00620684"/>
     <w:rsid w:val="006212C8"/>
     <w:rsid w:val="0062154F"/>
     <w:rsid w:val="00622201"/>
     <w:rsid w:val="00622E65"/>
     <w:rsid w:val="006263BE"/>
     <w:rsid w:val="00637DA5"/>
+    <w:rsid w:val="006403E9"/>
     <w:rsid w:val="006416EE"/>
     <w:rsid w:val="00643180"/>
     <w:rsid w:val="00643AC6"/>
     <w:rsid w:val="00644964"/>
+    <w:rsid w:val="006514B0"/>
     <w:rsid w:val="0065265E"/>
     <w:rsid w:val="00654FF9"/>
     <w:rsid w:val="00657070"/>
     <w:rsid w:val="006579FC"/>
     <w:rsid w:val="00660548"/>
     <w:rsid w:val="00660889"/>
     <w:rsid w:val="006626B7"/>
     <w:rsid w:val="00680637"/>
     <w:rsid w:val="00683739"/>
     <w:rsid w:val="0068575D"/>
     <w:rsid w:val="00687929"/>
     <w:rsid w:val="00690B83"/>
     <w:rsid w:val="00691774"/>
+    <w:rsid w:val="006967A2"/>
     <w:rsid w:val="006A0C31"/>
     <w:rsid w:val="006B3454"/>
     <w:rsid w:val="006C25B2"/>
     <w:rsid w:val="006C2605"/>
     <w:rsid w:val="006C3CB2"/>
     <w:rsid w:val="006C452B"/>
     <w:rsid w:val="006C5E56"/>
     <w:rsid w:val="006C6A42"/>
     <w:rsid w:val="006D3EB6"/>
     <w:rsid w:val="006D5894"/>
     <w:rsid w:val="006E30A6"/>
     <w:rsid w:val="006E55A9"/>
     <w:rsid w:val="006F0DE0"/>
     <w:rsid w:val="006F11AE"/>
     <w:rsid w:val="006F4EA2"/>
     <w:rsid w:val="00701E50"/>
     <w:rsid w:val="00706340"/>
     <w:rsid w:val="00707DBA"/>
     <w:rsid w:val="0071234D"/>
+    <w:rsid w:val="00712FC8"/>
     <w:rsid w:val="00714401"/>
     <w:rsid w:val="00715D13"/>
+    <w:rsid w:val="00716BB5"/>
     <w:rsid w:val="007234B8"/>
+    <w:rsid w:val="007342AE"/>
     <w:rsid w:val="0073764F"/>
     <w:rsid w:val="0074145D"/>
     <w:rsid w:val="00741874"/>
     <w:rsid w:val="00742A11"/>
     <w:rsid w:val="0074313A"/>
+    <w:rsid w:val="00746ABF"/>
     <w:rsid w:val="00746D72"/>
     <w:rsid w:val="00751291"/>
     <w:rsid w:val="0075133F"/>
     <w:rsid w:val="00754D1C"/>
+    <w:rsid w:val="00756DD9"/>
+    <w:rsid w:val="007579C5"/>
     <w:rsid w:val="00763E53"/>
     <w:rsid w:val="007778CB"/>
     <w:rsid w:val="00781225"/>
     <w:rsid w:val="00782029"/>
     <w:rsid w:val="0078229D"/>
+    <w:rsid w:val="00785D43"/>
     <w:rsid w:val="00787C72"/>
     <w:rsid w:val="00790BC0"/>
+    <w:rsid w:val="007931D7"/>
+    <w:rsid w:val="007933F2"/>
     <w:rsid w:val="00793D7E"/>
     <w:rsid w:val="007964D9"/>
     <w:rsid w:val="00796DFA"/>
     <w:rsid w:val="007A14E0"/>
+    <w:rsid w:val="007A2E44"/>
     <w:rsid w:val="007A441C"/>
     <w:rsid w:val="007A64E0"/>
     <w:rsid w:val="007A7460"/>
     <w:rsid w:val="007B0693"/>
     <w:rsid w:val="007B089D"/>
+    <w:rsid w:val="007B1220"/>
     <w:rsid w:val="007B2D60"/>
     <w:rsid w:val="007B61E1"/>
     <w:rsid w:val="007B628E"/>
     <w:rsid w:val="007B78DA"/>
     <w:rsid w:val="007C0683"/>
     <w:rsid w:val="007C150A"/>
     <w:rsid w:val="007D085A"/>
     <w:rsid w:val="007D45FD"/>
     <w:rsid w:val="007D5109"/>
     <w:rsid w:val="007E0A2C"/>
     <w:rsid w:val="007E4F4E"/>
     <w:rsid w:val="007E6B37"/>
     <w:rsid w:val="007F0AFC"/>
     <w:rsid w:val="007F1324"/>
     <w:rsid w:val="007F192E"/>
     <w:rsid w:val="007F3D54"/>
     <w:rsid w:val="007F3EA0"/>
     <w:rsid w:val="007F4DDB"/>
     <w:rsid w:val="008006E6"/>
     <w:rsid w:val="008025BF"/>
+    <w:rsid w:val="008064A2"/>
     <w:rsid w:val="0080701D"/>
     <w:rsid w:val="0081511C"/>
     <w:rsid w:val="0081714B"/>
     <w:rsid w:val="00820336"/>
     <w:rsid w:val="00820E7D"/>
     <w:rsid w:val="00825241"/>
     <w:rsid w:val="00826D32"/>
     <w:rsid w:val="00831326"/>
     <w:rsid w:val="008321F6"/>
     <w:rsid w:val="00837D97"/>
     <w:rsid w:val="00846546"/>
+    <w:rsid w:val="008503CB"/>
     <w:rsid w:val="00851DC5"/>
     <w:rsid w:val="00852694"/>
     <w:rsid w:val="00852F3F"/>
     <w:rsid w:val="00854A4F"/>
     <w:rsid w:val="00861782"/>
     <w:rsid w:val="008719DD"/>
     <w:rsid w:val="00872D57"/>
+    <w:rsid w:val="00874D7B"/>
     <w:rsid w:val="0087533C"/>
     <w:rsid w:val="0088336A"/>
     <w:rsid w:val="0089718F"/>
     <w:rsid w:val="008A236F"/>
     <w:rsid w:val="008A324D"/>
     <w:rsid w:val="008A411F"/>
     <w:rsid w:val="008A4DE5"/>
     <w:rsid w:val="008A6DF5"/>
     <w:rsid w:val="008B0CFA"/>
     <w:rsid w:val="008B4B3D"/>
     <w:rsid w:val="008B7A38"/>
     <w:rsid w:val="008C3AEC"/>
     <w:rsid w:val="008C505F"/>
     <w:rsid w:val="008C688F"/>
     <w:rsid w:val="008C74CA"/>
     <w:rsid w:val="008D1270"/>
     <w:rsid w:val="008D2BB8"/>
     <w:rsid w:val="008D35E2"/>
     <w:rsid w:val="008D6CF0"/>
     <w:rsid w:val="008D6E51"/>
     <w:rsid w:val="008E0557"/>
     <w:rsid w:val="008E291C"/>
+    <w:rsid w:val="008E6AA3"/>
     <w:rsid w:val="008E733B"/>
     <w:rsid w:val="008F382C"/>
     <w:rsid w:val="008F43A8"/>
     <w:rsid w:val="008F608D"/>
+    <w:rsid w:val="008F6A76"/>
+    <w:rsid w:val="009021A7"/>
     <w:rsid w:val="00903434"/>
     <w:rsid w:val="00905903"/>
     <w:rsid w:val="0091415D"/>
     <w:rsid w:val="0091547C"/>
     <w:rsid w:val="00917CCD"/>
     <w:rsid w:val="0092210C"/>
     <w:rsid w:val="00926175"/>
     <w:rsid w:val="00927640"/>
     <w:rsid w:val="00927E25"/>
     <w:rsid w:val="009307A6"/>
     <w:rsid w:val="00932EA1"/>
+    <w:rsid w:val="0093699E"/>
     <w:rsid w:val="009371FF"/>
+    <w:rsid w:val="0093740A"/>
     <w:rsid w:val="00943E35"/>
     <w:rsid w:val="00944092"/>
     <w:rsid w:val="00947279"/>
     <w:rsid w:val="00950C89"/>
     <w:rsid w:val="00951C43"/>
     <w:rsid w:val="00952396"/>
+    <w:rsid w:val="009545E3"/>
+    <w:rsid w:val="0095523E"/>
     <w:rsid w:val="0096399C"/>
     <w:rsid w:val="00967052"/>
     <w:rsid w:val="00967ADC"/>
     <w:rsid w:val="00970624"/>
+    <w:rsid w:val="00972DA0"/>
+    <w:rsid w:val="0097392E"/>
     <w:rsid w:val="00981DC6"/>
     <w:rsid w:val="00985DD9"/>
+    <w:rsid w:val="00987B67"/>
     <w:rsid w:val="0099020B"/>
     <w:rsid w:val="00991F12"/>
     <w:rsid w:val="00992F2D"/>
     <w:rsid w:val="00996EFB"/>
+    <w:rsid w:val="009974A9"/>
     <w:rsid w:val="009A12A1"/>
     <w:rsid w:val="009A15D5"/>
     <w:rsid w:val="009A225A"/>
     <w:rsid w:val="009A2F32"/>
     <w:rsid w:val="009A34D0"/>
     <w:rsid w:val="009A4BA6"/>
     <w:rsid w:val="009A572B"/>
     <w:rsid w:val="009A7D78"/>
     <w:rsid w:val="009B0E06"/>
     <w:rsid w:val="009B34A2"/>
     <w:rsid w:val="009B60CF"/>
+    <w:rsid w:val="009B71F3"/>
+    <w:rsid w:val="009B7A05"/>
     <w:rsid w:val="009C2633"/>
     <w:rsid w:val="009C31F9"/>
     <w:rsid w:val="009C476B"/>
     <w:rsid w:val="009D2FFB"/>
     <w:rsid w:val="009D37BE"/>
     <w:rsid w:val="009D58D6"/>
     <w:rsid w:val="009D606E"/>
     <w:rsid w:val="009E0318"/>
+    <w:rsid w:val="009E0C89"/>
     <w:rsid w:val="009E48A4"/>
+    <w:rsid w:val="009E4931"/>
+    <w:rsid w:val="009E78CA"/>
     <w:rsid w:val="009F00FA"/>
     <w:rsid w:val="009F7D9E"/>
+    <w:rsid w:val="009F7F6D"/>
+    <w:rsid w:val="00A00E91"/>
+    <w:rsid w:val="00A12A9E"/>
     <w:rsid w:val="00A1310D"/>
     <w:rsid w:val="00A15423"/>
     <w:rsid w:val="00A219E6"/>
     <w:rsid w:val="00A26133"/>
     <w:rsid w:val="00A32558"/>
     <w:rsid w:val="00A34FBF"/>
     <w:rsid w:val="00A3503B"/>
+    <w:rsid w:val="00A41578"/>
     <w:rsid w:val="00A41B0C"/>
     <w:rsid w:val="00A43A97"/>
     <w:rsid w:val="00A5412F"/>
     <w:rsid w:val="00A57360"/>
     <w:rsid w:val="00A61D7B"/>
     <w:rsid w:val="00A674B9"/>
     <w:rsid w:val="00A708D7"/>
+    <w:rsid w:val="00A719F4"/>
     <w:rsid w:val="00A72DE6"/>
     <w:rsid w:val="00A73407"/>
     <w:rsid w:val="00A7372F"/>
     <w:rsid w:val="00A73B24"/>
+    <w:rsid w:val="00A7475B"/>
     <w:rsid w:val="00A74B9B"/>
     <w:rsid w:val="00A754BD"/>
     <w:rsid w:val="00A766F9"/>
     <w:rsid w:val="00A80A0F"/>
+    <w:rsid w:val="00A86CC4"/>
     <w:rsid w:val="00A9190F"/>
     <w:rsid w:val="00A955D7"/>
     <w:rsid w:val="00A96809"/>
     <w:rsid w:val="00AA18AC"/>
     <w:rsid w:val="00AA49AF"/>
     <w:rsid w:val="00AB1164"/>
     <w:rsid w:val="00AB4024"/>
+    <w:rsid w:val="00AC2E61"/>
     <w:rsid w:val="00AC6066"/>
     <w:rsid w:val="00AC7D8B"/>
     <w:rsid w:val="00AD04CB"/>
     <w:rsid w:val="00AD5381"/>
     <w:rsid w:val="00AD600B"/>
     <w:rsid w:val="00AE11A3"/>
     <w:rsid w:val="00AE31AF"/>
     <w:rsid w:val="00AE3FCF"/>
     <w:rsid w:val="00AF0C2A"/>
     <w:rsid w:val="00AF1437"/>
     <w:rsid w:val="00AF2991"/>
     <w:rsid w:val="00AF29E4"/>
     <w:rsid w:val="00AF3B24"/>
     <w:rsid w:val="00AF5758"/>
     <w:rsid w:val="00AF64BE"/>
     <w:rsid w:val="00B01078"/>
     <w:rsid w:val="00B05751"/>
     <w:rsid w:val="00B06913"/>
     <w:rsid w:val="00B10EBF"/>
     <w:rsid w:val="00B13985"/>
     <w:rsid w:val="00B13D13"/>
     <w:rsid w:val="00B159F4"/>
     <w:rsid w:val="00B21116"/>
     <w:rsid w:val="00B2336D"/>
     <w:rsid w:val="00B33368"/>
     <w:rsid w:val="00B376CA"/>
+    <w:rsid w:val="00B40351"/>
     <w:rsid w:val="00B40828"/>
+    <w:rsid w:val="00B41064"/>
+    <w:rsid w:val="00B4449D"/>
     <w:rsid w:val="00B63424"/>
     <w:rsid w:val="00B6660E"/>
     <w:rsid w:val="00B76B5D"/>
     <w:rsid w:val="00B77F01"/>
     <w:rsid w:val="00B8067B"/>
     <w:rsid w:val="00B84582"/>
     <w:rsid w:val="00B94EA1"/>
     <w:rsid w:val="00B96061"/>
     <w:rsid w:val="00BA3974"/>
     <w:rsid w:val="00BB0275"/>
     <w:rsid w:val="00BB0F22"/>
     <w:rsid w:val="00BB4E78"/>
     <w:rsid w:val="00BB674B"/>
     <w:rsid w:val="00BC0CD4"/>
+    <w:rsid w:val="00BC0E34"/>
     <w:rsid w:val="00BC1A2C"/>
     <w:rsid w:val="00BC559B"/>
     <w:rsid w:val="00BC6D91"/>
     <w:rsid w:val="00BC7B3D"/>
     <w:rsid w:val="00BD47D3"/>
     <w:rsid w:val="00BD7046"/>
     <w:rsid w:val="00BE01B3"/>
     <w:rsid w:val="00BE067C"/>
+    <w:rsid w:val="00BE13A6"/>
     <w:rsid w:val="00BE276E"/>
     <w:rsid w:val="00BE5A36"/>
     <w:rsid w:val="00BF7085"/>
     <w:rsid w:val="00BF74FC"/>
+    <w:rsid w:val="00C0403E"/>
     <w:rsid w:val="00C05DC9"/>
     <w:rsid w:val="00C130A2"/>
+    <w:rsid w:val="00C136D3"/>
+    <w:rsid w:val="00C169C2"/>
     <w:rsid w:val="00C20949"/>
     <w:rsid w:val="00C2232D"/>
     <w:rsid w:val="00C239C9"/>
+    <w:rsid w:val="00C240A9"/>
     <w:rsid w:val="00C2628A"/>
     <w:rsid w:val="00C27621"/>
     <w:rsid w:val="00C277ED"/>
     <w:rsid w:val="00C345FD"/>
     <w:rsid w:val="00C35F34"/>
     <w:rsid w:val="00C44013"/>
     <w:rsid w:val="00C454CC"/>
     <w:rsid w:val="00C461BB"/>
     <w:rsid w:val="00C52B18"/>
     <w:rsid w:val="00C53D6E"/>
     <w:rsid w:val="00C55396"/>
     <w:rsid w:val="00C6063F"/>
     <w:rsid w:val="00C64368"/>
     <w:rsid w:val="00C6631B"/>
     <w:rsid w:val="00C71C9E"/>
     <w:rsid w:val="00C75ED5"/>
     <w:rsid w:val="00C80008"/>
     <w:rsid w:val="00C8248C"/>
     <w:rsid w:val="00C86C9E"/>
     <w:rsid w:val="00C873DC"/>
     <w:rsid w:val="00C93419"/>
     <w:rsid w:val="00C97281"/>
+    <w:rsid w:val="00C977AD"/>
     <w:rsid w:val="00CA00D2"/>
     <w:rsid w:val="00CA0C07"/>
     <w:rsid w:val="00CA4D7F"/>
     <w:rsid w:val="00CA5695"/>
+    <w:rsid w:val="00CA6678"/>
     <w:rsid w:val="00CA6AA3"/>
     <w:rsid w:val="00CA713C"/>
     <w:rsid w:val="00CB3713"/>
     <w:rsid w:val="00CB793C"/>
     <w:rsid w:val="00CC3C8A"/>
     <w:rsid w:val="00CC5439"/>
+    <w:rsid w:val="00CD4386"/>
     <w:rsid w:val="00CE0BA3"/>
     <w:rsid w:val="00CE1455"/>
     <w:rsid w:val="00CF14F3"/>
     <w:rsid w:val="00CF17FE"/>
     <w:rsid w:val="00CF20BD"/>
     <w:rsid w:val="00CF22CC"/>
     <w:rsid w:val="00CF3287"/>
     <w:rsid w:val="00CF3473"/>
+    <w:rsid w:val="00CF49C6"/>
     <w:rsid w:val="00D01BA9"/>
     <w:rsid w:val="00D02FC6"/>
     <w:rsid w:val="00D03DEA"/>
     <w:rsid w:val="00D04B95"/>
+    <w:rsid w:val="00D14F61"/>
     <w:rsid w:val="00D1590E"/>
     <w:rsid w:val="00D1797B"/>
     <w:rsid w:val="00D205B2"/>
     <w:rsid w:val="00D2468C"/>
     <w:rsid w:val="00D24BD2"/>
+    <w:rsid w:val="00D306A2"/>
     <w:rsid w:val="00D30730"/>
     <w:rsid w:val="00D30E34"/>
     <w:rsid w:val="00D31A35"/>
     <w:rsid w:val="00D32CB9"/>
     <w:rsid w:val="00D333BD"/>
     <w:rsid w:val="00D3440A"/>
     <w:rsid w:val="00D4376F"/>
     <w:rsid w:val="00D6021B"/>
     <w:rsid w:val="00D674A7"/>
     <w:rsid w:val="00D906A9"/>
     <w:rsid w:val="00D959AE"/>
     <w:rsid w:val="00DA0BCA"/>
     <w:rsid w:val="00DA31D2"/>
     <w:rsid w:val="00DA3E7D"/>
     <w:rsid w:val="00DA4E62"/>
     <w:rsid w:val="00DA6A98"/>
     <w:rsid w:val="00DA7ECC"/>
     <w:rsid w:val="00DB0CDF"/>
     <w:rsid w:val="00DB2CA9"/>
     <w:rsid w:val="00DB3544"/>
     <w:rsid w:val="00DC460A"/>
     <w:rsid w:val="00DC6C38"/>
     <w:rsid w:val="00DC708E"/>
     <w:rsid w:val="00DC72BC"/>
+    <w:rsid w:val="00DD2231"/>
     <w:rsid w:val="00DD4842"/>
     <w:rsid w:val="00DD590D"/>
     <w:rsid w:val="00DD69D4"/>
     <w:rsid w:val="00DE0D74"/>
     <w:rsid w:val="00DE226E"/>
     <w:rsid w:val="00DE258A"/>
     <w:rsid w:val="00DE3D9B"/>
     <w:rsid w:val="00DE454D"/>
     <w:rsid w:val="00DE5BAD"/>
     <w:rsid w:val="00DE5EB5"/>
     <w:rsid w:val="00DE6105"/>
     <w:rsid w:val="00DE6598"/>
     <w:rsid w:val="00DE6792"/>
     <w:rsid w:val="00DE796D"/>
     <w:rsid w:val="00DF053D"/>
     <w:rsid w:val="00DF0FA7"/>
     <w:rsid w:val="00DF1603"/>
     <w:rsid w:val="00DF1DFA"/>
+    <w:rsid w:val="00E04DC0"/>
     <w:rsid w:val="00E06BA1"/>
     <w:rsid w:val="00E108AA"/>
     <w:rsid w:val="00E12A15"/>
     <w:rsid w:val="00E12F8E"/>
+    <w:rsid w:val="00E137AD"/>
     <w:rsid w:val="00E140E5"/>
+    <w:rsid w:val="00E14308"/>
     <w:rsid w:val="00E16A4A"/>
     <w:rsid w:val="00E170D6"/>
     <w:rsid w:val="00E22F38"/>
     <w:rsid w:val="00E27A76"/>
     <w:rsid w:val="00E33FF1"/>
     <w:rsid w:val="00E3409E"/>
+    <w:rsid w:val="00E3615E"/>
     <w:rsid w:val="00E36C32"/>
     <w:rsid w:val="00E36EBD"/>
     <w:rsid w:val="00E432B1"/>
     <w:rsid w:val="00E4569B"/>
     <w:rsid w:val="00E46EB0"/>
+    <w:rsid w:val="00E54C95"/>
+    <w:rsid w:val="00E54F42"/>
     <w:rsid w:val="00E6409E"/>
+    <w:rsid w:val="00E64379"/>
     <w:rsid w:val="00E65B0E"/>
     <w:rsid w:val="00E67140"/>
     <w:rsid w:val="00E67329"/>
     <w:rsid w:val="00E757F2"/>
     <w:rsid w:val="00E76306"/>
     <w:rsid w:val="00E83C82"/>
     <w:rsid w:val="00E849EE"/>
     <w:rsid w:val="00E8535F"/>
     <w:rsid w:val="00E87AF3"/>
     <w:rsid w:val="00E95CEC"/>
     <w:rsid w:val="00E971B8"/>
     <w:rsid w:val="00EA124E"/>
     <w:rsid w:val="00EA4AD9"/>
     <w:rsid w:val="00EA4D7E"/>
     <w:rsid w:val="00EB000B"/>
     <w:rsid w:val="00EB42ED"/>
     <w:rsid w:val="00EB4FDD"/>
+    <w:rsid w:val="00EB5189"/>
     <w:rsid w:val="00EC0578"/>
     <w:rsid w:val="00EC52A6"/>
     <w:rsid w:val="00EC5782"/>
     <w:rsid w:val="00EC5DC3"/>
     <w:rsid w:val="00EC67B9"/>
     <w:rsid w:val="00ED3CBE"/>
     <w:rsid w:val="00ED4F12"/>
     <w:rsid w:val="00ED7061"/>
     <w:rsid w:val="00ED7881"/>
     <w:rsid w:val="00EE26FF"/>
     <w:rsid w:val="00EE397C"/>
     <w:rsid w:val="00EE4A8C"/>
     <w:rsid w:val="00EE4F14"/>
     <w:rsid w:val="00EE79F4"/>
     <w:rsid w:val="00EF66E5"/>
     <w:rsid w:val="00F02289"/>
     <w:rsid w:val="00F02DE6"/>
     <w:rsid w:val="00F03C02"/>
+    <w:rsid w:val="00F058EB"/>
+    <w:rsid w:val="00F05D21"/>
+    <w:rsid w:val="00F07A45"/>
     <w:rsid w:val="00F12413"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F16232"/>
     <w:rsid w:val="00F17BF6"/>
+    <w:rsid w:val="00F20130"/>
     <w:rsid w:val="00F215B2"/>
     <w:rsid w:val="00F30DA6"/>
     <w:rsid w:val="00F31404"/>
     <w:rsid w:val="00F34CA5"/>
     <w:rsid w:val="00F35219"/>
     <w:rsid w:val="00F36BE2"/>
     <w:rsid w:val="00F37F00"/>
     <w:rsid w:val="00F40AA0"/>
+    <w:rsid w:val="00F41DD6"/>
     <w:rsid w:val="00F43D35"/>
     <w:rsid w:val="00F45C9F"/>
     <w:rsid w:val="00F568A6"/>
     <w:rsid w:val="00F56DC1"/>
     <w:rsid w:val="00F5735C"/>
     <w:rsid w:val="00F60C17"/>
     <w:rsid w:val="00F61192"/>
     <w:rsid w:val="00F6178B"/>
     <w:rsid w:val="00F61B5A"/>
     <w:rsid w:val="00F623CF"/>
     <w:rsid w:val="00F65B42"/>
     <w:rsid w:val="00F76666"/>
     <w:rsid w:val="00F7695C"/>
     <w:rsid w:val="00F772AC"/>
     <w:rsid w:val="00F83C60"/>
     <w:rsid w:val="00F851FF"/>
     <w:rsid w:val="00F8648E"/>
     <w:rsid w:val="00F86CEF"/>
     <w:rsid w:val="00F9037E"/>
+    <w:rsid w:val="00F9127D"/>
     <w:rsid w:val="00F9582A"/>
     <w:rsid w:val="00F96412"/>
     <w:rsid w:val="00F96D9C"/>
     <w:rsid w:val="00F96F8A"/>
     <w:rsid w:val="00FA1835"/>
     <w:rsid w:val="00FA3570"/>
     <w:rsid w:val="00FA5B84"/>
+    <w:rsid w:val="00FA5B9A"/>
     <w:rsid w:val="00FA7692"/>
     <w:rsid w:val="00FB12B8"/>
     <w:rsid w:val="00FB1CC6"/>
     <w:rsid w:val="00FB3653"/>
     <w:rsid w:val="00FB6E2B"/>
     <w:rsid w:val="00FC0E27"/>
     <w:rsid w:val="00FC1A5E"/>
     <w:rsid w:val="00FC3B76"/>
     <w:rsid w:val="00FC4616"/>
     <w:rsid w:val="00FD06F1"/>
     <w:rsid w:val="00FD1B85"/>
     <w:rsid w:val="00FD71C6"/>
     <w:rsid w:val="00FE062F"/>
     <w:rsid w:val="00FE2F9C"/>
     <w:rsid w:val="00FE3DD7"/>
     <w:rsid w:val="00FF00AC"/>
     <w:rsid w:val="00FF2CE1"/>
     <w:rsid w:val="00FF331A"/>
     <w:rsid w:val="00FF4B01"/>
     <w:rsid w:val="0ECD5834"/>
     <w:rsid w:val="11842B95"/>
     <w:rsid w:val="20F241F1"/>
     <w:rsid w:val="277D4897"/>
+    <w:rsid w:val="3E3378EB"/>
     <w:rsid w:val="4B378E11"/>
     <w:rsid w:val="4C1EB6B3"/>
     <w:rsid w:val="57524B92"/>
     <w:rsid w:val="60238609"/>
     <w:rsid w:val="62F5FF23"/>
     <w:rsid w:val="74F3AE5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -15911,51 +15822,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1973093696">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fshareandrepair.scot%2F&amp;data=05%7C02%7CRRF%40highland.gov.uk%7C7aece023623f46dc558e08de1d384f3b%7C89f0b56e6d164fe89dba176fa940f7c9%7C0%7C0%7C638980324856205188%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qIMTwKMNoPr58NEhsvHYU22ABBD6s22vCttKcCe3G4k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livingwage.org.uk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-government-scottish-green-party-shared-policy-programme/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fshareandrepair.scot%2F&amp;data=05%7C02%7CRRF%40highland.gov.uk%7C7aece023623f46dc558e08de1d384f3b%7C89f0b56e6d164fe89dba176fa940f7c9%7C0%7C0%7C638980324856205188%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qIMTwKMNoPr58NEhsvHYU22ABBD6s22vCttKcCe3G4k%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrf@highland.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livingwage.org.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-government-scottish-green-party-shared-policy-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/fair-work-first-guidance-2/pages/6/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16222,97 +16133,169 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D3D50E96688E334CB8B170C92EE3B6EE" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cb859e8c498e6d1c8aa387e57ffa499">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93539222-499d-4230-8261-af2a95006803" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ff8e86b76e73c9d444c1dbea7ae2ab5" ns2:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Relatesto xmlns="93539222-499d-4230-8261-af2a95006803">Application</Relatesto>
+    <TaxCatchAll xmlns="4afed99b-0c24-4b70-a080-7d6d7850953d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="93539222-499d-4230-8261-af2a95006803">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D3D50E96688E334CB8B170C92EE3B6EE" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a4b2d83b2cfe89056a211445aff1a25">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="93539222-499d-4230-8261-af2a95006803" xmlns:ns3="4afed99b-0c24-4b70-a080-7d6d7850953d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dca3c7315ca02a7d5ba7a91be0d4c905" ns2:_="" ns3:_="">
     <xsd:import namespace="93539222-499d-4230-8261-af2a95006803"/>
+    <xsd:import namespace="4afed99b-0c24-4b70-a080-7d6d7850953d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Relatesto" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93539222-499d-4230-8261-af2a95006803" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Relatesto" ma:index="8" nillable="true" ma:displayName="Relates to" ma:format="Dropdown" ma:internalName="Relatesto">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Claims docs"/>
           <xsd:enumeration value="Reporting"/>
           <xsd:enumeration value="Application"/>
           <xsd:enumeration value="Assessments"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4afed99b-0c24-4b70-a080-7d6d7850953d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8f9ce987-7b9f-48fe-861c-eb59cfc87207}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4afed99b-0c24-4b70-a080-7d6d7850953d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -16370,120 +16353,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99A7DBF-1E48-4E64-A09B-525CF1AAA4AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{874C5024-9914-456F-87F9-0CD597887711}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="93539222-499d-4230-8261-af2a95006803"/>
+    <ds:schemaRef ds:uri="4afed99b-0c24-4b70-a080-7d6d7850953d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFA1190D-2A33-4B19-97B9-8CA5F62E329A}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A771AF9-7A55-4820-9A2B-7A172A5F65A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="93539222-499d-4230-8261-af2a95006803"/>
+    <ds:schemaRef ds:uri="4afed99b-0c24-4b70-a080-7d6d7850953d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>12158</Characters>
+  <Pages>2</Pages>
+  <Words>2111</Words>
+  <Characters>12033</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>282</Lines>
-  <Paragraphs>185</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14293</CharactersWithSpaces>
+  <CharactersWithSpaces>14116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fiona Cameron</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D3D50E96688E334CB8B170C92EE3B6EE</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>