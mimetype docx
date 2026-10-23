--- v0 (2026-04-26)
+++ v1 (2026-10-23)
@@ -1,323 +1,488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1ABA2616" w14:textId="77777777" w:rsidR="00B4373B" w:rsidRPr="00740CC3" w:rsidRDefault="00B925A4" w:rsidP="007D5008">
+    <w:p w14:paraId="1ABA2616" w14:textId="77777777" w:rsidR="00B4373B" w:rsidRDefault="00B925A4" w:rsidP="007D5008">
       <w:pPr>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D5008">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ABA26B4" wp14:editId="02BD5865">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ABA26B4" wp14:editId="1ABA26B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>163830</wp:posOffset>
+                  <wp:posOffset>159385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-209550</wp:posOffset>
+                  <wp:posOffset>-212725</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3297555" cy="1285875"/>
-                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:extent cx="3297555" cy="1329055"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3297555" cy="1285875"/>
+                          <a:ext cx="3297555" cy="1329055"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2CD306B7" w14:textId="54A86F9B" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
+                          <w:p w14:paraId="2CD306B7" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                             <w:pPr>
-                              <w:pStyle w:val="Heading1"/>
                               <w:rPr>
-                                <w:b w:val="0"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">Checklist for the </w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve">quipment </w:t>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Checklist for the Use of Inflatable Play Equipment </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="36B554C7" w14:textId="188430EF" w:rsidR="00390EBB" w:rsidRPr="0015014E" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
+                          <w:p w14:paraId="36B554C7" w14:textId="6162923D" w:rsidR="00390EBB" w:rsidRPr="0015014E" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                             <w:pPr>
-                              <w:pStyle w:val="Heading1"/>
                               <w:rPr>
-                                <w:b w:val="0"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0015014E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="000D6E5C">
-                              <w:t>5</w:t>
+                            <w:r w:rsidR="00587BB2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0015014E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
                               <w:t xml:space="preserve"> – 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="000D6E5C">
-                              <w:t>6</w:t>
+                            <w:r w:rsidR="00587BB2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1ABA26BD" w14:textId="77777777" w:rsidR="007D5008" w:rsidRPr="009173D5" w:rsidRDefault="007D5008" w:rsidP="007D5008">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="30000"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1ABA26B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:12.9pt;margin-top:-16.5pt;width:259.65pt;height:101.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVbrc+DgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07ShYduo6WrpUoS0&#10;XKSFD3Acp7GwPcZ2m5SvZ+xkuwXeEH6wPJ7xmZkzx5vbQStyEs5LMBVdzOaUCMOhkeZQ0W9f969W&#10;lPjATMMUGFHRs/D0dvvyxaa3pcihA9UIRxDE+LK3Fe1CsGWWed4JzfwMrDDobMFpFtB0h6xxrEd0&#10;rbJ8Pn+T9eAa64AL7/H2fnTSbcJvW8HD57b1IhBVUawtpN2lvY57tt2w8uCY7SSfymD/UIVm0mDS&#10;C9Q9C4wcnfwLSkvuwEMbZhx0Bm0ruUg9YDeL+R/dPHbMitQLkuPthSb//2D5p9Oj/eJIGN7CgANM&#10;TXj7APy7JwZ2HTMHcecc9J1gDSZeRMqy3vpyehqp9qWPIHX/ERocMjsGSEBD63RkBfskiI4DOF9I&#10;F0MgHC9f5+uboigo4ehb5KtidVOkHKx8em6dD+8FaBIPFXU41QTPTg8+xHJY+RQSs3lQstlLpZLh&#10;DvVOOXJiqIB9WhP6b2HKkL6i6yIvErKB+D6JQ8uAClVSV3Q1j2vUTKTjnWlSSGBSjWesRJmJn0jJ&#10;SE4Y6gEDI081NGdkysGoRPw5eOjA/aSkRxVW1P84MicoUR8Msr1eLJdRtslYFjc5Gu7aU197mOEI&#10;VdFAyXjchST1yIOBO5xKKxNfz5VMtaK6Eo3TT4jyvbZT1PN/3f4CAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXnexO3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOv04ZSGOBUg&#10;gdi29AOceJpExOModpv07xlWdDmao3vPzXeT68QFh9B60rCYJyCQKm9bqjUcvz9mzyBCNGRN5wk1&#10;XDHArri/y01m/Uh7vBxiLTiEQmY0NDH2mZShatCZMPc9Ev9OfnAm8jnU0g5m5HDXyWWSpNKZlrih&#10;MT2+N1j9HM5Ow+lrfFLbsfyMx81+nb6ZdlP6q9aPD9PrC4iIU/yH4U+f1aFgp9KfyQbRaVgqNo8a&#10;ZqsVb2JArdUCRMlkulUgi1zeTih+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABVutz4O&#10;AgAA9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANed&#10;7E7fAAAACgEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:12.55pt;margin-top:-16.75pt;width:259.65pt;height:104.65pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVlIT4CwIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlZbdR09XSpQhp&#10;uUgLH+A4TmPheMzYbbJ8PWMn2y3whvCD5fGMz8ycOd7cDJ1hJ4Vegy35fJZzpqyEWttDyb993b+6&#10;5swHYWthwKqSPyrPb7YvX2x6V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWnA1gJwKZeMhqFD2h&#10;dyZb5PmbrAesHYJU3tPt3ejk24TfNEqGz03jVWCm5FRbSDumvYp7tt2I4oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDfz/I9uHlrhVOqFyPHuTJP/f7Dy0+nBfUEWhrcw0ABT&#10;E97dg/zumYVdK+xB3SJC3ypRU+J5pCzrnS+mp5FqX/gIUvUfoaYhi2OABDQ02EVWqE9G6DSAxzPp&#10;aghM0uXrxfpqtVpxJsk3JysnI+YQxdNzhz68V9CxeCg50lQTvDjd+zCGPoXEbB6MrvfamGTgodoZ&#10;ZCdBCtinNaH/FmYs60u+Xi1WCdlCfJ/E0elACjW6K/l1HteomUjHO1unkCC0Gc9UtLETP5GSkZww&#10;VAMFRp4qqB+JKYRRifRz6NAC/uSsJxWW3P84ClScmQ+W2F7Pl8so22QsV1cLMvDSU116hJUEVfLA&#10;2XjchST1yIOFW5pKoxNfz5VMtZK6EuPTT4jyvbRT1PN/3f4CAAD//wMAUEsDBBQABgAIAAAAIQD5&#10;aYqI3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BbsIwEEX3lXoHayp1U4EDxARCHNRWatUt&#10;lANMkiGJGo+j2JBw+7qrshz9p//fZPvJdOJKg2sta1jMIxDEpa1arjWcvj9mGxDOI1fYWSYNN3Kw&#10;zx8fMkwrO/KBrkdfi1DCLkUNjfd9KqUrGzLo5rYnDtnZDgZ9OIdaVgOOodx0chlFa2mw5bDQYE/v&#10;DZU/x4vRcP4aX9R2LD79KTnE6zdsk8LetH5+ml53IDxN/h+GP/2gDnlwKuyFKyc6DUu1CKSG2Wql&#10;QARAxXEMoghkojYg80zev5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJWUhPgLAgAA&#10;9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPlpiojf&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2CD306B7" w14:textId="54A86F9B" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
+                    <w:p w14:paraId="2CD306B7" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                       <w:pPr>
-                        <w:pStyle w:val="Heading1"/>
                         <w:rPr>
-                          <w:b w:val="0"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">Checklist for the </w:t>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve">quipment </w:t>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Checklist for the Use of Inflatable Play Equipment </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="36B554C7" w14:textId="188430EF" w:rsidR="00390EBB" w:rsidRPr="0015014E" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
+                    <w:p w14:paraId="36B554C7" w14:textId="6162923D" w:rsidR="00390EBB" w:rsidRPr="0015014E" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                       <w:pPr>
-                        <w:pStyle w:val="Heading1"/>
                         <w:rPr>
-                          <w:b w:val="0"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0015014E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="000D6E5C">
-                        <w:t>5</w:t>
+                      <w:r w:rsidR="00587BB2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0015014E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
                         <w:t xml:space="preserve"> – 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="000D6E5C">
-                        <w:t>6</w:t>
+                      <w:r w:rsidR="00587BB2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1ABA26BD" w14:textId="77777777" w:rsidR="007D5008" w:rsidRPr="009173D5" w:rsidRDefault="007D5008" w:rsidP="007D5008">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="30000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007D5008" w:rsidRPr="00740CC3">
+      <w:r w:rsidR="007D5008" w:rsidRPr="007D5008">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ABA26B6" wp14:editId="0B17D9B8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ABA26B6" wp14:editId="1ABA26B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-459105</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-418465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7378700" cy="1637665"/>
                 <wp:effectExtent l="19050" t="38100" r="12700" b="38735"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Freeform 4" descr="Header"/>
+                <wp:docPr id="4" name="Freeform 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7378700" cy="1637665"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="connsiteX0" fmla="*/ 0 w 7134447"/>
                             <a:gd name="connsiteY0" fmla="*/ 1339702 h 1532116"/>
                             <a:gd name="connsiteX1" fmla="*/ 1648047 w 7134447"/>
                             <a:gd name="connsiteY1" fmla="*/ 1531088 h 1532116"/>
                             <a:gd name="connsiteX2" fmla="*/ 4455042 w 7134447"/>
                             <a:gd name="connsiteY2" fmla="*/ 1265274 h 1532116"/>
                             <a:gd name="connsiteX3" fmla="*/ 4901609 w 7134447"/>
                             <a:gd name="connsiteY3" fmla="*/ 457200 h 1532116"/>
                             <a:gd name="connsiteX4" fmla="*/ 7134447 w 7134447"/>
                             <a:gd name="connsiteY4" fmla="*/ 0 h 1532116"/>
                           </a:gdLst>
                           <a:ahLst/>
@@ -386,2999 +551,3564 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="09CDF0E3" id="Freeform 4" o:spid="_x0000_s1026" alt="Header" style="position:absolute;margin-left:-36.15pt;margin-top:-32.95pt;width:581pt;height:128.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7134447,1532116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlwUyzMgQAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu3DYQfS/QfyD0WKBeUaJuC6+DrQMX&#10;BYzEqF0kfeRSlFeARKok9+J8fYYUpaUdpxsX9YNMaXjmcIZnZufy3bHv0J4r3UqxivBFHCEumKxb&#10;8biK/nq4+bWMkDZU1LSTgq+iJ66jd1c//3R5GJY8kVvZ1VwhcCL08jCsoq0xw3Kx0GzLe6ov5MAF&#10;GBupemrgVT0uakUP4L3vFkkc54uDVPWgJONaw9f3ozG6cv6bhjPzsWk0N6hbRXA2457KPTf2ubi6&#10;pMtHRYdty/wx6H84RU9bAaSzq/fUULRT7Teu+pYpqWVjLpjsF7JpWsZdDBANjl9Ec7+lA3exQHL0&#10;MKdJ/39u2Yf9/XCnIA2HQS81LG0Ux0b19j+cDx1dsp7mZPGjQQw+FmlRFjHklIEN52mR55lN5+IE&#10;ZzttfufSuaL7W23GbNewcrmqkaA9iIJJIXRr+Gfw1vQdXMAvCxSjAypwSggp/C293P53uB2naVXE&#10;CdoinKUJxvl3QJ9xwIFzUsakOM/0DJSlOC7L80xJwERIlsUkOc8UgnCSZ0lBzjOlIVMV4zyuzjM9&#10;A2UFVNN5IhIQ+cs5TxSCXnCAWB4nOdDtpBB2FF4isELUtpLYVdcgtdVjqBcQ3/QKehj1ByirrzNg&#10;uNMQjN8EhmsKwcmbwJD5EJy+CQzZDMEkBEM6T7lT0Pxs2+tc2zMRgranIgRtb2MxdDlQY1M+LdEB&#10;itoXHNpCTfs6svZe7vmDdDvNqSP4mvMnOO1hu03LfuNfQgQBJRdQsHB2TAjOKl/Vg/NXxVlGvDUj&#10;KalcTuCIzurLdASP1TdF/YzpNd4kdb49Fpd5+cx1WuGkKMfbhHORJHNNbGL2ZTuix2r8YWZSVUUa&#10;e9dxmSfPgwpd53kZF5W/FRcyGavYERNXnD/Mm6WkxEXuoAnJoRmGjvOE4BSP2sdJCq0itM73D9c0&#10;V1OQYxCYVY3r8rN8rOqCTi/kTdt1TmGdcKLKobe4+tWya2trtUrS6nFz3Sm0pyDSIk7j9cQYbAPf&#10;HRTz4vTr5FbmqePWRyf+5A1qa2gKychgBwc+u6WMcWHwaNrSmo9sWQx/PqFu1LAIF5RzaD03cMrZ&#10;t3fwuu+x5/j9Fsrd3DGDfej/Bp4RjlkKM4P7Vkj1WmQdROWZx/1TksbU2CxtZP10p5CS49SjB3bT&#10;Km1uqTZ3VMGvLBQcjG7mIzyaTkL5Q5W7VYS2Un157bvdD9MHWCN0gLFpFel/dlTxCHV/CJhLKigi&#10;cGvcixMu9J3QsgktYtdfS7h9kCOczi0BrEw3LRsl+08w4a0tK5ioYMANLd9AJxtfrg28gwlmRMbX&#10;a7eG2QrUeSvuB2ad26wOEPnD8RNVA7LLVWRgkPkgpxGLLqcBxUp83muRQq53RjatnV6cDse8+heY&#10;y5xw/AxpB7/w3e06TbpXXwEAAP//AwBQSwMEFAAGAAgAAAAhAHwHoBzhAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oSylja0vTCSFxQdrExh4gTUxbaJyqybby9ngnuP2W&#10;P/3+XK4n14sTjqHzpOB+noBAMt521Cg4fLzOMhAharK694QKfjDAurq+KnVh/Zl2eNrHRnAJhUIr&#10;aGMcCimDadHpMPcDEu8+/eh05HFspB31mctdL9MkWUqnO+ILrR7wpUXzvT86BXGT2UNYmM3u7T0f&#10;mi9zVy+mrVK3N9PzE4iIU/yD4aLP6lCxU+2PZIPoFcxW6QOjHJaPOYgLkWT5CkTNKU8TkFUp/z9R&#10;/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlwUyzMgQAADELAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB8B6Ac4QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAIwGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmgcAAAAA&#10;" path="m,1339702v452770,101895,905540,203791,1648047,191386c2390554,1518683,3912782,1444255,4455042,1265274v542260,-178981,,-597195,446567,-808074c5348176,246321,6241311,123160,7134447,e" filled="f" strokecolor="#7030a0" strokeweight="6pt">
+              <v:shape w14:anchorId="55381868" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.15pt;margin-top:-32.95pt;width:581pt;height:128.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7134447,1532116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlwUyzMgQAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu3DYQfS/QfyD0WKBeUaJuC6+DrQMX&#10;BYzEqF0kfeRSlFeARKok9+J8fYYUpaUdpxsX9YNMaXjmcIZnZufy3bHv0J4r3UqxivBFHCEumKxb&#10;8biK/nq4+bWMkDZU1LSTgq+iJ66jd1c//3R5GJY8kVvZ1VwhcCL08jCsoq0xw3Kx0GzLe6ov5MAF&#10;GBupemrgVT0uakUP4L3vFkkc54uDVPWgJONaw9f3ozG6cv6bhjPzsWk0N6hbRXA2457KPTf2ubi6&#10;pMtHRYdty/wx6H84RU9bAaSzq/fUULRT7Teu+pYpqWVjLpjsF7JpWsZdDBANjl9Ec7+lA3exQHL0&#10;MKdJ/39u2Yf9/XCnIA2HQS81LG0Ux0b19j+cDx1dsp7mZPGjQQw+FmlRFjHklIEN52mR55lN5+IE&#10;ZzttfufSuaL7W23GbNewcrmqkaA9iIJJIXRr+Gfw1vQdXMAvCxSjAypwSggp/C293P53uB2naVXE&#10;CdoinKUJxvl3QJ9xwIFzUsakOM/0DJSlOC7L80xJwERIlsUkOc8UgnCSZ0lBzjOlIVMV4zyuzjM9&#10;A2UFVNN5IhIQ+cs5TxSCXnCAWB4nOdDtpBB2FF4isELUtpLYVdcgtdVjqBcQ3/QKehj1ByirrzNg&#10;uNMQjN8EhmsKwcmbwJD5EJy+CQzZDMEkBEM6T7lT0Pxs2+tc2zMRgranIgRtb2MxdDlQY1M+LdEB&#10;itoXHNpCTfs6svZe7vmDdDvNqSP4mvMnOO1hu03LfuNfQgQBJRdQsHB2TAjOKl/Vg/NXxVlGvDUj&#10;KalcTuCIzurLdASP1TdF/YzpNd4kdb49Fpd5+cx1WuGkKMfbhHORJHNNbGL2ZTuix2r8YWZSVUUa&#10;e9dxmSfPgwpd53kZF5W/FRcyGavYERNXnD/Mm6WkxEXuoAnJoRmGjvOE4BSP2sdJCq0itM73D9c0&#10;V1OQYxCYVY3r8rN8rOqCTi/kTdt1TmGdcKLKobe4+tWya2trtUrS6nFz3Sm0pyDSIk7j9cQYbAPf&#10;HRTz4vTr5FbmqePWRyf+5A1qa2gKychgBwc+u6WMcWHwaNrSmo9sWQx/PqFu1LAIF5RzaD03cMrZ&#10;t3fwuu+x5/j9Fsrd3DGDfej/Bp4RjlkKM4P7Vkj1WmQdROWZx/1TksbU2CxtZP10p5CS49SjB3bT&#10;Km1uqTZ3VMGvLBQcjG7mIzyaTkL5Q5W7VYS2Un157bvdD9MHWCN0gLFpFel/dlTxCHV/CJhLKigi&#10;cGvcixMu9J3QsgktYtdfS7h9kCOczi0BrEw3LRsl+08w4a0tK5ioYMANLd9AJxtfrg28gwlmRMbX&#10;a7eG2QrUeSvuB2ad26wOEPnD8RNVA7LLVWRgkPkgpxGLLqcBxUp83muRQq53RjatnV6cDse8+heY&#10;y5xw/AxpB7/w3e06TbpXXwEAAP//AwBQSwMEFAAGAAgAAAAhAHwHoBzhAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oSylja0vTCSFxQdrExh4gTUxbaJyqybby9ngnuP2W&#10;P/3+XK4n14sTjqHzpOB+noBAMt521Cg4fLzOMhAharK694QKfjDAurq+KnVh/Zl2eNrHRnAJhUIr&#10;aGMcCimDadHpMPcDEu8+/eh05HFspB31mctdL9MkWUqnO+ILrR7wpUXzvT86BXGT2UNYmM3u7T0f&#10;mi9zVy+mrVK3N9PzE4iIU/yD4aLP6lCxU+2PZIPoFcxW6QOjHJaPOYgLkWT5CkTNKU8TkFUp/z9R&#10;/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlwUyzMgQAADELAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB8B6Ac4QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAIwGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmgcAAAAA&#10;" path="m,1339702v452770,101895,905540,203791,1648047,191386c2390554,1518683,3912782,1444255,4455042,1265274v542260,-178981,,-597195,446567,-808074c5348176,246321,6241311,123160,7134447,e" filled="f" strokecolor="#7030a0" strokeweight="6pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1431995;1704469,1636566;4607564,1352440;5069419,488697;7378700,0" o:connectangles="0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001F0CA8" w:rsidRPr="00740CC3">
+      <w:r w:rsidR="001F0CA8">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ABA26B8" wp14:editId="13A6D4B4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ABA26B8" wp14:editId="1ABA26B9">
             <wp:extent cx="1835676" cy="924638"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
-            <wp:docPr id="3" name="Picture 3" descr="HC Logo"/>
+            <wp:docPr id="3" name="Picture 3" descr="C:\Users\SandraKe\Downloads\HC2015_colour_450px (5).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" descr="HC Logo"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\SandraKe\Downloads\HC2015_colour_450px (5).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1849510" cy="931606"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4367EECF" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="007D5008">
+    <w:p w14:paraId="4367EECF" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="007D5008">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F52917" w14:textId="0DDC686B" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00E35861" w:rsidP="00390EBB">
+    <w:p w14:paraId="67F52917" w14:textId="44B28599" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>We  require</w:t>
+        <w:t xml:space="preserve">Highland Council </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">requires you to verify that effective management arrangements will be implemented for this activity </w:t>
       </w:r>
-      <w:r w:rsidR="00390EBB" w:rsidRPr="00740CC3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">you to verify that effective management arrangements will be implemented for this activity </w:t>
+        <w:t>tak</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00390EBB" w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>taking into account</w:t>
+        <w:t>ing i</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00390EBB" w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the following health and safety guidance:</w:t>
+        <w:t>nto account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following health and safety guidance: - </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43363923" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="43363923" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="123ACF21" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="006C1D6F">
+    <w:p w14:paraId="123ACF21" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HSE Guidance on Inflatable Play Equipment </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00740CC3">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B21280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.hse.gov.uk/entertainment/fairgrounds/inflatables.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7528EF8A" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="006C1D6F">
+    <w:p w14:paraId="7528EF8A" w14:textId="1E25C445" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Information Sheet 49 – “Safe Use and operation of inflatable play equipment including bouncy castles” – produced by TIPE (The Inflatable Play Enterprise) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00740CC3">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00682331" w:rsidRPr="00934BB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>www.tipe.co.uk/info49.pdf</w:t>
+          <w:t>https://www.tipe.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00682331">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E7A7712" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="006C1D6F">
+    <w:p w14:paraId="3E7A7712" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BS EN 14960:2013 Inflatable play equipment – safety requirements and test methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B36C3C7" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="006C1D6F">
+    <w:p w14:paraId="7B36C3C7" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00FA04A0" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="00FA04A0">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PIPA – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00740CC3">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FA04A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.pipa.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10768" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00390EBB" w:rsidRPr="00740CC3" w14:paraId="7E34DA6E" w14:textId="77777777" w:rsidTr="005F3CD7">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="009E0566" w14:paraId="7E34DA6E" w14:textId="77777777" w:rsidTr="005F3CD7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F01AC1D" w14:textId="36407456" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00884306">
+          <w:p w14:paraId="7F01AC1D" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="005D1596">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...6 lines deleted...]
-              <w:t>Where inflatable play equipment, including bouncy castles, are to be provided at your event you are requested to complete the checklist overleaf and submit it as part of your Lets Application and if applicable your Public Entertainment Licence application. Failure to do this may result in a delay in the processing of your application or objection.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>here inflatable play equipment, including bouncy castles, are to be provided at your event you are requested to complete the checklist overleaf and submit it as part of your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lets Application and if applicable your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ublic Entertainment Licence a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pplication. Failure to do this may result in a delay in the processing of your application and/or objection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="154C6DE8" w14:textId="7B5281ED" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00740CC3">
+    <w:p w14:paraId="4CAC9E94" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154C6DE8" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Guidance on completing checklist</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30212477" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30212477" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0280B224" w14:textId="4210CB3D" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="0280B224" w14:textId="0704CD98" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The use of inflatable devices should be safe and enjoyable occasions. </w:t>
+        <w:t>The use of inflatable devices should be safe and enjo</w:t>
       </w:r>
-      <w:r w:rsidR="00E35861" w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nsure that you have taken time to read the guidance detailed above prior to completing the checklist. </w:t>
+        <w:t xml:space="preserve">able occasions. Please ensure that you have taken time to read the guidance detailed above prior to completing the checklist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3EB871" w14:textId="03159727" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="1E3EB871" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is important that you consider all aspects of the above guidance when planning and organising activities where inflatable devices are in use. Suitable arrangements based upon the type of inflatable device, anticipated numbers likely to be participating in the activity, the proposed location of the equipment and prevailing weather conditions should then all be </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and effective management arrangements implemented. </w:t>
+        <w:t xml:space="preserve">It is important that you consider all aspects of the above guidance when planning and organising activities where inflatable devices are in use. Suitable arrangements based upon the type of inflatable device, anticipated numbers likely to be participating in the activity, the proposed location of the equipment and prevailing weather conditions should then all be taken into account and effective management arrangements implemented. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673684B8" w14:textId="3FADCD3B" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="673684B8" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Even if your event</w:t>
+        <w:t xml:space="preserve">Even if your event/activity has been run successfully for </w:t>
       </w:r>
-      <w:r w:rsidR="00E35861" w:rsidRPr="00740CC3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t>a number of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> years it is important that you review your safety arrangements to ensure they remain effective and </w:t>
       </w:r>
-      <w:r w:rsidR="00E35861" w:rsidRPr="00740CC3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>consider</w:t>
+        <w:t>take into account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> local circumstances and current best practice guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318E6421" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="318E6421" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The attached checklist should not be regarded as an exhaustive list. The checklist is simply intended to provide confirmation to Highland Council that you are aware of the relevant guidance and have taken appropriate steps to ensure the safety of all those who may participate in the activity or who may be affected </w:t>
+        <w:t xml:space="preserve">The attached checklist should not be regarded as an exhaustive list. The checklist is simply intended to provide confirmation to </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>by the use of</w:t>
+        <w:t xml:space="preserve">Highland Council </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the inflatable play equipment, including bouncy castles.</w:t>
+        <w:t>that you are aware of the relevant guidance and have taken appropriate steps to ensure the safety of all those who may participate in the activity or who may be affected by the use of the inflatable play equipment, including bouncy castles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA4254C" w14:textId="06A33241" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="3EA4254C" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...23 lines deleted...]
-        <w:t>activity provider to ensure the safety of persons who may use the inflatable play equipment, including bouncy castles.</w:t>
+        <w:t xml:space="preserve"> responsibility as the event organiser/activity provider to ensure the safety of persons who may use the inflatable play equipment, including bouncy castles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400CE15F" w14:textId="3C228E03" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
+    <w:p w14:paraId="3A37B03F" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where any answer in the checklist is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, please note </w:t>
       </w:r>
-      <w:r w:rsidR="00E35861" w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>we</w:t>
+        <w:t xml:space="preserve">Highland Council </w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may object to your let application or Public Entertainment Licence application unless suitable explanation can be provided outlining the reasons why this is the case. </w:t>
+        <w:t>may object to your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> let application and/or Public Entertainment L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">icence application unless suitable explanation can be provided outlining the reasons why this is the case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05714059" w14:textId="2E7FC6AD" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00E35861">
-[...13 lines deleted...]
-    <w:p w14:paraId="64BE598A" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="400CE15F" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05714059" w14:textId="0FBC2610" w:rsidR="00390EBB" w:rsidRPr="009E0566" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Further Advice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BE598A" w14:textId="2C7AD909" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>For further information please refer to the HSE website (</w:t>
+        <w:t xml:space="preserve">For further information please refer to the HSE website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00740CC3">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00A01B7C" w:rsidRPr="00A01B7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>www.hse.com</w:t>
+          <w:t>Bouncy castles and other play inflatables: safety advice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidR="004B7337">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">) and the guidance specified above. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the guidance specified above. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757E00B6" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="757E00B6" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="009E0566">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternatively, please Email: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEE3070" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="7DEE3070" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Let Applications - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00740CC3">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="006B2FE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>LetsBookings@Highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35C52F4D" w14:textId="16119940" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="35C52F4D" w14:textId="51065373" w:rsidR="00390EBB" w:rsidRPr="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="00FA04A0">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Public Entertainment Application</w:t>
+        <w:t xml:space="preserve">Public Entertainment </w:t>
       </w:r>
-      <w:r w:rsidR="0038278A" w:rsidRPr="00740CC3">
+      <w:r w:rsidR="00592791">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">License </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r w:rsidR="0038278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidRPr="00FA04A0">
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00740CC3">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00592791" w:rsidRPr="00CD2231">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>envhealth@highland.gov.uk</w:t>
+          <w:t>licensing@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00740CC3">
+      <w:r w:rsidR="00592791">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21331A9D" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="21331A9D" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00740CC3" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+    <w:p w14:paraId="0E8971F7" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0F0C7246" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="691"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2690"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2403"/>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="822"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="29"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="7733CF22" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="5B32191E" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="658"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7C37C6" w14:textId="2800A598" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="6702C007" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="3573" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DC327" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B06FC8B" w14:textId="53378D66" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="2C849D9D" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:spacing w:after="120"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Public Entertainment Application reference (if applicable)</w:t>
+              <w:t xml:space="preserve">Public Entertainment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Application Ref. No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="4A2ACB03" w14:textId="77777777" w:rsidTr="006C1D6F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769F5FFB" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="5F58F978" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="199E3467" w14:textId="15386EA1" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="2BFA7455" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Address of Premises requested for let or to be licensed</w:t>
+              <w:t xml:space="preserve">Address of Premises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>requested for let and/or to be licensed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="3573" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424DB1F4" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADFA4E4" w14:textId="692A2F6D" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="39B0A5A6" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:spacing w:after="120"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2403" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C5AA80" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="48CF9A23" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:spacing w:after="120"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...80 lines deleted...]
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="59074427" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="3441D5B0" w14:textId="77777777" w:rsidTr="00390EBB">
         <w:trPr>
-          <w:tblHeader/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C03768A" w14:textId="7FA5507C" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="736758BE" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>Number</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1470714869"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  as appropriate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC45D4B" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE7496C" w14:textId="040D9A2A" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="2E3BF238" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Condition </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F8A466" w14:textId="18DFED24" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="4CC81E5E" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...24 lines deleted...]
-                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="3466001C" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="24D1D0AE" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06CE8029" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="5CAF9D19" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="3B175F44" w14:textId="4D7381BB" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="3849AC23" w14:textId="70D9E318" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read and understood the relevant </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00740CC3">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00961144">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>HSE guidance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> on the use of inflatables, and the associated guidance contained within Information Sheet 49 –  “Safe Use and operation of inflatable play equipment including bouncy castles” – produced by TIPE (The Inflatable Play Enterprise) </w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the use of inflatables, and the associated guidance contained within Information Sheet 49 – “Safe Use and operation of inflatable play equipment including bouncy castles” – produced by TIPE (The Inflatable Play Enterprise) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00740CC3">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006B000C" w:rsidRPr="006B000C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>www.tipe.co.uk/info49.pdf</w:t>
+                <w:t>Tipe</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006B000C" w:rsidRPr="006B000C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Subscription Service, The Inflatable Play Enterprise</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="582AB1F4" w14:textId="77777777" w:rsidR="00920344" w:rsidRPr="00961144" w:rsidRDefault="00920344" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1143387683"/>
+            <w:id w:val="1337107668"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0AAE7A4A" w14:textId="6344C58A" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="78F9D0BA" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-850340896"/>
+            <w:id w:val="-481461574"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="62962067" w14:textId="605B1A78" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="22C96FC6" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="45B5F571" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="5E94157D" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481F1334" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="203F5D35" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="6B309458" w14:textId="2F470161" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="39E7845C" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t>I confirm that a suitable and sufficient risk assessment has been undertaken for the use of the inflatable play equipment at this event</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I confirm that a suitable and sufficient risk assessment has been undertaken for the use of the inflatable play equipment at this event.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="836506785"/>
+            <w:id w:val="-1750953057"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="41B7E7BC" w14:textId="520CB403" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="01CD898E" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1429352176"/>
+            <w:id w:val="-1905445003"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4741E333" w14:textId="4C62C5C2" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="4522AEAE" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="4FD83BB8" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="06EF5626" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7095C8B0" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="720949CD" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="3D410392" w14:textId="7A53A72C" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00B722AC">
+          <w:p w14:paraId="06786709" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that the inflatable play equipment to be used has been inspected and tested annually through either the PIPA (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pertexa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Inflatable Play Accreditation) certification scheme or the ADIPS (Amusement Device Inspection Procedures Scheme). Copies of such certification are available for inspection if necessary</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inflatable Play Accreditation) certification scheme or the ADIPS (Amusement Device Inspection Procedures Scheme). Copies of such certification are available for inspection if necessary.  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6961452A" w14:textId="77777777" w:rsidR="00920344" w:rsidRPr="00961144" w:rsidRDefault="00920344" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1107652891"/>
+            <w:id w:val="-483623115"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0232C6CB" w14:textId="13FA2B59" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="53A75AA9" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="969020110"/>
+            <w:id w:val="1784143019"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7101098C" w14:textId="7F5DB89D" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="564DEFA4" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="3E322187" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="73C0B6AB" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3577D5FD" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="26C8B50A" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="51592413" w14:textId="49806395" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="7CD6142D" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t>I confirm that the inflatable play equipment to be used is clearly marked with its limitations of use</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I confirm that the inflatable play equipment to be used is clearly marked with its limitations of use?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1343466736"/>
+            <w:id w:val="-1937504874"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="63C9CC95" w14:textId="5D793168" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="3BD0F07E" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-633408485"/>
+            <w:id w:val="-2020378854"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4FBA6E9B" w14:textId="0D693A4D" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="59A6EC36" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="6125BB40" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="09F5330B" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD37706" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="432CC345" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="3D89D1CF" w14:textId="276F77CC" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00B722AC">
+          <w:p w14:paraId="274BFF5E" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that I will follow the manufacturer’s instructions for the inflatable play equipment.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="29906FB3" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1517655227"/>
+            <w:id w:val="1857697927"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6B42C79D" w14:textId="2A7701EF" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="2519E27F" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="522286962"/>
+            <w:id w:val="-246810302"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7BF0D4EE" w14:textId="3291E9C5" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="6D12EC03" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="4FFD6359" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="7EAA99FF" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF3D6A7" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="1EB3DB87" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7EA421" w14:textId="226C1507" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00B722AC">
+          <w:p w14:paraId="54D3C0C0" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that the inflatable structure will be provided with an adequate anchorage and/or ballast system as per the manufacturer’s guidance prior to public use. Each inflatable will have at least 6 anchorage points. The ropes used to secure the inflatable should be in good condition and not stretched, frayed or rotten.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="74F99C29" w14:textId="77777777" w:rsidR="00920344" w:rsidRPr="00961144" w:rsidRDefault="00920344" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1718270131"/>
+            <w:id w:val="-1241476187"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="346B4933" w14:textId="043C08FB" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="26E8D419" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1260437013"/>
+            <w:id w:val="2136133354"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="12E400BF" w14:textId="0E313105" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="4D1D78A8" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="1B680AA7" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="182A8AA2" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA0E675" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="71E2CB16" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="03B5F538" w14:textId="10324A43" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="24960A26" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that all operators and attendants of the inflatable play equipment will have been provided with effective training and instruction in the working of the device and its safe operation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="877282358"/>
+            <w:id w:val="1297497115"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="768D093B" w14:textId="74579DB7" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="2B1010B9" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="563532227"/>
+            <w:id w:val="528603691"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1BA81CDD" w14:textId="604A6A38" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="225E5689" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="2C892C37" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="72371A9F" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6F4132" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="3315198E" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="4D24F4DA" w14:textId="79E006A6" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00B722AC">
+          <w:p w14:paraId="56E0A9E3" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t>I confirm that the operator in charge of the inflatable play equipment when available for use to the public will be at least 18 years of age and that any attendants assisting in its operation will be at least 16years of age?</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm that the operator in charge of the inflatable play equipment when available for use to the public will be at least 18 years of age and that any attendants assisting in its operation will be at least 16years of age? </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4B8238F9" w14:textId="77777777" w:rsidR="00920344" w:rsidRPr="00961144" w:rsidRDefault="00920344" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1672172558"/>
+            <w:id w:val="351307384"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1DD2394C" w14:textId="39AE9CBF" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="5DD080DF" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-707413862"/>
+            <w:id w:val="205153474"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="24ECD3E1" w14:textId="7AC024C6" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="22ECD1BE" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="44CA16C7" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="2762CC4E" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F67D024" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="4705333B" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA8A8B5" w14:textId="74ADDAF5" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00B722AC">
+          <w:p w14:paraId="1C1443CD" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that adequate precautions will be taken in adverse weather conditions. Inflatables will </w:t>
             </w:r>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>not</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>no</w:t>
             </w:r>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> be used when the wind speed or gusts exceed the manufacturer’s recommendations.</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t be used when the wind speed or gusts exceed the manufacturer’s recommendations.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>All inflatable operators will have available an anemometer for measuring wind conditions.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8B46CF" w14:textId="77777777" w:rsidR="00920344" w:rsidRPr="00961144" w:rsidRDefault="00920344" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1549183321"/>
+            <w:id w:val="-1270308923"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0D5CE101" w14:textId="64CD1E11" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="53284E03" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="594671625"/>
+            <w:id w:val="-1552917145"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3F308E26" w14:textId="2C076485" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="4C45A89F" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="5D3DBF40" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="0AD05D3B" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F5792D" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="14449F6F" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="3836AB62" w14:textId="49F5C5B0" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00B722AC">
+          <w:p w14:paraId="6C5ADD60" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...5 lines deleted...]
-              <w:t>I confirm that routine daily check will be conducted on the inflatable device prior to the first use on each day of use, and at suitable intervals thereafter in accordance with the manufacturer’s instructions</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm that routine daily check will be conducted on the inflatable device prior to the first use on each day of use, and at suitable intervals thereafter in accordance with the manufacturer’s instructions  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="27A529A9" w14:textId="77777777" w:rsidR="00920344" w:rsidRPr="00961144" w:rsidRDefault="00920344" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-663777709"/>
+            <w:id w:val="-1861817839"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2459A7FE" w14:textId="719B7242" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="063C050D" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1616015967"/>
+            <w:id w:val="146104105"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1E8E8980" w14:textId="710E2E02" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="00B722AC" w:rsidP="006C1D6F">
+              <w:p w14:paraId="479A703B" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="3DB48866" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="73FDB7C0" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEFCD95" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="76955315" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAE98F4" w14:textId="5BD213B3" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="59A144BD" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that all portable electrical equipment associated with the operation of the inflatable play equipment has been PAT tested and deemed to be safe to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="012EC1F4" w14:textId="254A9B10" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="00000000" w:rsidP="006C1D6F">
+          <w:p w14:paraId="1AD6E718" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00000000" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="229739467"/>
+                <w:id w:val="-278953685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="006C1D6F" w:rsidRPr="00740CC3">
+                <w:r w:rsidR="00390EBB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006C1D6F" w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="MS Gothic" w:hAnsi="Ebrima" w:cs="MS Gothic"/>
+            <w:r w:rsidR="00390EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79D3641C" w14:textId="3A2B70E8" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="00000000" w:rsidP="006C1D6F">
+          <w:p w14:paraId="416C54CB" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00000000" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="1396165918"/>
+                <w:id w:val="348608023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="006C1D6F" w:rsidRPr="00740CC3">
+                <w:r w:rsidR="00390EBB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="0EBC1567" w14:textId="77777777" w:rsidTr="006C1D6F">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="6A3B8936" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4D3600" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="677F2FF1" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="531D8D7E" w14:textId="2F9741AF" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+          <w:p w14:paraId="155F1FAC" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I confirm that in the event a defect is found which could possibly lead to danger, the public will not be permitted to use the device until the cause has been identified and remedied.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1409499147"/>
+            <w:id w:val="68243517"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2FC9FF67" w14:textId="58BFA267" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="7D4ECB45" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1254637473"/>
+            <w:id w:val="-2024845422"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="844" w:type="dxa"/>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7357EA15" w14:textId="4AC61C5D" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="006C1D6F">
+              <w:p w14:paraId="52D90256" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
                 <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00740CC3">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...51 lines deleted...]
-      <w:tr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w14:paraId="0D3A6367" w14:textId="77777777" w:rsidTr="00C15031">
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="6A4A1F2F" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1FCA3F" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="0054670F">
+          <w:p w14:paraId="292E24E5" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740CC3">
-[...3 lines deleted...]
-              <w:t>Print name:</w:t>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Declaration (To be completed by the applicant and/or the activity provider)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="679E847D" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="0054670F">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="44C59095" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="389B3E8B" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BB26A0" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I declare that the above checklist has been completed accurately and is a true reflection of the arrangements that will be in place for the use of inflatable play equipment: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00390EBB" w:rsidRPr="00961144" w14:paraId="5B79A861" w14:textId="77777777" w:rsidTr="00390EBB">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A487067" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Print Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="780D1C2C" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0C4F1B" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="0054670F">
+          <w:p w14:paraId="29FEAE62" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00961144">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="159E0EE1" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="0054670F">
+          <w:p w14:paraId="2A74BCBF" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRPr="00961144" w:rsidRDefault="00390EBB" w:rsidP="00390EBB">
             <w:pPr>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AED9E8F" w14:textId="77777777" w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidRDefault="006C1D6F" w:rsidP="00920344">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="006C1D6F" w:rsidRPr="00740CC3" w:rsidSect="0069621F">
+    <w:p w14:paraId="36EF4C3A" w14:textId="77777777" w:rsidR="00390EBB" w:rsidRDefault="00390EBB" w:rsidP="00920344"/>
+    <w:sectPr w:rsidR="00390EBB" w:rsidSect="0069621F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -3388,85 +4118,78 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Ebrima">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00770D71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F98ACD42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4223,163 +4946,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1180220E"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135544E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37984952"/>
     <w:lvl w:ilvl="0" w:tplc="D1B23AE8">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -4424,51 +5034,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DA87847"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4182A696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4537,51 +5147,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E36540"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC60D0D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4650,51 +5260,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24FF0CC1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F598746A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4763,51 +5373,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="297E7B4B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3A6DCEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4876,51 +5486,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B71E54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="475C0744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4989,137 +5599,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EAA763D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C85E68CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5188,51 +5712,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BEA3BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83B8BC16"/>
     <w:lvl w:ilvl="0" w:tplc="25964866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5279,68 +5803,68 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FFB5473"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DD0CA538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3506A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75049EB8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5409,51 +5933,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B879FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3F28322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5522,51 +6046,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54785A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E844120"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5635,51 +6159,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B0194E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3566018C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5748,51 +6272,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560137B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EDC3E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5861,51 +6385,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59B53207"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4576412E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5974,51 +6498,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A640720"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="160ABE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6087,51 +6611,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BC01811"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="881E68F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6200,51 +6724,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="600D29C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E8AA72C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6313,51 +6837,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EA67F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C0480AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6426,51 +6950,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656517CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5D28AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6539,51 +7063,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66A760DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4D49022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6652,51 +7176,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="677A063B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6B8BB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6765,51 +7289,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8E7BB8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B08434CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6878,137 +7402,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="763A52E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE820C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7078,51 +7516,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BF37431"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="263C3130"/>
     <w:styleLink w:val="Style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7193,271 +7631,267 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="806360180">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1217163503">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1276906806">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="195894481">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="414010930">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1888758666">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="608633833">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2035955830">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="352345993">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1782339544">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1870681465">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="831529536">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="328220406">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="621884682">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1327854768">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1565291678">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="328220406">
+  <w:num w:numId="17" w16cid:durableId="395470459">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2120755688">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1443648770">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="621884682">
-[...8 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="395470459">
+  <w:num w:numId="20" w16cid:durableId="289828984">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2005432248">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1454520516">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="804077925">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1570386426">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1673795263">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1419322942">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1195389632">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1142500381">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2141914516">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="379208499">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="751121034">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="609363667">
-    <w:abstractNumId w:val="16"/>
-[...4 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="661082535">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D5008"/>
     <w:rsid w:val="000112F9"/>
-    <w:rsid w:val="000368E8"/>
     <w:rsid w:val="00067389"/>
     <w:rsid w:val="0007528D"/>
     <w:rsid w:val="000B119C"/>
     <w:rsid w:val="000D6E5C"/>
     <w:rsid w:val="000D7109"/>
     <w:rsid w:val="00143FD5"/>
+    <w:rsid w:val="001D36ED"/>
     <w:rsid w:val="001F0CA8"/>
     <w:rsid w:val="00211ED3"/>
+    <w:rsid w:val="002D40D5"/>
+    <w:rsid w:val="002F387A"/>
     <w:rsid w:val="00331285"/>
     <w:rsid w:val="0038278A"/>
     <w:rsid w:val="00390EBB"/>
     <w:rsid w:val="003A3105"/>
     <w:rsid w:val="003D6E9C"/>
     <w:rsid w:val="003F14BB"/>
     <w:rsid w:val="003F3E97"/>
     <w:rsid w:val="004020FF"/>
     <w:rsid w:val="004140CF"/>
     <w:rsid w:val="00437F0D"/>
-    <w:rsid w:val="00460A63"/>
     <w:rsid w:val="004763B5"/>
     <w:rsid w:val="00485D73"/>
-    <w:rsid w:val="004D10B7"/>
+    <w:rsid w:val="004B7337"/>
     <w:rsid w:val="0051699B"/>
     <w:rsid w:val="00527C6E"/>
+    <w:rsid w:val="005835A8"/>
+    <w:rsid w:val="00587BB2"/>
     <w:rsid w:val="00587DA0"/>
-    <w:rsid w:val="005E27D8"/>
+    <w:rsid w:val="00592791"/>
+    <w:rsid w:val="005D1581"/>
+    <w:rsid w:val="005D1596"/>
     <w:rsid w:val="005F3CD7"/>
+    <w:rsid w:val="006657D9"/>
+    <w:rsid w:val="00682331"/>
     <w:rsid w:val="0069621F"/>
-    <w:rsid w:val="006B6784"/>
-    <w:rsid w:val="006C1D6F"/>
+    <w:rsid w:val="006B000C"/>
     <w:rsid w:val="006D2F90"/>
-    <w:rsid w:val="00740CC3"/>
+    <w:rsid w:val="006E4D71"/>
     <w:rsid w:val="007B4A31"/>
     <w:rsid w:val="007C4732"/>
     <w:rsid w:val="007D5008"/>
     <w:rsid w:val="007F2B1A"/>
     <w:rsid w:val="00812897"/>
     <w:rsid w:val="008530A2"/>
     <w:rsid w:val="00920344"/>
     <w:rsid w:val="00934476"/>
+    <w:rsid w:val="0095513A"/>
+    <w:rsid w:val="009D1C92"/>
+    <w:rsid w:val="00A01B7C"/>
     <w:rsid w:val="00A47A74"/>
     <w:rsid w:val="00A50583"/>
     <w:rsid w:val="00A665DE"/>
     <w:rsid w:val="00A72581"/>
     <w:rsid w:val="00A93BB1"/>
     <w:rsid w:val="00AF0BD9"/>
+    <w:rsid w:val="00B17D20"/>
     <w:rsid w:val="00B4373B"/>
-    <w:rsid w:val="00B722AC"/>
     <w:rsid w:val="00B925A4"/>
     <w:rsid w:val="00BD4730"/>
-    <w:rsid w:val="00BE0F09"/>
-    <w:rsid w:val="00C15031"/>
     <w:rsid w:val="00C50DF9"/>
     <w:rsid w:val="00C63D24"/>
+    <w:rsid w:val="00C946E7"/>
+    <w:rsid w:val="00CF40A7"/>
     <w:rsid w:val="00D32008"/>
     <w:rsid w:val="00D77880"/>
     <w:rsid w:val="00D9369E"/>
     <w:rsid w:val="00D94424"/>
-    <w:rsid w:val="00DD2DD1"/>
     <w:rsid w:val="00DE7A71"/>
     <w:rsid w:val="00E2090A"/>
-    <w:rsid w:val="00E35861"/>
-    <w:rsid w:val="00E3628E"/>
+    <w:rsid w:val="00E35230"/>
     <w:rsid w:val="00ED6D9E"/>
     <w:rsid w:val="00EF63F9"/>
-    <w:rsid w:val="00EF7BD5"/>
     <w:rsid w:val="00F85ED4"/>
     <w:rsid w:val="00F86099"/>
     <w:rsid w:val="00FE650D"/>
-    <w:rsid w:val="00FF1076"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1ABA2616"/>
-  <w15:docId w15:val="{86299882-6153-4F0A-994D-FE1E5153D799}"/>
+  <w15:docId w15:val="{F73A4907-C87D-49E0-9484-7F299D3F5513}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7816,115 +8250,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...63 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -8010,750 +8379,74 @@
         <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00390EBB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00390EBB"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E35861"/>
+    <w:rsid w:val="00592791"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pipa.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tipe.co.uk/info49.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/entertainment/fairgrounds/inflatables.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tipe.co.uk/info49.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:envhealth@highland.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/entertainment/fairgrounds/inflatables.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LetsBookings@Highland.gov.uk" TargetMode="External"/></Relationships>
-[...625 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pipa.org.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tipe.org.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tipe.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/entertainment/fairgrounds/inflatables.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:licensing@highland.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/entertainment/fairgrounds/inflatables.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LetsBookings@Highland.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/entertainment/fairgrounds/inflatables.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9013,158 +8706,216 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B14B5CC53F7200458B0684760E139ACF" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f6c8cea1dd29e684fe18d7eb1a9a025">
-[...1 lines deleted...]
-    <xsd:import namespace="afc63d5d-dcf8-4759-868e-627b4a769e63"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100733E4FE3CBD92B42B9B24515396AB07D" ma:contentTypeVersion="997" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fc1aaeeaecd3fcab46f2ca6d7deb17ab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f" xmlns:ns3="01f8d26d-0abf-4ed5-917f-7dac41e45ecb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adde3464996c7f0ab15198f59d638e73" ns2:_="" ns3:_="">
+    <xsd:import namespace="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f"/>
+    <xsd:import namespace="01f8d26d-0abf-4ed5-917f-7dac41e45ecb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="afc63d5d-dcf8-4759-868e-627b4a769e63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{61d457ac-02e2-4e6d-afaa-c7f4520bd16f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01f8d26d-0abf-4ed5-917f-7dac41e45ecb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -9209,144 +8960,217 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01f8d26d-0abf-4ed5-917f-7dac41e45ecb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f">HCREF-1185112223-79789</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f">
+      <Url>https://highlandcouncil1.sharepoint.com/sites/ecssupport/proj/_layouts/15/DocIdRedir.aspx?ID=HCREF-1185112223-79789</Url>
+      <Description>HCREF-1185112223-79789</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94EAEC80-BD88-4B13-A4A6-C47DF9D19FE9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C51A27C-908E-4B00-A443-13EF72E1CC91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A1092E-3073-4CD9-837F-95966EC87526}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="afc63d5d-dcf8-4759-868e-627b4a769e63"/>
+    <ds:schemaRef ds:uri="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f"/>
+    <ds:schemaRef ds:uri="01f8d26d-0abf-4ed5-917f-7dac41e45ecb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B119004E-95A0-4D9C-ABFB-78E8B954F60D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A9D031-DCD6-4514-950A-7F297792613B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFED9E49-B433-4BF7-8F3E-CA01E9CDC3DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C51A27C-908E-4B00-A443-13EF72E1CC91}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B119004E-95A0-4D9C-ABFB-78E8B954F60D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f"/>
+    <ds:schemaRef ds:uri="01f8d26d-0abf-4ed5-917f-7dac41e45ecb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>972</Words>
-  <Characters>5543</Characters>
+  <Words>982</Words>
+  <Characters>5602</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Highland Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6502</CharactersWithSpaces>
+  <CharactersWithSpaces>6571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Sandra Kennedy</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B14B5CC53F7200458B0684760E139ACF</vt:lpwstr>
+    <vt:lpwstr>0x010100733E4FE3CBD92B42B9B24515396AB07D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>696adfc4-8a9d-4340-b99b-43443453c6c5</vt:lpwstr>
+    <vt:lpwstr>c701f8d2-5b0c-4ac8-8b80-44cf357257c5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>