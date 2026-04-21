--- v0 (2026-03-09)
+++ v1 (2026-04-21)
@@ -1,519 +1,1016 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E83522B" w14:textId="77777777" w:rsidR="0013637C" w:rsidRPr="00005B11" w:rsidRDefault="00737626" w:rsidP="00737626">
+    <w:p w14:paraId="6E83522B" w14:textId="77777777" w:rsidR="0013637C" w:rsidRDefault="00737626" w:rsidP="00737626">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E835526" wp14:editId="29FCA669">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E835526" wp14:editId="246CEBD1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>209550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>85725</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3619500" cy="1296035"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="4191000" cy="1329055"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3619500" cy="1296035"/>
+                          <a:ext cx="4191000" cy="1329055"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E835533" w14:textId="47C59126" w:rsidR="008E3CCC" w:rsidRPr="00E4625C" w:rsidRDefault="008E3CCC" w:rsidP="00711A6D">
+                          <w:p w14:paraId="6E835533" w14:textId="30EE1BF6" w:rsidR="008E3CCC" w:rsidRPr="0096308E" w:rsidRDefault="008E3CCC">
                             <w:pPr>
-                              <w:pStyle w:val="Heading1"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E4625C">
+                            <w:r w:rsidRPr="0096308E">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                               <w:t>Facilities</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E4625C">
+                            <w:r w:rsidRPr="009173D5">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00711A6D" w:rsidRPr="00E4625C">
+                            <w:r w:rsidRPr="0096308E">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t>b</w:t>
+                              <w:t>Booking</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E4625C">
+                            <w:r w:rsidR="00B578CF">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t>ooking</w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00711A6D" w:rsidRPr="00E4625C">
+                            <w:r w:rsidRPr="0096308E">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve"> a</w:t>
-[...20 lines deleted...]
-                              <w:t>orm</w:t>
+                              <w:t>Application Form</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6E835534" w14:textId="64BC0ECE" w:rsidR="008E3CCC" w:rsidRPr="00711A6D" w:rsidRDefault="00F74C06" w:rsidP="00711A6D">
+                          <w:p w14:paraId="6E835534" w14:textId="2A58D67C" w:rsidR="008E3CCC" w:rsidRPr="0096308E" w:rsidRDefault="00254E0C">
                             <w:pPr>
-                              <w:pStyle w:val="Heading1"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                               <w:t>18</w:t>
                             </w:r>
-                            <w:r w:rsidR="00687A3B" w:rsidRPr="00E4625C">
+                            <w:r w:rsidRPr="00254E0C">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> August </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008E3CCC" w:rsidRPr="0096308E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>20</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008E3CCC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00687A3B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008E3CCC" w:rsidRPr="0096308E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> –</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007C1C54">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="0022580A">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t>August</w:t>
+                              <w:t>18</w:t>
                             </w:r>
-                            <w:r w:rsidR="007C1C54" w:rsidRPr="00E4625C">
+                            <w:r w:rsidR="0022580A" w:rsidRPr="0022580A">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:vertAlign w:val="superscript"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>th</w:t>
                             </w:r>
-                            <w:r w:rsidR="008E3CCC" w:rsidRPr="00E4625C">
+                            <w:r w:rsidR="0022580A">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t>202</w:t>
+                              <w:t xml:space="preserve"> August</w:t>
                             </w:r>
-                            <w:r w:rsidR="00687A3B" w:rsidRPr="00E4625C">
+                            <w:r w:rsidR="008E3CCC" w:rsidRPr="0096308E">
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t>5</w:t>
-[...13 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
                               </w:rPr>
-                              <w:t>18</w:t>
-[...16 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6E835535" w14:textId="77777777" w:rsidR="008E3CCC" w:rsidRPr="009173D5" w:rsidRDefault="008E3CCC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="30000"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6E835526" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.5pt;margin-top:6.75pt;width:285pt;height:102.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ9/7EDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSbqx4qy22aaq&#10;tL1I234AxjhGBYYCib39+h2wN5u2b1V5QAwznJk5c9jcDFqRk3BegqloMcspEYZDI82hot+/7d9c&#10;U+IDMw1TYERFH4WnN9vXrza9LcUcOlCNcARBjC97W9EuBFtmmeed0MzPwAqDzhacZgFNd8gax3pE&#10;1yqb5/kq68E11gEX3uPt3eik24TftoKHL23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMGk&#10;Z6g7Fhg5OvkXlJbcgYc2zDjoDNpWcpF6wG6K/I9uHjpmReoFyfH2TJP/f7D88+nBfnUkDO9gwAGm&#10;Jry9B/7DEwO7jpmDuHUO+k6wBhMXkbKst76cnkaqfekjSN1/ggaHzI4BEtDQOh1ZwT4JouMAHs+k&#10;iyEQjpdXq2K9zNHF0VfM16v8aplysPL5uXU+fBCgSTxU1OFUEzw73fsQy2Hlc0jM5kHJZi+VSoY7&#10;1DvlyImhAvZpTei/hSlD+oqul/NlQjYQ3ydxaBlQoUrqil7ncY2aiXS8N00KCUyq8YyVKDPxEykZ&#10;yQlDPWBg5KmG5hGZcjAqEX8OHjpwvyjpUYUV9T+PzAlK1EeDbK+LxSLKNhmL5ds5Gu7SU196mOEI&#10;VdFAyXjchST1yIOBW5xKKxNfL5VMtaK6Eo3TT4jyvbRT1Mt/3T4BAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9uRCc3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXZpsaDI0qiJ&#10;xmtrf8AAUyCys4TdFvrvnZ7scd57efO9fDPbXp1o9J1jA8tFBIq4cnXHjYH9z+fjMygfkGvsHZOB&#10;M3nYFLc3OWa1m3hLp11olJSwz9BAG8KQae2rliz6hRuIxTu40WKQc2x0PeIk5bbXqyhKtMWO5UOL&#10;A320VP3ujtbA4Xt6WL9M5VfYp9un5B27tHRnY+7v5rdXUIHm8B+GC76gQyFMpTty7VVvII5lShA9&#10;XoMSP4kuQmlgtUwT0EWurxcUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJ9/7EDgIA&#10;APcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9uRCc&#10;3QAAAAkBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.5pt;margin-top:6.75pt;width:330pt;height:104.65pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp2nMpDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhW3UdLV0KUJa&#10;LtLCBziO01g4HjN2myxfv2M32y3whshDNOOxj8+cOV5fj71hR4Veg614Mcs5U1ZCo+2+4t+/7V5d&#10;ceaDsI0wYFXFH5Tn15uXL9aDK9UcOjCNQkYg1peDq3gXgiuzzMtO9cLPwClLxRawF4FS3GcNioHQ&#10;e5PN8/xNNgA2DkEq72n19lTkm4TftkqGL23rVWCm4sQtpD+mfx3/2WYtyj0K12k50RD/wKIX2tKl&#10;Z6hbEQQ7oP4LqtcSwUMbZhL6DNpWS5V6oG6K/I9u7jvhVOqFxPHuLJP/f7Dy8/HefUUWxncw0gBT&#10;E97dgfzhmYVtJ+xe3SDC0CnR0MVFlCwbnC+no1FqX/oIUg+foKEhi0OABDS22EdVqE9G6DSAh7Po&#10;agxM0uKiWBV5TiVJteL1fJUvl+kOUT4dd+jDBwU9i0HFkaaa4MXxzodIR5RPW+JtHoxudtqYlOC+&#10;3hpkR0EO2KVvQv9tm7FsqPhqOV8mZAvxfDJHrwM51Oi+4lfEk5im5SjHe9ukOAhtTjExMXbSJ0py&#10;EieM9Ugbo041NA+kFMLJifRyKOgAf3E2kAsr7n8eBCrOzEdLaq+KxSLaNiWL5ds5JXhZqS8rwkqC&#10;qnjg7BRuQ7J61MHCDU2l1UmvZyYTV3JXknF6CdG+l3na9fxeN48AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeAO9c3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRLG2RpVET&#10;jdfW/oABpkBkZwm7LfTfOz3pcd57efO9fDvbXp1p9J1jA0+LCBRx5eqOGwOH74/HNSgfkGvsHZOB&#10;C3nYFrc3OWa1m3hH531olJSwz9BAG8KQae2rliz6hRuIxTu60WKQc2x0PeIk5bbXcRSl2mLH8qHF&#10;gd5bqn72J2vg+DU9LDdT+RkOq91z+obdqnQXY+7v5tcXUIHm8BeGK76gQyFMpTtx7VVvIElkShA9&#10;WYISP91chdJAHMdr0EWu/y8ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp2nMpDgIA&#10;APcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCeAO9c&#10;3QAAAAkBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6E835533" w14:textId="47C59126" w:rsidR="008E3CCC" w:rsidRPr="00E4625C" w:rsidRDefault="008E3CCC" w:rsidP="00711A6D">
+                    <w:p w14:paraId="6E835533" w14:textId="30EE1BF6" w:rsidR="008E3CCC" w:rsidRPr="0096308E" w:rsidRDefault="008E3CCC">
                       <w:pPr>
-                        <w:pStyle w:val="Heading1"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E4625C">
+                      <w:r w:rsidRPr="0096308E">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                         <w:t>Facilities</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E4625C">
+                      <w:r w:rsidRPr="009173D5">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00711A6D" w:rsidRPr="00E4625C">
+                      <w:r w:rsidRPr="0096308E">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t>b</w:t>
+                        <w:t>Booking</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E4625C">
+                      <w:r w:rsidR="00B578CF">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t>ooking</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00711A6D" w:rsidRPr="00E4625C">
+                      <w:r w:rsidRPr="0096308E">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve"> a</w:t>
-[...20 lines deleted...]
-                        <w:t>orm</w:t>
+                        <w:t>Application Form</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6E835534" w14:textId="64BC0ECE" w:rsidR="008E3CCC" w:rsidRPr="00711A6D" w:rsidRDefault="00F74C06" w:rsidP="00711A6D">
+                    <w:p w14:paraId="6E835534" w14:textId="2A58D67C" w:rsidR="008E3CCC" w:rsidRPr="0096308E" w:rsidRDefault="00254E0C">
                       <w:pPr>
-                        <w:pStyle w:val="Heading1"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                         <w:t>18</w:t>
                       </w:r>
-                      <w:r w:rsidR="00687A3B" w:rsidRPr="00E4625C">
+                      <w:r w:rsidRPr="00254E0C">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:vertAlign w:val="superscript"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> August </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E3CCC" w:rsidRPr="0096308E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>20</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E3CCC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00687A3B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E3CCC" w:rsidRPr="0096308E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> –</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007C1C54">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="0022580A">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t>August</w:t>
+                        <w:t>18</w:t>
                       </w:r>
-                      <w:r w:rsidR="007C1C54" w:rsidRPr="00E4625C">
+                      <w:r w:rsidR="0022580A" w:rsidRPr="0022580A">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:vertAlign w:val="superscript"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>th</w:t>
                       </w:r>
-                      <w:r w:rsidR="008E3CCC" w:rsidRPr="00E4625C">
+                      <w:r w:rsidR="0022580A">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t>202</w:t>
+                        <w:t xml:space="preserve"> August</w:t>
                       </w:r>
-                      <w:r w:rsidR="00687A3B" w:rsidRPr="00E4625C">
+                      <w:r w:rsidR="008E3CCC" w:rsidRPr="0096308E">
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t>5</w:t>
-[...13 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
                         </w:rPr>
-                        <w:t>18</w:t>
-[...16 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6E835535" w14:textId="77777777" w:rsidR="008E3CCC" w:rsidRPr="009173D5" w:rsidRDefault="008E3CCC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="30000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E835528" wp14:editId="4939DF36">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E835528" wp14:editId="6E835529">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-509270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-520700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7378700" cy="1637665"/>
                 <wp:effectExtent l="19050" t="38100" r="12700" b="38735"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Freeform 4" descr="Form Heading"/>
+                <wp:docPr id="4" name="Freeform 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7378700" cy="1637665"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="connsiteX0" fmla="*/ 0 w 7134447"/>
                             <a:gd name="connsiteY0" fmla="*/ 1339702 h 1532116"/>
                             <a:gd name="connsiteX1" fmla="*/ 1648047 w 7134447"/>
                             <a:gd name="connsiteY1" fmla="*/ 1531088 h 1532116"/>
                             <a:gd name="connsiteX2" fmla="*/ 4455042 w 7134447"/>
                             <a:gd name="connsiteY2" fmla="*/ 1265274 h 1532116"/>
                             <a:gd name="connsiteX3" fmla="*/ 4901609 w 7134447"/>
                             <a:gd name="connsiteY3" fmla="*/ 457200 h 1532116"/>
                             <a:gd name="connsiteX4" fmla="*/ 7134447 w 7134447"/>
                             <a:gd name="connsiteY4" fmla="*/ 0 h 1532116"/>
                           </a:gdLst>
                           <a:ahLst/>
@@ -584,13242 +1081,13379 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="623AFD1B" id="Freeform 4" o:spid="_x0000_s1026" alt="Form Heading" style="position:absolute;margin-left:-40.1pt;margin-top:-41pt;width:581pt;height:128.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7134447,1532116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlwUyzMgQAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu3DYQfS/QfyD0WKBeUaJuC6+DrQMX&#10;BYzEqF0kfeRSlFeARKok9+J8fYYUpaUdpxsX9YNMaXjmcIZnZufy3bHv0J4r3UqxivBFHCEumKxb&#10;8biK/nq4+bWMkDZU1LSTgq+iJ66jd1c//3R5GJY8kVvZ1VwhcCL08jCsoq0xw3Kx0GzLe6ov5MAF&#10;GBupemrgVT0uakUP4L3vFkkc54uDVPWgJONaw9f3ozG6cv6bhjPzsWk0N6hbRXA2457KPTf2ubi6&#10;pMtHRYdty/wx6H84RU9bAaSzq/fUULRT7Teu+pYpqWVjLpjsF7JpWsZdDBANjl9Ec7+lA3exQHL0&#10;MKdJ/39u2Yf9/XCnIA2HQS81LG0Ux0b19j+cDx1dsp7mZPGjQQw+FmlRFjHklIEN52mR55lN5+IE&#10;ZzttfufSuaL7W23GbNewcrmqkaA9iIJJIXRr+Gfw1vQdXMAvCxSjAypwSggp/C293P53uB2naVXE&#10;CdoinKUJxvl3QJ9xwIFzUsakOM/0DJSlOC7L80xJwERIlsUkOc8UgnCSZ0lBzjOlIVMV4zyuzjM9&#10;A2UFVNN5IhIQ+cs5TxSCXnCAWB4nOdDtpBB2FF4isELUtpLYVdcgtdVjqBcQ3/QKehj1ByirrzNg&#10;uNMQjN8EhmsKwcmbwJD5EJy+CQzZDMEkBEM6T7lT0Pxs2+tc2zMRgranIgRtb2MxdDlQY1M+LdEB&#10;itoXHNpCTfs6svZe7vmDdDvNqSP4mvMnOO1hu03LfuNfQgQBJRdQsHB2TAjOKl/Vg/NXxVlGvDUj&#10;KalcTuCIzurLdASP1TdF/YzpNd4kdb49Fpd5+cx1WuGkKMfbhHORJHNNbGL2ZTuix2r8YWZSVUUa&#10;e9dxmSfPgwpd53kZF5W/FRcyGavYERNXnD/Mm6WkxEXuoAnJoRmGjvOE4BSP2sdJCq0itM73D9c0&#10;V1OQYxCYVY3r8rN8rOqCTi/kTdt1TmGdcKLKobe4+tWya2trtUrS6nFz3Sm0pyDSIk7j9cQYbAPf&#10;HRTz4vTr5FbmqePWRyf+5A1qa2gKychgBwc+u6WMcWHwaNrSmo9sWQx/PqFu1LAIF5RzaD03cMrZ&#10;t3fwuu+x5/j9Fsrd3DGDfej/Bp4RjlkKM4P7Vkj1WmQdROWZx/1TksbU2CxtZP10p5CS49SjB3bT&#10;Km1uqTZ3VMGvLBQcjG7mIzyaTkL5Q5W7VYS2Un157bvdD9MHWCN0gLFpFel/dlTxCHV/CJhLKigi&#10;cGvcixMu9J3QsgktYtdfS7h9kCOczi0BrEw3LRsl+08w4a0tK5ioYMANLd9AJxtfrg28gwlmRMbX&#10;a7eG2QrUeSvuB2ad26wOEPnD8RNVA7LLVWRgkPkgpxGLLqcBxUp83muRQq53RjatnV6cDse8+heY&#10;y5xw/AxpB7/w3e06TbpXXwEAAP//AwBQSwMEFAAGAAgAAAAhACZDqNngAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6zQqkKZxKoTEBamoLf0Ax16SlHgdxW4b/p7NCW4z&#10;2qfZmWIzuk5ccAitJwWLeQICyXjbUq3g+Pk2y0CEqMnqzhMq+MEAm/L2ptC59Vfa4+UQa8EhFHKt&#10;oImxz6UMpkGnw9z3SHz78oPTke1QSzvoK4e7TqZJ8iSdbok/NLrH1wbN9+HsFMRtZo9habb7992q&#10;r0/moVqOH0rd340vaxARx/gHw1Sfq0PJnSp/JhtEp2CWJSmjk0h51EQk2YLXVKyeH1cgy0L+H1H+&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXBTLMyBAAAMQsAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZDqNngAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAjAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACZBwAAAAA=&#10;" path="m,1339702v452770,101895,905540,203791,1648047,191386c2390554,1518683,3912782,1444255,4455042,1265274v542260,-178981,,-597195,446567,-808074c5348176,246321,6241311,123160,7134447,e" filled="f" strokecolor="#7030a0" strokeweight="6pt">
+              <v:shape w14:anchorId="397B5475" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-40.1pt;margin-top:-41pt;width:581pt;height:128.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7134447,1532116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlwUyzMgQAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu3DYQfS/QfyD0WKBeUaJuC6+DrQMX&#10;BYzEqF0kfeRSlFeARKok9+J8fYYUpaUdpxsX9YNMaXjmcIZnZufy3bHv0J4r3UqxivBFHCEumKxb&#10;8biK/nq4+bWMkDZU1LSTgq+iJ66jd1c//3R5GJY8kVvZ1VwhcCL08jCsoq0xw3Kx0GzLe6ov5MAF&#10;GBupemrgVT0uakUP4L3vFkkc54uDVPWgJONaw9f3ozG6cv6bhjPzsWk0N6hbRXA2457KPTf2ubi6&#10;pMtHRYdty/wx6H84RU9bAaSzq/fUULRT7Teu+pYpqWVjLpjsF7JpWsZdDBANjl9Ec7+lA3exQHL0&#10;MKdJ/39u2Yf9/XCnIA2HQS81LG0Ux0b19j+cDx1dsp7mZPGjQQw+FmlRFjHklIEN52mR55lN5+IE&#10;ZzttfufSuaL7W23GbNewcrmqkaA9iIJJIXRr+Gfw1vQdXMAvCxSjAypwSggp/C293P53uB2naVXE&#10;CdoinKUJxvl3QJ9xwIFzUsakOM/0DJSlOC7L80xJwERIlsUkOc8UgnCSZ0lBzjOlIVMV4zyuzjM9&#10;A2UFVNN5IhIQ+cs5TxSCXnCAWB4nOdDtpBB2FF4isELUtpLYVdcgtdVjqBcQ3/QKehj1ByirrzNg&#10;uNMQjN8EhmsKwcmbwJD5EJy+CQzZDMEkBEM6T7lT0Pxs2+tc2zMRgranIgRtb2MxdDlQY1M+LdEB&#10;itoXHNpCTfs6svZe7vmDdDvNqSP4mvMnOO1hu03LfuNfQgQBJRdQsHB2TAjOKl/Vg/NXxVlGvDUj&#10;KalcTuCIzurLdASP1TdF/YzpNd4kdb49Fpd5+cx1WuGkKMfbhHORJHNNbGL2ZTuix2r8YWZSVUUa&#10;e9dxmSfPgwpd53kZF5W/FRcyGavYERNXnD/Mm6WkxEXuoAnJoRmGjvOE4BSP2sdJCq0itM73D9c0&#10;V1OQYxCYVY3r8rN8rOqCTi/kTdt1TmGdcKLKobe4+tWya2trtUrS6nFz3Sm0pyDSIk7j9cQYbAPf&#10;HRTz4vTr5FbmqePWRyf+5A1qa2gKychgBwc+u6WMcWHwaNrSmo9sWQx/PqFu1LAIF5RzaD03cMrZ&#10;t3fwuu+x5/j9Fsrd3DGDfej/Bp4RjlkKM4P7Vkj1WmQdROWZx/1TksbU2CxtZP10p5CS49SjB3bT&#10;Km1uqTZ3VMGvLBQcjG7mIzyaTkL5Q5W7VYS2Un157bvdD9MHWCN0gLFpFel/dlTxCHV/CJhLKigi&#10;cGvcixMu9J3QsgktYtdfS7h9kCOczi0BrEw3LRsl+08w4a0tK5ioYMANLd9AJxtfrg28gwlmRMbX&#10;a7eG2QrUeSvuB2ad26wOEPnD8RNVA7LLVWRgkPkgpxGLLqcBxUp83muRQq53RjatnV6cDse8+heY&#10;y5xw/AxpB7/w3e06TbpXXwEAAP//AwBQSwMEFAAGAAgAAAAhACZDqNngAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6zQqkKZxKoTEBamoLf0Ax16SlHgdxW4b/p7NCW4z&#10;2qfZmWIzuk5ccAitJwWLeQICyXjbUq3g+Pk2y0CEqMnqzhMq+MEAm/L2ptC59Vfa4+UQa8EhFHKt&#10;oImxz6UMpkGnw9z3SHz78oPTke1QSzvoK4e7TqZJ8iSdbok/NLrH1wbN9+HsFMRtZo9habb7992q&#10;r0/moVqOH0rd340vaxARx/gHw1Sfq0PJnSp/JhtEp2CWJSmjk0h51EQk2YLXVKyeH1cgy0L+H1H+&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXBTLMyBAAAMQsAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZDqNngAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAjAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACZBwAAAAA=&#10;" path="m,1339702v452770,101895,905540,203791,1648047,191386c2390554,1518683,3912782,1444255,4455042,1265274v542260,-178981,,-597195,446567,-808074c5348176,246321,6241311,123160,7134447,e" filled="f" strokecolor="#7030a0" strokeweight="6pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1431995;1704469,1636566;4607564,1352440;5069419,488697;7378700,0" o:connectangles="0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007C734B" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+      <w:r w:rsidR="007C734B">
+        <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E83552A" wp14:editId="6BFF5D5C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E83552A" wp14:editId="6E83552B">
             <wp:extent cx="1835676" cy="924638"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
-            <wp:docPr id="13" name="Picture 13" descr="Highland Council Logo"/>
+            <wp:docPr id="13" name="Picture 13" descr="C:\Users\SandraKe\Downloads\HC2015_colour_450px (5).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="13" name="Picture 13" descr="Highland Council Logo"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\SandraKe\Downloads\HC2015_colour_450px (5).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1849510" cy="931606"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83522C" w14:textId="5177CC48" w:rsidR="009173D5" w:rsidRPr="00005B11" w:rsidRDefault="009173D5">
+    <w:p w14:paraId="6E83522C" w14:textId="5177CC48" w:rsidR="009173D5" w:rsidRDefault="009173D5"/>
+    <w:p w14:paraId="1A417379" w14:textId="29C765BB" w:rsidR="00D26F22" w:rsidRPr="00D26F22" w:rsidRDefault="00D26F22" w:rsidP="00F74017">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D26F22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This form must be completed a minimum of 10 working days in advance of the event date and all lets are subject to availability.  Please refer to our Terms and Conditions of Hire, and our supporting documentation, before completing this form.  Failure to complete this form fully will result in it being r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23100">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eturned for completion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26F22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A417379" w14:textId="00760657" w:rsidR="00D26F22" w:rsidRPr="00005B11" w:rsidRDefault="00D26F22">
+    <w:p w14:paraId="6E83522D" w14:textId="77777777" w:rsidR="009173D5" w:rsidRPr="009C1091" w:rsidRDefault="009173D5" w:rsidP="0096308E">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...34 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 1 – to be completed by all</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3527"/>
-        <w:gridCol w:w="6939"/>
+        <w:gridCol w:w="3529"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="3228"/>
+        <w:gridCol w:w="3473"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E64DE" w:rsidRPr="00005B11" w14:paraId="6E835231" w14:textId="77777777" w:rsidTr="00005B11">
-[...5 lines deleted...]
-            <w:tcW w:w="3527" w:type="dxa"/>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835231" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83522E" w14:textId="1B6BE0C4" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00F45EEE">
-[...19 lines deleted...]
-            <w:tcW w:w="6939" w:type="dxa"/>
+          <w:p w14:paraId="6E83522E" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of Club/Organisation/Applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E83522F" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835230" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:id w:val="107084973"/>
-[...32 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E64DE" w:rsidRPr="00005B11" w14:paraId="6E835239" w14:textId="77777777" w:rsidTr="00005B11">
-[...5 lines deleted...]
-            <w:tcW w:w="3527" w:type="dxa"/>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835235" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835236" w14:textId="4175DBB7" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00F45EEE">
-[...71 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="6E835232" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83524A" w14:textId="77777777" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00F45EEE">
-[...12 lines deleted...]
-            <w:tcW w:w="6939" w:type="dxa"/>
+          <w:p w14:paraId="6E835233" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83524C" w14:textId="72F49EF8" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="002E64DE">
-[...45 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="6E835234" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E64DE" w:rsidRPr="00005B11" w14:paraId="6E835259" w14:textId="77777777" w:rsidTr="00FE24C1">
-[...2 lines deleted...]
-            <w:tcW w:w="3527" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835239" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="414AD178" w14:textId="5E56BF69" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00F45EEE">
-[...28 lines deleted...]
-            <w:tcW w:w="6939" w:type="dxa"/>
+          <w:p w14:paraId="6E835236" w14:textId="34B7A8B9" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name and </w:t>
+            </w:r>
+            <w:r w:rsidR="0046639A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ddress of Applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835258" w14:textId="0E074F87" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00F45EEE">
-[...37 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="6E835237" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835238" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E64DE" w:rsidRPr="00005B11" w14:paraId="6E83525D" w14:textId="77777777" w:rsidTr="00005B11">
-[...5 lines deleted...]
-            <w:tcW w:w="3527" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E83523D" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83525A" w14:textId="380A806A" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00005B11">
-[...12 lines deleted...]
-            <w:tcBorders>
+          <w:p w14:paraId="6E83523A" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83525C" w14:textId="2B2D2C5C" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00F45EEE">
-[...46 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="6E83523B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7728176F" w14:textId="77777777" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00F45EEE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E83523C" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835241" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83523E" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83523F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835240" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835245" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835242" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835243" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835244" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835249" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835246" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835247" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835248" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E83524D" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83524A" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83524B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83524C" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835251" w14:textId="77777777" w:rsidTr="00EF5593">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83524E" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83524F" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835250" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835255" w14:textId="77777777" w:rsidTr="00EF5593">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835252" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835253" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835254" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835259" w14:textId="77777777" w:rsidTr="00EF5593">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835256" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835257" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835258" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="004028F0" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E83525D" w14:textId="77777777" w:rsidTr="00EF5593">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83525A" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83525B" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83525C" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835261" w14:textId="77777777" w:rsidTr="00EF5593">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83525E" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E83525E" w14:textId="77777777" w:rsidR="002E64DE" w:rsidRPr="00005B11" w:rsidRDefault="002E64DE" w:rsidP="00F45EEE">
-[...51 lines deleted...]
-        </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83525F" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835260" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004028F0" w:rsidRPr="004028F0" w14:paraId="6E835265" w14:textId="77777777" w:rsidTr="00EF5593">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835262" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835263" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835264" w14:textId="77777777" w:rsidR="004028F0" w:rsidRPr="004028F0" w:rsidRDefault="004028F0" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E835266" w14:textId="3D64688B" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+    <w:p w14:paraId="6E835266" w14:textId="6BC2EE68" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Is this an instructed activity?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-126467854"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F74C06">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-679822550"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F74C06">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6E835267" w14:textId="2ED6A99D" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+    <w:p w14:paraId="6E835267" w14:textId="31008477" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the activity is supervised or instructed by a tutor(s) or coach(es), that is/are not the </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>applicant,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">below: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide the details </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>below: -</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1370"/>
         <w:gridCol w:w="3862"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="3957"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5593" w:rsidRPr="00005B11" w14:paraId="6E83526C" w14:textId="77777777" w:rsidTr="00005B11">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E83526C" w14:textId="77777777" w:rsidTr="00D26F22">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835268" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E835268" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...40 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3862" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835269" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83526A" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E83526A" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...42 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83526B" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5593" w:rsidRPr="00005B11" w14:paraId="6E835276" w14:textId="77777777" w:rsidTr="00005B11">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E835271" w14:textId="77777777" w:rsidTr="00D26F22">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835272" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...63 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="6E83526D" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3862" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835274" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E83526E" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...60 lines deleted...]
-            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83527C" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...66 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="6E83526F" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83527E" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E835270" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E835276" w14:textId="77777777" w:rsidTr="00D26F22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835272" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3862" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835273" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835274" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile no.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835275" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E83527B" w14:textId="77777777" w:rsidTr="00D26F22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835277" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3862" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835278" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835279" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83527A" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E835280" w14:textId="77777777" w:rsidTr="00D26F22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83527C" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3862" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83527D" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83527E" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83527F" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D51B8FD" w14:textId="092C55DF" w:rsidR="00157EBA" w:rsidRPr="00005B11" w:rsidRDefault="00157EBA" w:rsidP="009C1091">
+    <w:p w14:paraId="3D51B8FD" w14:textId="092C55DF" w:rsidR="00157EBA" w:rsidRDefault="00157EBA" w:rsidP="009C1091">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F7F19C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="003C30BD" w:rsidRDefault="00A925E8" w:rsidP="003C30BD">
+    <w:p w14:paraId="54F7F19C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="009C1091" w:rsidRDefault="00A925E8" w:rsidP="00A925E8">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-        <w:t>Section 2 – to be completed by all</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – to be completed by all</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3357"/>
-        <w:gridCol w:w="7133"/>
+        <w:gridCol w:w="3358"/>
+        <w:gridCol w:w="750"/>
+        <w:gridCol w:w="242"/>
+        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1050"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="2429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00005B11" w:rsidRPr="00005B11" w14:paraId="47E676E1" w14:textId="77777777" w:rsidTr="00005B11">
-[...5 lines deleted...]
-            <w:tcW w:w="3357" w:type="dxa"/>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="47E676E1" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E8D44CE" w14:textId="77777777" w:rsidR="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...58 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="46FCBE38" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name and Address for Invoicing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="691A4E4C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="313A9F4A" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30FDA004" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CF093E5" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="046674E3" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699EE0E2" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F2635B1" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="7FCAA746" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6B7CB0" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00931A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(if different from Section 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...50 lines deleted...]
-              <w:top w:val="nil"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A183EE3" w14:textId="77777777" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...13 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="099B5BCF" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F315014" w14:textId="3054A2E1" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...57 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="281DCF05" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63E03CEB" w14:textId="77777777" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...21 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="1A9BBCD9" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C8DF4E4" w14:textId="32E68F01" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...34 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="63A895FD" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DA66BB4" w14:textId="77777777" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...13 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="558EFDD9" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="647EA5A4" w14:textId="7F0BB3BA" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...49 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="69AD6018" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A6D57F" w14:textId="77777777" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="00605CFA">
-[...59 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="3B4C78FF" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="024E8A32" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C802410" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF4488F" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0890927C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D504E54" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD9B797" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47651C35" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CF7FCF1" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20AF5B4E" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="7CE121F2" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A183EE3" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F315014" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11D9CFEF" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C0AADEE" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70BF86CF" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EA39D12" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65CDAEB4" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB41046" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="1F76DA6E" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E03CEB" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C8DF4E4" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Home</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF8896C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45BCCFB9" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7779BDBA" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="003150C5" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14707A64" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A13FE82" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C179333" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="7F8B8629" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA66BB4" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="647EA5A4" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69A568D4" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B38E92" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48712CB0" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38CC37E0" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D886159" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="440B460F" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="2EB66F7E" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26A6D57F" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00734F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ddress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="695933B0" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E20DCE1" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DC65377" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C7CF11E" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103AF387" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409D3D9C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B517305" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A925E8" w:rsidRPr="00734F29" w14:paraId="19B9EC9A" w14:textId="77777777" w:rsidTr="00605CFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27E0052C" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58333F00" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4104D0EC" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70CFB31E" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B176761" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BE5DA36" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF15210" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E600D0" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRPr="00734F29" w:rsidRDefault="00A925E8" w:rsidP="00605CFA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1532B289" w14:textId="77777777" w:rsidR="00A925E8" w:rsidRDefault="00A925E8" w:rsidP="009C1091">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA8A912" w14:textId="77777777" w:rsidR="00005B11" w:rsidRDefault="00005B11" w:rsidP="009C1091">
+    <w:p w14:paraId="0A5AE4FD" w14:textId="13525C5F" w:rsidR="00B14384" w:rsidRPr="009C1091" w:rsidRDefault="00B14384" w:rsidP="00B14384">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:iCs/>
+        <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Section 3– to be completed by all</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>– to be completed by all</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3451"/>
         <w:gridCol w:w="7015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00157EBA" w:rsidRPr="00005B11" w14:paraId="7EE4D3C8" w14:textId="77777777" w:rsidTr="00005B11">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00157EBA" w:rsidRPr="00EF5593" w14:paraId="7EE4D3C8" w14:textId="77777777" w:rsidTr="00B14384">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74908840" w14:textId="2DD1E4F7" w:rsidR="00005B11" w:rsidRPr="00005B11" w:rsidRDefault="00157EBA" w:rsidP="00F45EEE">
-[...61 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="74908840" w14:textId="74FE72D6" w:rsidR="00157EBA" w:rsidRPr="00EF5593" w:rsidRDefault="00157EBA" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of Venue you w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ish</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to hire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C80140" w14:textId="77777777" w:rsidR="00157EBA" w:rsidRPr="00EF5593" w:rsidRDefault="00157EBA" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26F22" w:rsidRPr="00005B11" w14:paraId="703228FB" w14:textId="77777777" w:rsidTr="00005B11">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D26F22" w:rsidRPr="00EF5593" w14:paraId="703228FB" w14:textId="77777777" w:rsidTr="00B14384">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F9E3E66" w14:textId="6362CBEE" w:rsidR="00D26F22" w:rsidRPr="00005B11" w:rsidRDefault="00D26F22" w:rsidP="00F45EEE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="5D25ECB8" w14:textId="79E2783F" w:rsidR="00B473C5" w:rsidRDefault="00B473C5" w:rsidP="00B473C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Please refer to Venues for Hire) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732F8151" w14:textId="77777777" w:rsidR="00D26F22" w:rsidRDefault="00D26F22" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9E3E66" w14:textId="5D67DE2B" w:rsidR="00D26F22" w:rsidRPr="00EF5593" w:rsidRDefault="00D26F22" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for </w:t>
             </w:r>
-            <w:r w:rsidR="00F74C06">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="0046639A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...42 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74CCCF1B" w14:textId="77777777" w:rsidR="00D26F22" w:rsidRPr="00EF5593" w:rsidRDefault="00D26F22" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E83528B" w14:textId="0F0E3781" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="00A22AAB" w:rsidP="00005B11">
+    <w:p w14:paraId="3288ED32" w14:textId="35C84DD6" w:rsidR="00A22AAB" w:rsidRDefault="00A22AAB" w:rsidP="00A22AAB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C1091" w:rsidRPr="00005B11">
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="60C2F6F5" w14:textId="77777777" w:rsidR="00A22AAB" w:rsidRPr="00D26F22" w:rsidRDefault="00A22AAB" w:rsidP="009C1091">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E83528A" w14:textId="72520A37" w:rsidR="009C1091" w:rsidRDefault="00C6548A" w:rsidP="009C1091">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83528B" w14:textId="00C49AF7" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What is the nature of your application? </w:t>
       </w:r>
-      <w:r w:rsidR="009C1091" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(tick as appropriate</w:t>
       </w:r>
-      <w:r w:rsidR="009C1091" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83528C" w14:textId="50FDA759" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+    <w:p w14:paraId="6E83528C" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Single Use Booking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1563140706"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F74C06">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Block </w:t>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>Block Booking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1818140422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F74C06">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6E83528D" w14:textId="435A7143" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+    <w:p w14:paraId="6E83528D" w14:textId="20B48EEF" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...69 lines deleted...]
-      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Purpose of Use/Activity (if not listed below please state)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="49DC28C3" w14:textId="77777777" w:rsidR="00157EBA" w:rsidRPr="00005B11" w:rsidRDefault="00157EBA" w:rsidP="009C1091">
+    <w:p w14:paraId="49DC28C3" w14:textId="77777777" w:rsidR="00157EBA" w:rsidRDefault="00157EBA" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C1091" w:rsidRPr="00005B11" w14:paraId="6E835292" w14:textId="77777777" w:rsidTr="009D1C2D">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E835292" w14:textId="77777777" w:rsidTr="009D1C2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83528E" w14:textId="41DA50E3" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E83528E" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...58 lines deleted...]
-              <w:t>Zumba)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fitness Class (Yoga/Zumba etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E83528F" w14:textId="175D6E15" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E83528F" w14:textId="422FF563" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1940102487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="40"/>
-                    <w:szCs w:val="40"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835290" w14:textId="5ECA2E3F" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E835290" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...90 lines deleted...]
-              <w:t>undraising)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Charity/Community Events (Blood Donation, Fundraising etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E835291" w14:textId="56F61B43" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E835291" w14:textId="6142218D" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1941483565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="40"/>
-                    <w:szCs w:val="40"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C1091" w:rsidRPr="00005B11" w14:paraId="6E835297" w14:textId="77777777" w:rsidTr="009D1C2D">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E835297" w14:textId="77777777" w:rsidTr="009D1C2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835293" w14:textId="09D3008F" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E835293" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...90 lines deleted...]
-              <w:t>rt)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Creative Arts (Music, Crafts, Art)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E835294" w14:textId="392500CB" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E835294" w14:textId="392500CB" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1954394826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835295" w14:textId="2672FFFB" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E835295" w14:textId="7A143B3A" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Concerts/Dramati</w:t>
+            </w:r>
+            <w:r w:rsidR="0046639A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ations</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E835296" w14:textId="4A258045" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E835296" w14:textId="4A258045" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="438025786"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C1091" w:rsidRPr="00005B11" w14:paraId="6E83529C" w14:textId="77777777" w:rsidTr="009D1C2D">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E83529C" w14:textId="77777777" w:rsidTr="009D1C2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835298" w14:textId="7502D810" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E835298" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t>nstruction</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Workshop/Instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E835299" w14:textId="782242A0" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E835299" w14:textId="782242A0" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1221122248"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83529A" w14:textId="015639E2" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E83529A" w14:textId="0EE9D8E4" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...58 lines deleted...]
-              <w:t>couts)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Groups (Brownies, Guides, Scouts etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E83529B" w14:textId="23627EED" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E83529B" w14:textId="23627EED" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1019734941"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C1091" w:rsidRPr="00005B11" w14:paraId="6E8352A1" w14:textId="77777777" w:rsidTr="009D1C2D">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352A1" w14:textId="77777777" w:rsidTr="009D1C2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83529D" w14:textId="584C5EE8" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E83529D" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t>ctivities</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Commercial Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E83529E" w14:textId="135F9A90" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E83529E" w14:textId="135F9A90" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1429890775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83529F" w14:textId="7C40E3AD" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E83529F" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...58 lines deleted...]
-              <w:t>adminton)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Team Sports (Football, Rugby, Hockey, Badminton etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A0" w14:textId="61A784BA" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E8352A0" w14:textId="61A784BA" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="693586496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C1091" w:rsidRPr="00005B11" w14:paraId="6E8352A6" w14:textId="77777777" w:rsidTr="009D1C2D">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352A6" w14:textId="77777777" w:rsidTr="009D1C2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A2" w14:textId="6760E613" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E8352A2" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t>onferences</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meetings Conferences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A3" w14:textId="3E18F4D4" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E8352A3" w14:textId="3E18F4D4" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1418624953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A4" w14:textId="1A6E3314" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E8352A4" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...58 lines deleted...]
-              <w:t>eilidhs)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Celebrations (Discos, Weddings, Ceilidhs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A5" w14:textId="5A1E9E8B" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E8352A5" w14:textId="5A1E9E8B" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-449398207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C1091" w:rsidRPr="00005B11" w14:paraId="6E8352AB" w14:textId="77777777" w:rsidTr="00A265B0">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352AB" w14:textId="77777777" w:rsidTr="009D1C2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A7" w14:textId="155091FF" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E8352A7" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...26 lines deleted...]
-              <w:t>ctivities</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Youth Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A8" w14:textId="50AA8C7D" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E8352A8" w14:textId="50AA8C7D" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1125539098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352A9" w14:textId="02EE5830" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091">
+          <w:p w14:paraId="6E8352A9" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...42 lines deleted...]
-              <w:t>ctivity</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Highland Instrumental Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8352AA" w14:textId="231CFEE3" w:rsidR="009C1091" w:rsidRPr="00F74C06" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
+          <w:p w14:paraId="6E8352AA" w14:textId="231CFEE3" w:rsidR="009C1091" w:rsidRDefault="00000000" w:rsidP="009D1C2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="40"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="40"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-949392473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="009D1C2D" w:rsidRPr="00F74C06">
+                <w:r w:rsidR="009D1C2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="40"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E8352AC" w14:textId="1179A936" w:rsidR="00E16D5D" w:rsidRPr="00005B11" w:rsidRDefault="00E16D5D" w:rsidP="00012D25">
+    <w:p w14:paraId="6E8352AC" w14:textId="1179A936" w:rsidR="00E16D5D" w:rsidRDefault="00E16D5D" w:rsidP="00012D25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E8352AD" w14:textId="68CE8CD6" w:rsidR="00E16D5D" w:rsidRPr="003C30BD" w:rsidRDefault="00E16D5D" w:rsidP="003C30BD">
+    <w:p w14:paraId="54760AC6" w14:textId="77777777" w:rsidR="005F3FEF" w:rsidRDefault="005F3FEF" w:rsidP="00012D25">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8352AD" w14:textId="0DD2752E" w:rsidR="00E16D5D" w:rsidRPr="009C1091" w:rsidRDefault="00E16D5D" w:rsidP="0096308E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="003A5AD5" w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidR="003A5AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – only complete this section if you have ticked ‘Yes’ to Single Use Booking in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8352AE" w14:textId="0B7DD971" w:rsidR="009C1091" w:rsidRPr="00711A6D" w:rsidRDefault="009C1091" w:rsidP="00711A6D">
+    <w:p w14:paraId="6E8352AE" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...12 lines deleted...]
-        <w:t>ooking</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Single Use Booking</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5593" w:rsidRPr="00005B11" w14:paraId="6E8352B1" w14:textId="77777777" w:rsidTr="00005B11">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E8352B1" w14:textId="77777777" w:rsidTr="00EF5593">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E8352AF" w14:textId="3B8AC7F7" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...91 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="6E8352AF" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Day &amp; Date Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E8352B0" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5593" w:rsidRPr="00005B11" w14:paraId="6E8352B7" w14:textId="77777777" w:rsidTr="00005B11">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E8352B4" w14:textId="77777777" w:rsidTr="00EC68C3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E8352B5" w14:textId="753C268A" w:rsidR="00EF5593" w:rsidRPr="00005B11" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
-[...75 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="6E8352B2" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E8352B3" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5593" w:rsidRPr="00EF5593" w14:paraId="6E8352B7" w14:textId="77777777" w:rsidTr="00EC68C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E8352B5" w14:textId="77777777" w:rsidR="00EF5593" w:rsidRPr="00EF5593" w:rsidRDefault="00EF5593" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5593">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s) Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E8352B6" w14:textId="42B123BE" w:rsidR="00EC68C3" w:rsidRPr="00EC68C3" w:rsidRDefault="00EC68C3" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45778F7C" w14:textId="37F7503A" w:rsidR="00DB668C" w:rsidRPr="00005B11" w:rsidRDefault="00DB668C" w:rsidP="009C1091">
+    <w:p w14:paraId="45778F7C" w14:textId="37F7503A" w:rsidR="00DB668C" w:rsidRDefault="00DB668C" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25CDA567" w14:textId="5ABC4EC4" w:rsidR="00F45EEE" w:rsidRPr="00005B11" w:rsidRDefault="00005B11" w:rsidP="009C1091">
+    <w:p w14:paraId="25CDA567" w14:textId="65446C8E" w:rsidR="00F45EEE" w:rsidRPr="00F45EEE" w:rsidRDefault="00F45EEE" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F45EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve">N.B.  Times required should include allowance for set-up and </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times required should include allowance for set-up and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>tidy- up/cleaning of area/s booked</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>tidy-up</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and cleaning of the area booked.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFA1B82" w14:textId="77777777" w:rsidR="00F45EEE" w:rsidRPr="00005B11" w:rsidRDefault="00F45EEE" w:rsidP="009C1091">
+    <w:p w14:paraId="3EFA1B82" w14:textId="77777777" w:rsidR="00F45EEE" w:rsidRDefault="00F45EEE" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36442022" w14:textId="01486507" w:rsidR="002A5030" w:rsidRPr="003C30BD" w:rsidRDefault="002A5030" w:rsidP="003C30BD">
-[...763 lines deleted...]
-    <w:p w14:paraId="2ACACEF7" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="00C32A41">
+    <w:p w14:paraId="38E59A26" w14:textId="77777777" w:rsidR="005F3FEF" w:rsidRDefault="005F3FEF" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EC5ED3" w14:textId="77777777" w:rsidR="001929B4" w:rsidRDefault="001929B4" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36442022" w14:textId="1032D87D" w:rsidR="002A5030" w:rsidRPr="009C1091" w:rsidRDefault="002A5030" w:rsidP="002A5030">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– only complete this section if you have ticked ‘Yes’ to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Block</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Booking in Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051D67F4" w14:textId="77777777" w:rsidR="000B5F4E" w:rsidRDefault="000B5F4E" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8352B9" w14:textId="7F7DC6DC" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Block Booking</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD69AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Each date required must be listed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26165830" w14:textId="77777777" w:rsidR="001929B4" w:rsidRDefault="001929B4" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C47398E" w14:textId="77777777" w:rsidR="000B5F4E" w:rsidRDefault="000B5F4E" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5227"/>
         <w:gridCol w:w="5229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="7C335C78" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352BC" w14:textId="77777777" w:rsidTr="000B5F4E">
+        <w:trPr>
+          <w:trHeight w:val="741"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19ED1037" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E8352BA" w14:textId="514FDFB7" w:rsidR="009C1091" w:rsidRDefault="00A37D74">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QTR </w:t>
+              <w:t>QTR</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C561D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5372">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5372">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5372" w:rsidRPr="00646215">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00646215">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> – 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00646215">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0th</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="007B532D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1091">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>–</w:t>
-[...72 lines deleted...]
-              <w:t>(includes February holidays)</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="207D6BBC" w14:textId="0BBCB532" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E8352BB" w14:textId="7E74775E" w:rsidR="009C1091" w:rsidRDefault="009C1091">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">QTR </w:t>
             </w:r>
+            <w:r w:rsidR="00C561D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="008E3CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00C561D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C561D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>October</w:t>
+            </w:r>
+            <w:r w:rsidR="00C740BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
+            <w:r w:rsidR="00E04575">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C561D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">December </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>April 2026</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7877">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>30 June 2026</w:t>
-[...36 lines deleted...]
-              <w:t>holidays)</w:t>
+              <w:t xml:space="preserve"> (includes October and Christmas holidays)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="1016CB72" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352BF" w14:textId="77777777" w:rsidTr="000B5F4E">
         <w:trPr>
-          <w:trHeight w:val="1202"/>
+          <w:trHeight w:val="2564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="596F5D28" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6E8352BD" w14:textId="1A1C88B7" w:rsidR="009C1091" w:rsidRPr="00EC68C3" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...42 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC68C3" w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2055A139" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6E8352BE" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...27 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date(s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="30489785" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352C2" w14:textId="77777777" w:rsidTr="000B5F4E">
         <w:trPr>
-          <w:trHeight w:val="1117"/>
+          <w:trHeight w:val="1119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55878FAE" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6E8352C0" w14:textId="40B78BF6" w:rsidR="009C1091" w:rsidRPr="00EC68C3" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...42 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Day(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC68C3" w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C9FFA0D" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6E8352C1" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...27 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Day(s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="3E23616E" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="009C1091" w14:paraId="6E8352C5" w14:textId="77777777" w:rsidTr="000B5F4E">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
+          <w:trHeight w:val="1135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BE99823" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6E8352C3" w14:textId="49F89931" w:rsidR="009C1091" w:rsidRPr="00EC68C3" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...42 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B7E7A36" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6E8352C4" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...27 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66714FF4" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="00C32A41">
+    <w:p w14:paraId="4BE9A89E" w14:textId="77777777" w:rsidR="000B51D8" w:rsidRDefault="000B51D8" w:rsidP="00C32A41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="443FD191" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="00C32A41">
+    <w:p w14:paraId="5A546121" w14:textId="77777777" w:rsidR="000B51D8" w:rsidRDefault="000B51D8" w:rsidP="00C32A41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE7F12E" w14:textId="77777777" w:rsidR="005F3FEF" w:rsidRDefault="005F3FEF" w:rsidP="00C32A41">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084914DF" w14:textId="77777777" w:rsidR="005F3FEF" w:rsidRDefault="005F3FEF" w:rsidP="00C32A41">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5227"/>
+        <w:gridCol w:w="5229"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00123971" w14:paraId="3EB3B666" w14:textId="77777777" w:rsidTr="002A400C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32422A22" w14:textId="4DCAEF83" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QTR </w:t>
+            </w:r>
+            <w:r w:rsidR="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4" w:rsidRPr="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4" w:rsidRPr="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001929B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7877">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (includes February holidays)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F572F06" w14:textId="1F298D7B" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QTR </w:t>
+            </w:r>
+            <w:r w:rsidR="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1st </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1349E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>April</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1349E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="0022580A" w:rsidRPr="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1349E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7877">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (includes Easter holidays)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123971" w14:paraId="49CB953E" w14:textId="77777777" w:rsidTr="000B5F4E">
+        <w:trPr>
+          <w:trHeight w:val="2157"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6929E5" w14:textId="7B6F72E0" w:rsidR="00123971" w:rsidRPr="00EC68C3" w:rsidRDefault="000B5F4E" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5078EA91" w14:textId="77777777" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123971" w14:paraId="5B78F8BB" w14:textId="77777777" w:rsidTr="002A400C">
+        <w:trPr>
+          <w:trHeight w:val="1560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222939D3" w14:textId="77777777" w:rsidR="00123971" w:rsidRPr="00EC68C3" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Day(s) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="229C2660" w14:textId="77777777" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Day(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123971" w14:paraId="01333884" w14:textId="77777777" w:rsidTr="002A400C">
+        <w:trPr>
+          <w:trHeight w:val="1540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEAFF31" w14:textId="77777777" w:rsidR="00123971" w:rsidRPr="00EC68C3" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="344CCBCD" w14:textId="77777777" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="002A400C">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D9C6C26" w14:textId="77777777" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="00C32A41">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5227"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="0C480164" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="0022580A" w14:paraId="724551F9" w14:textId="77777777" w:rsidTr="00281F21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8EBCE6" w14:textId="35EFC8A8" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="5EB3504A" w14:textId="521F5F9D" w:rsidR="0022580A" w:rsidRDefault="0022580A" w:rsidP="00281F21">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QTR </w:t>
+              <w:t>QTR 2 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t xml:space="preserve"> July 2026 – 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022580A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>–</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7877">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> holidays)</w:t>
+              <w:t xml:space="preserve"> (includes Summer holidays)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="1F4E6BEC" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="0022580A" w14:paraId="4B905EF6" w14:textId="77777777" w:rsidTr="00281F21">
         <w:trPr>
-          <w:trHeight w:val="1202"/>
+          <w:trHeight w:val="2157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="416A1FB0" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="6866B304" w14:textId="77777777" w:rsidR="0022580A" w:rsidRPr="00EC68C3" w:rsidRDefault="0022580A" w:rsidP="00281F21">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...27 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date(s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="6C295EB8" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="0022580A" w14:paraId="27876145" w14:textId="77777777" w:rsidTr="00281F21">
         <w:trPr>
-          <w:trHeight w:val="1117"/>
+          <w:trHeight w:val="1560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E8EED11" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="7C97E4FF" w14:textId="77777777" w:rsidR="0022580A" w:rsidRPr="00EC68C3" w:rsidRDefault="0022580A" w:rsidP="00281F21">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...42 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Day(s) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C06" w:rsidRPr="00005B11" w14:paraId="149EF437" w14:textId="77777777" w:rsidTr="002112CF">
+      <w:tr w:rsidR="0022580A" w14:paraId="7B9079BE" w14:textId="77777777" w:rsidTr="00281F21">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
+          <w:trHeight w:val="1540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A23A5DE" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRPr="00005B11" w:rsidRDefault="00F74C06" w:rsidP="002112CF">
+          <w:p w14:paraId="0FAB4A78" w14:textId="77777777" w:rsidR="0022580A" w:rsidRPr="00EC68C3" w:rsidRDefault="0022580A" w:rsidP="00281F21">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...42 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC68C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BD10DF6" w14:textId="77777777" w:rsidR="00F74C06" w:rsidRDefault="00F74C06" w:rsidP="00C32A41">
+    <w:p w14:paraId="1DCF3C1F" w14:textId="77777777" w:rsidR="00123971" w:rsidRDefault="00123971" w:rsidP="00C32A41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658EF699" w14:textId="77777777" w:rsidR="00B10293" w:rsidRPr="00005B11" w:rsidRDefault="00B10293" w:rsidP="00F977D9">
+    <w:p w14:paraId="7034DDC1" w14:textId="0D75158E" w:rsidR="00A22AAB" w:rsidRDefault="00A22AAB" w:rsidP="007B56F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E8352D6" w14:textId="53BEFB28" w:rsidR="00A23019" w:rsidRPr="003C30BD" w:rsidRDefault="00A23019" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E8352D6" w14:textId="53BEFB28" w:rsidR="00A23019" w:rsidRPr="009C1091" w:rsidRDefault="00A23019" w:rsidP="00183D63">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="003A5AD5" w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidR="003A5AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – to be completed by all</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087423F5" w14:textId="77777777" w:rsidR="00183D63" w:rsidRPr="00005B11" w:rsidRDefault="00183D63" w:rsidP="00183D63">
+    <w:p w14:paraId="087423F5" w14:textId="77777777" w:rsidR="00183D63" w:rsidRDefault="00183D63" w:rsidP="00183D63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C3EDEF6" w14:textId="79885B6F" w:rsidR="00C12932" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="00183D63">
+    <w:p w14:paraId="6C3EDEF6" w14:textId="2631823B" w:rsidR="00C12932" w:rsidRDefault="009C1091" w:rsidP="00183D63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...29 lines deleted...]
-        <w:t>enter required number of rooms)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Facilities Required (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F39A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>please enter required number of rooms etc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E84EC7C" w14:textId="77777777" w:rsidR="00183D63" w:rsidRPr="00005B11" w:rsidRDefault="00183D63" w:rsidP="00183D63">
+    <w:p w14:paraId="4E84EC7C" w14:textId="77777777" w:rsidR="00183D63" w:rsidRDefault="00183D63" w:rsidP="00183D63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...962 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3261"/>
-        <w:gridCol w:w="7195"/>
+        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="1589"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="556"/>
+        <w:gridCol w:w="1823"/>
+        <w:gridCol w:w="1213"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00596063" w:rsidRPr="00005B11" w14:paraId="0720A590" w14:textId="77777777" w:rsidTr="00B10293">
-[...81 lines deleted...]
-      <w:tr w:rsidR="00B10293" w:rsidRPr="00005B11" w14:paraId="1AB4029C" w14:textId="77777777" w:rsidTr="00B10293">
+      <w:tr w:rsidR="00F85C5F" w14:paraId="635AA217" w14:textId="77777777" w:rsidTr="008E11EC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE09D04" w14:textId="0EE56845" w:rsidR="00B10293" w:rsidRPr="00005B11" w:rsidRDefault="00B10293" w:rsidP="00B10293">
-[...106 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="520EF2B5" w14:textId="47889035" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Games Hall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2281E997" w14:textId="4B05DD12" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB058B" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F408E79" w14:textId="6E9451B0" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Small Hall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA67DDE" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2037732F" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4A9B22" w14:textId="390099C2" w:rsidR="00F85C5F" w:rsidRDefault="001D57CF" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dance Studio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2E1EA5" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10293" w:rsidRPr="00005B11" w14:paraId="122E0C2E" w14:textId="77777777" w:rsidTr="00B10293">
+      <w:tr w:rsidR="00F85C5F" w14:paraId="7AC7791A" w14:textId="77777777" w:rsidTr="008E11EC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4E1B29" w14:textId="12D146C8" w:rsidR="00B10293" w:rsidRPr="00005B11" w:rsidRDefault="00B10293" w:rsidP="00B10293">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="270939D4" w14:textId="2A23B298" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FC3BF4" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1294D37D" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72821FB3" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05070633" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="798582DA" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F9EB78" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCB2140" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85C5F" w14:paraId="585FD4B7" w14:textId="77777777" w:rsidTr="008E11EC">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517DC704" w14:textId="3687394D" w:rsidR="00F85C5F" w:rsidRDefault="001D57CF" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...55 lines deleted...]
-        </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Synthetic Pitch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6148C5EF" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDE47BA" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D72859C" w14:textId="333D848C" w:rsidR="00F85C5F" w:rsidRDefault="001D57CF" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grass Pitch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7C7FBF" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3DA690" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142BDCE6" w14:textId="403215AC" w:rsidR="00F85C5F" w:rsidRDefault="001D57CF" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Changing Rooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C61D52" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85C5F" w14:paraId="773BD589" w14:textId="77777777" w:rsidTr="008E11EC">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F70491E" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B1FF88" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A4D327" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22457BB3" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA75785" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D56CD2" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC9686" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE74B2D" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85C5F" w14:paraId="1A8DBEB3" w14:textId="77777777" w:rsidTr="008E11EC">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7BE0F4" w14:textId="4BD1BF9C" w:rsidR="00F85C5F" w:rsidRDefault="000547FE" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Floodlights</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2471D7F8" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E770B14" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F0CAC4" w14:textId="731B7E85" w:rsidR="00F85C5F" w:rsidRDefault="000547FE" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Classroom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9FAC80" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A98888" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE7C81C" w14:textId="755A15F1" w:rsidR="00F85C5F" w:rsidRDefault="000547FE" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Community Room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF4B9ED" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85C5F" w14:paraId="0E97CF2D" w14:textId="77777777" w:rsidTr="008E11EC">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD98768" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162C8B55" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E9FA98" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3F7455" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695EB5EC" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7175FECA" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BC8657" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="197A944B" w14:textId="77777777" w:rsidR="00F85C5F" w:rsidRDefault="00F85C5F" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52655" w14:paraId="444A39C4" w14:textId="77777777" w:rsidTr="008E11EC">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7847DC59" w14:textId="21ACE062" w:rsidR="00E52655" w:rsidRDefault="00E52655" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Theatre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DD400F" w14:textId="77777777" w:rsidR="00E52655" w:rsidRDefault="00E52655" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEF77DB" w14:textId="77777777" w:rsidR="00E52655" w:rsidRDefault="00E52655" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D608DD" w14:textId="2F3DC5C5" w:rsidR="00E52655" w:rsidRDefault="00657EF4" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MUGA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1EED50" w14:textId="7EB0BC20" w:rsidR="00E52655" w:rsidRDefault="00657EF4" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0982E68A" w14:textId="77777777" w:rsidR="00E52655" w:rsidRDefault="00E52655" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD2F2C1" w14:textId="77777777" w:rsidR="00E52655" w:rsidRDefault="00E52655" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7BFEA" w14:textId="77777777" w:rsidR="00E52655" w:rsidRDefault="00E52655" w:rsidP="0048064A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A962F26" w14:textId="77777777" w:rsidR="00105725" w:rsidRPr="00005B11" w:rsidRDefault="00105725" w:rsidP="00596063">
+    <w:p w14:paraId="611CA40D" w14:textId="657A6208" w:rsidR="00596063" w:rsidRDefault="00596063" w:rsidP="00596063">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F29D47" w14:textId="70859A28" w:rsidR="004B41FE" w:rsidRDefault="00B10293" w:rsidP="004B41FE">
+    <w:p w14:paraId="0E3C7E35" w14:textId="4C62E921" w:rsidR="00C12932" w:rsidRPr="00C12932" w:rsidRDefault="00C12932" w:rsidP="00C12932">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008063EE">
-[...37 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00C12932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MUGA Only Available In:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kilchuimen Academy, Merkinch PS,</w:t>
+      </w:r>
+      <w:r w:rsidR="0082738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ness Castle PS,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BSG Lochaber, Lundavra PS</w:t>
+      </w:r>
+      <w:r w:rsidR="007F49A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and Farr HS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D663EE" w14:textId="5F337DBD" w:rsidR="008063EE" w:rsidRPr="00A265B0" w:rsidRDefault="008063EE" w:rsidP="004B41FE">
+    <w:p w14:paraId="7429CA8E" w14:textId="77777777" w:rsidR="00C12932" w:rsidRDefault="00C12932" w:rsidP="00596063">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:u w:val="none"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...111 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4512"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="4644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E730C5" w:rsidRPr="00005B11" w14:paraId="59C881AA" w14:textId="77777777" w:rsidTr="008063EE">
+      <w:tr w:rsidR="00596063" w14:paraId="0720A590" w14:textId="77777777" w:rsidTr="00536B25">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E28EE54" w14:textId="0AB448D7" w:rsidR="00721413" w:rsidRDefault="00596063" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other Facilities (please specify)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334C09CC" w14:textId="77777777" w:rsidR="00596063" w:rsidRDefault="00596063" w:rsidP="002F6FC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DD20CD0" w14:textId="77777777" w:rsidR="00596063" w:rsidRDefault="00596063" w:rsidP="00596063">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="4644"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00105725" w14:paraId="438E9F86" w14:textId="77777777" w:rsidTr="00536B25">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFBB40C" w14:textId="28124AE2" w:rsidR="00105725" w:rsidRDefault="00A737D1" w:rsidP="00E57C39">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Requirements e.g. room layouts</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02BD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, projectors, stage lightin</w:t>
+            </w:r>
+            <w:r w:rsidR="00415214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02BD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="00415214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – subject to availability.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E9B8B63" w14:textId="455C140D" w:rsidR="00415214" w:rsidRDefault="00E57C39" w:rsidP="00E57C39">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N.B. This may incur additional charges.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703F32D9" w14:textId="77777777" w:rsidR="00105725" w:rsidRDefault="00105725" w:rsidP="002467C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A962F26" w14:textId="77777777" w:rsidR="00105725" w:rsidRDefault="00105725" w:rsidP="00596063">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="4644"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F14DA" w14:paraId="0D35E345" w14:textId="77777777" w:rsidTr="00536B25">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6A6FA4" w14:textId="260D266D" w:rsidR="001573C2" w:rsidRDefault="0089587C" w:rsidP="006776A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Use of Inflatable Play Structures e.g. bouncy castle.</w:t>
+            </w:r>
+            <w:r w:rsidR="001573C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Please specify </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">number and </w:t>
+            </w:r>
+            <w:r w:rsidR="001573C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">type of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inflatable play </w:t>
+            </w:r>
+            <w:r w:rsidR="006776A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A30F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tructure</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2191">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="006776A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6049E07C" w14:textId="77777777" w:rsidR="001F14DA" w:rsidRDefault="001F14DA" w:rsidP="002467C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21DAB747" w14:textId="77777777" w:rsidR="0038798D" w:rsidRPr="004B41FE" w:rsidRDefault="0038798D" w:rsidP="00C209C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F29D47" w14:textId="61470B38" w:rsidR="004B41FE" w:rsidRPr="004B41FE" w:rsidRDefault="00C209C2" w:rsidP="004B41FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B41FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="002C1F31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Guidance for School Fetes and Community Events</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B41FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="007E2B68" w:rsidRPr="004B41FE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007E2B68" w:rsidRPr="004B41FE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For Hire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD8C7F8" w14:textId="41C2827B" w:rsidR="00C12932" w:rsidRDefault="00C12932" w:rsidP="001062D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1"/>
+      <w:r w:rsidR="00AB2282" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C209C2" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hecklist</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2282" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Inflatable Play Structures </w:t>
+      </w:r>
+      <w:r w:rsidR="00262A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00E35304" w:rsidRPr="00E35304">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AB2282" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C209C2" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and a risk assessment for use of inflatable play structures must be completed and submitted with</w:t>
+      </w:r>
+      <w:r w:rsidR="00986812" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C209C2" w:rsidRPr="00AB2282">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>application form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B13FAD1" w14:textId="25965937" w:rsidR="000F3C6C" w:rsidRPr="009C1091" w:rsidRDefault="000F3C6C" w:rsidP="000F3C6C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>– to be completed by all</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1389"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E730C5" w14:paraId="59C881AA" w14:textId="77777777" w:rsidTr="00B40569">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40B8459C" w14:textId="5BE2EDD4" w:rsidR="00E730C5" w:rsidRPr="00005B11" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="40B8459C" w14:textId="5BE2EDD4" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estimated number of participants attending:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78534ECE" w14:textId="06E9E184" w:rsidR="00E730C5" w:rsidRPr="00005B11" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="78534ECE" w14:textId="0683CCED" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adults</w:t>
             </w:r>
-            <w:r w:rsidR="008063EE">
-[...53 lines deleted...]
-            <w:tcW w:w="752" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D1C112" w14:textId="3E3E58E7" w:rsidR="00E730C5" w:rsidRPr="00005B11" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="2F032C93" w14:textId="77777777" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D1C112" w14:textId="23EA7411" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Under 18s</w:t>
             </w:r>
-            <w:r w:rsidR="008063EE">
-[...50 lines deleted...]
-        </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E895D3" w14:textId="77777777" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E730C5" w:rsidRPr="00005B11" w14:paraId="583700C4" w14:textId="77777777" w:rsidTr="008063EE">
+      <w:tr w:rsidR="00E730C5" w14:paraId="583700C4" w14:textId="77777777" w:rsidTr="00B40569">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D318D92" w14:textId="577E666C" w:rsidR="00E730C5" w:rsidRPr="00005B11" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6D318D92" w14:textId="577E666C" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estimated number of spectators attending</w:t>
             </w:r>
-            <w:r w:rsidR="006B1FFE" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="006B1FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21110AA9" w14:textId="557D2D43" w:rsidR="00E730C5" w:rsidRPr="00005B11" w:rsidRDefault="006B1FFE" w:rsidP="006B1FFE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="21110AA9" w14:textId="05AD68C9" w:rsidR="00E730C5" w:rsidRDefault="006B1FFE" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adults</w:t>
             </w:r>
-            <w:r w:rsidR="008063EE">
-[...54 lines deleted...]
-            <w:tcW w:w="752" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB0C42B" w14:textId="78E56F87" w:rsidR="00E730C5" w:rsidRPr="00005B11" w:rsidRDefault="006B1FFE" w:rsidP="006B1FFE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="25D2A92C" w14:textId="77777777" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB0C42B" w14:textId="0FEC3415" w:rsidR="00E730C5" w:rsidRDefault="006B1FFE" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Under 18s</w:t>
             </w:r>
-            <w:r w:rsidR="008063EE">
-[...51 lines deleted...]
-        </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21626E87" w14:textId="77777777" w:rsidR="00E730C5" w:rsidRDefault="00E730C5" w:rsidP="006B1FFE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30B06B5F" w14:textId="77777777" w:rsidR="000F3C6C" w:rsidRPr="00005B11" w:rsidRDefault="000F3C6C" w:rsidP="00217B8B">
+    <w:p w14:paraId="30B06B5F" w14:textId="77777777" w:rsidR="000F3C6C" w:rsidRDefault="000F3C6C" w:rsidP="00217B8B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40185753" w14:textId="1CFBE9A7" w:rsidR="00217B8B" w:rsidRPr="00005B11" w:rsidRDefault="008063EE" w:rsidP="00217B8B">
+    <w:p w14:paraId="40185753" w14:textId="77777777" w:rsidR="00217B8B" w:rsidRDefault="00217B8B" w:rsidP="00217B8B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:t>nter the charge levied upon each participant (complete as appropriate)</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please enter the charge levied upon each participant (complete as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49678533" w14:textId="77777777" w:rsidR="00536B25" w:rsidRPr="00005B11" w:rsidRDefault="00536B25" w:rsidP="00217B8B">
+    <w:p w14:paraId="49678533" w14:textId="77777777" w:rsidR="00536B25" w:rsidRDefault="00536B25" w:rsidP="00217B8B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1307"/>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1785"/>
         <w:gridCol w:w="1305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B40569" w:rsidRPr="00005B11" w14:paraId="6306A44B" w14:textId="77777777" w:rsidTr="00B40569">
+      <w:tr w:rsidR="00B40569" w14:paraId="6306A44B" w14:textId="77777777" w:rsidTr="00B40569">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1307" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E9AE57" w14:textId="6969E5F5" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...29 lines deleted...]
-              <w:t>vent</w:t>
+          <w:p w14:paraId="60E9AE57" w14:textId="210C5B46" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Per Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FD220C9" w14:textId="1711CC32" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="7FD220C9" w14:textId="7C6AC84D" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B40AF6A" w14:textId="2725B1BA" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...29 lines deleted...]
-              <w:t>nnum</w:t>
+          <w:p w14:paraId="3B40AF6A" w14:textId="558610F4" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Per Annum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B963AAB" w14:textId="7A6561A1" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="3B963AAB" w14:textId="27933E64" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D557EB4" w14:textId="1F1F2FCF" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...29 lines deleted...]
-              <w:t>ession</w:t>
+          <w:p w14:paraId="0D557EB4" w14:textId="5902BD47" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Per Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23EA64EF" w14:textId="5FDF1057" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="23EA64EF" w14:textId="56CD4517" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="722ED85F" w14:textId="7E847223" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...29 lines deleted...]
-              <w:t>ee</w:t>
+          <w:p w14:paraId="722ED85F" w14:textId="4DE8F0CD" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Membership Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A2FB385" w14:textId="11F9264B" w:rsidR="00B40569" w:rsidRPr="00005B11" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="0A2FB385" w14:textId="1BE05721" w:rsidR="00B40569" w:rsidRDefault="00B40569" w:rsidP="00217B8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="290F03FA" w14:textId="77777777" w:rsidR="00217B8B" w:rsidRPr="00005B11" w:rsidRDefault="00217B8B" w:rsidP="00183D63">
+    <w:p w14:paraId="290F03FA" w14:textId="77777777" w:rsidR="00217B8B" w:rsidRDefault="00217B8B" w:rsidP="00183D63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A51D6BF" w14:textId="70C1232D" w:rsidR="00F45EEE" w:rsidRPr="003C30BD" w:rsidRDefault="00F45EEE" w:rsidP="003C30BD">
+    <w:p w14:paraId="2A51D6BF" w14:textId="7EA6CB82" w:rsidR="00F45EEE" w:rsidRPr="009C1091" w:rsidRDefault="00F45EEE" w:rsidP="00183D63">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E253BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00E4625C">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="000D37D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>HEALTH &amp; SAFETY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – to be completed by all</w:t>
+      </w:r>
+      <w:r w:rsidR="00744E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00183D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N.B</w:t>
+      </w:r>
+      <w:r w:rsidR="00744E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- this is subject to change</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7050">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238602B8" w14:textId="77777777" w:rsidR="00A41357" w:rsidRPr="00005B11" w:rsidRDefault="00A41357" w:rsidP="00A0741B">
+    <w:p w14:paraId="238602B8" w14:textId="77777777" w:rsidR="00A41357" w:rsidRDefault="00A41357" w:rsidP="00A0741B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43489F56" w14:textId="556BB771" w:rsidR="0008496F" w:rsidRPr="00005B11" w:rsidRDefault="00F45EEE" w:rsidP="00B40569">
+    <w:p w14:paraId="43489F56" w14:textId="75D6EA31" w:rsidR="0008496F" w:rsidRDefault="00F45EEE" w:rsidP="00B40569">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Applicant/Club/Organisation responsible for the booking is responsible for o</w:t>
+      </w:r>
+      <w:r w:rsidR="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">btaining and maintaining </w:t>
       </w:r>
-      <w:r w:rsidR="00744E0D" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00744E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a record of</w:t>
       </w:r>
-      <w:r w:rsidR="0008496F" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0008496F" w:rsidRPr="008063EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="0008496F" w:rsidRPr="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="0008496F" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="0008496F" w:rsidRPr="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0008496F" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>individuals participating in their booking</w:t>
       </w:r>
-      <w:r w:rsidR="00425EBC" w:rsidRPr="00005B11">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00425EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and adherence to </w:t>
       </w:r>
-      <w:r w:rsidR="00425EBC" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00425EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Highland Council </w:t>
       </w:r>
-      <w:r w:rsidR="002E64DE" w:rsidRPr="00005B11">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="008C7050">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H&amp;S</w:t>
+      </w:r>
+      <w:r w:rsidR="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Information as detailed in the Terms &amp; Conditions of Booking.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40569">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="0008496F" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="0008496F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>All applicants must complete the statement</w:t>
-[...21 lines deleted...]
-        <w:t>questions.</w:t>
+        <w:t>All applicants must complete the statements/questions below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7876735F" w14:textId="77777777" w:rsidR="00A0741B" w:rsidRPr="00005B11" w:rsidRDefault="00A0741B" w:rsidP="00A0741B">
+    <w:p w14:paraId="7876735F" w14:textId="77777777" w:rsidR="00A0741B" w:rsidRDefault="00A0741B" w:rsidP="00A0741B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3277D" w:rsidRPr="00005B11" w14:paraId="1ABD9368" w14:textId="77777777" w:rsidTr="000C2EF9">
+      <w:tr w:rsidR="00F3277D" w14:paraId="1ABD9368" w14:textId="77777777" w:rsidTr="000C2EF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA497C" w14:textId="5ECC4E95" w:rsidR="00F3277D" w:rsidRPr="00005B11" w:rsidRDefault="00F3277D" w:rsidP="00AA20D4">
+          <w:p w14:paraId="60DA497C" w14:textId="596FED48" w:rsidR="00F3277D" w:rsidRDefault="00F3277D" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> Conditions.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I/We confirm that that my/our activity is operating in line with the appropriate Government/Governing Body Guidance and Highland Council Let H&amp;S Terms &amp; Conditions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3141F563" w14:textId="55047F58" w:rsidR="00F3277D" w:rsidRPr="00005B11" w:rsidRDefault="00F3277D" w:rsidP="00AA20D4">
+          <w:p w14:paraId="3141F563" w14:textId="55047F58" w:rsidR="00F3277D" w:rsidRDefault="00F3277D" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6F9A8D" w14:textId="022068C1" w:rsidR="00F3277D" w:rsidRPr="00005B11" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
+          <w:p w14:paraId="4A6F9A8D" w14:textId="1B8191B4" w:rsidR="00F3277D" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1011683133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="008063EE">
+                <w:r w:rsidR="00036716">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3688E6EB" w14:textId="7D6D892C" w:rsidR="00F3277D" w:rsidRPr="00005B11" w:rsidRDefault="00F3277D" w:rsidP="00AA20D4">
+          <w:p w14:paraId="3688E6EB" w14:textId="7D6D892C" w:rsidR="00F3277D" w:rsidRDefault="00F3277D" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0F9B17" w14:textId="1AF6232A" w:rsidR="00F3277D" w:rsidRPr="00005B11" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
+          <w:p w14:paraId="3D0F9B17" w14:textId="1AF6232A" w:rsidR="00F3277D" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1118605371"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F3277D" w:rsidRPr="00005B11">
+                <w:r w:rsidR="00F3277D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA20D4" w:rsidRPr="00005B11" w14:paraId="52481044" w14:textId="77777777" w:rsidTr="000C2EF9">
+      <w:tr w:rsidR="00AA20D4" w14:paraId="52481044" w14:textId="77777777" w:rsidTr="000C2EF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75CCAC48" w14:textId="14F44B64" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="000C2EF9">
+          <w:p w14:paraId="75CCAC48" w14:textId="30BD6F95" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="000C2EF9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...5 lines deleted...]
-              <w:t>I confirm that a Risk Assessment has been completed with appropriate control measures in place</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I/We confirm that a Risk Assessment has been completed with appropriate control measures in place</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47FA4C81" w14:textId="4E36D5F6" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
+          <w:p w14:paraId="47FA4C81" w14:textId="4E36D5F6" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6855BE90" w14:textId="28BB10B7" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
+          <w:p w14:paraId="6855BE90" w14:textId="28BB10B7" w:rsidR="00AA20D4" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-446004277"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AA20D4" w:rsidRPr="00005B11">
+                <w:r w:rsidR="00AA20D4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7C8204" w14:textId="2B7D07DC" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
+          <w:p w14:paraId="3C7C8204" w14:textId="2B7D07DC" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9495EB" w14:textId="76A3526B" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
+          <w:p w14:paraId="0F9495EB" w14:textId="76A3526B" w:rsidR="00AA20D4" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1733880661"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AA20D4" w:rsidRPr="00005B11">
+                <w:r w:rsidR="00AA20D4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA20D4" w:rsidRPr="00005B11" w14:paraId="4B979F64" w14:textId="77777777" w:rsidTr="000C2EF9">
+      <w:tr w:rsidR="00AA20D4" w14:paraId="4B979F64" w14:textId="77777777" w:rsidTr="000C2EF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71BD64DB" w14:textId="531D551F" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="000C2EF9">
+          <w:p w14:paraId="71BD64DB" w14:textId="77777777" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="000C2EF9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="532A8222" w14:textId="516B99CF" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="000C2EF9">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23100">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I/We confirm that that contact details of each participant are recorded for each session.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532A8222" w14:textId="516B99CF" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="000C2EF9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20CF22FA" w14:textId="52BA5A63" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
+          <w:p w14:paraId="20CF22FA" w14:textId="52BA5A63" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="457D9561" w14:textId="522A5930" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
+          <w:p w14:paraId="457D9561" w14:textId="522A5930" w:rsidR="00AA20D4" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="273985792"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AA20D4" w:rsidRPr="00005B11">
+                <w:r w:rsidR="00AA20D4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD88BCB" w14:textId="3DAC5C61" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
+          <w:p w14:paraId="7DD88BCB" w14:textId="3DAC5C61" w:rsidR="00AA20D4" w:rsidRDefault="00AA20D4" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7777D79D" w14:textId="1860DC31" w:rsidR="00AA20D4" w:rsidRPr="00005B11" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
+          <w:p w14:paraId="7777D79D" w14:textId="1860DC31" w:rsidR="00AA20D4" w:rsidRDefault="00000000" w:rsidP="00AA20D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1491785767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AA20D4" w:rsidRPr="00005B11">
+                <w:r w:rsidR="00AA20D4">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67D7AE89" w14:textId="77777777" w:rsidR="00F3277D" w:rsidRPr="00005B11" w:rsidRDefault="00F3277D" w:rsidP="00A0741B">
+    <w:p w14:paraId="67D7AE89" w14:textId="77777777" w:rsidR="00F3277D" w:rsidRDefault="00F3277D" w:rsidP="00A0741B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B753C2" w14:textId="66E6A68F" w:rsidR="000C2EF9" w:rsidRPr="00005B11" w:rsidRDefault="008063EE" w:rsidP="008702ED">
+    <w:p w14:paraId="18B753C2" w14:textId="5E14909C" w:rsidR="000C2EF9" w:rsidRDefault="008702ED" w:rsidP="008702ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve">N.B.  Should any group have a </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7050">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Should any group have a </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>H&amp;S</w:t>
+      </w:r>
+      <w:r w:rsidR="00744E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>health and safety</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or occurrence, then you</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>incident or occurrence, then you</w:t>
+      </w:r>
+      <w:r w:rsidR="00744E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008702ED" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">should immediately inform </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00F74C06" w:rsidRPr="00194350">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BE1FE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>LetsBookings@Highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008702ED" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  No personal details should be disclosed, as an individual’s right to privacy must be observed.  Highland Council simply need to know what facilities may have been accessed by the group, that relate to the incident or occurrence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8353A3" w14:textId="2B198153" w:rsidR="003B497A" w:rsidRPr="003C30BD" w:rsidRDefault="003B497A" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E8353A3" w14:textId="2B198153" w:rsidR="003B497A" w:rsidRPr="009C1091" w:rsidRDefault="003B497A" w:rsidP="0096308E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="00E253BE" w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidR="00E253BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – to be completed by all</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8353A4" w14:textId="7BE68F36" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E8353A4" w14:textId="7BE68F36" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="00BE51CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Child Protection</w:t>
       </w:r>
-      <w:r w:rsidR="00D60386" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00D60386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00D60386" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00D60386" w:rsidRPr="00B23100">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="ED0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004D0C7F" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="004D0C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="ED0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00D60386" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00D60386" w:rsidRPr="00B23100">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="ED0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> updated copy must be submitted for each financial year</w:t>
       </w:r>
-      <w:r w:rsidR="00D60386" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00D60386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC92107" w14:textId="77777777" w:rsidR="00514C06" w:rsidRPr="00005B11" w:rsidRDefault="00514C06" w:rsidP="00BE51CD">
+    <w:p w14:paraId="5CC92107" w14:textId="77777777" w:rsidR="00514C06" w:rsidRDefault="00514C06" w:rsidP="00BE51CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E8353A5" w14:textId="092C4277" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E8353A5" w14:textId="4AB9D933" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>All organisations</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">All organisations/individuals providing activities/services that children “protected adults” or adults who may be at risk are required to have read and can confirm that they comply with “Child &amp; Adult Protection Guidance for Community Groups”.  Please note this guidance also applies to self-employed individuals providing activities for these groups </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A0CECD" w14:textId="01C5CED9" w:rsidR="008063EE" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+    <w:p w14:paraId="6E8353A6" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t>All applicants must complete the statements/questions below as compliance will be audited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353A7" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...41 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Our/my activities involve working with these groups and we/I have read and comply with the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">We / I agree </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1498497956"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>relevant guidance.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67772002" w14:textId="57358A8B" w:rsidR="00A265B0" w:rsidRPr="00A265B0" w:rsidRDefault="00A265B0" w:rsidP="009C1091">
+    <w:p w14:paraId="6E8353A8" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A265B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Our/my activities do not involve working with these groups.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>We / I agree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1293056004"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E8353A9" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do all individual/s (tutors/instructors/supervisors) doing regulated work with children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1689170232"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="281240365"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="67F6D684" w14:textId="77777777" w:rsidR="00E152F6" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or adults who may be at risk have PVG Scheme Membership?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353AA" w14:textId="7A778A22" w:rsidR="009C1091" w:rsidRPr="00E152F6" w:rsidRDefault="00E152F6" w:rsidP="009C1091">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Note: f</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E152F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rom 01 April 2025 new rules </w:t>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00194350">
+        <w:t xml:space="preserve">N.B. From 01 April 2025 new rules / regulations apply to Disclosure Scotland applications and PVG certificates, further information is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E152F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.disclosure.gov.scot</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A265B0">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1482 lines deleted...]
-    <w:p w14:paraId="6E8353B8" w14:textId="48202E59" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="004D0C7F" w:rsidP="009C1091">
+    <w:p w14:paraId="6E8353AB" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes has/have any individual(s) had any charges pending since receiving </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="185643915"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="989219444"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E8353AC" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>their PVG membership?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353AD" w14:textId="3D52FB3C" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please provide </w:t>
+      </w:r>
+      <w:r w:rsidR="003B1594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>details: -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353AE" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Does the Club/Organisation/Applicant have a safeguarding policy for vulnerable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353AF" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adults and/or young people under the age of 18 years of age? (if yes, please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-623309014"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="449439684"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E8353B0" w14:textId="5796FAC4" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provide a copy</w:t>
+      </w:r>
+      <w:r w:rsidR="005F39A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your booking form)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353B1" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353B2" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you are a sports club or organisation, do you hold a National Governing Body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-154071726"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1182474078"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E8353B3" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accreditation award?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353B4" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If yes, please provide details:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353B5" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Does the person in charge of the hire hold a valid Tutor/Leader Qualification Cert.?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1485232104"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1606070814"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E8353B6" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="00514C06">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If yes, please provide details:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03573338" w14:textId="77777777" w:rsidR="00514C06" w:rsidRDefault="00514C06" w:rsidP="00514C06">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8353B7" w14:textId="7207DDE5" w:rsidR="00624E1E" w:rsidRPr="009C1091" w:rsidRDefault="00624E1E" w:rsidP="006019A3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00E253BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – to be completed by all</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353B8" w14:textId="48202E59" w:rsidR="009C1091" w:rsidRDefault="004D0C7F" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PAT (</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Portable Appliance Testing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8353B9" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do you plan to bring your own electrical equipment?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="867261676"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="173461780"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8353BA" w14:textId="6B806836" w:rsidR="009C1091" w:rsidRPr="00005B11" w:rsidRDefault="009C1091" w:rsidP="009C1091">
+    <w:p w14:paraId="6E8353BA" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="009C1091">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do you hold a valid PAT Certificate?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="836880682"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2113320169"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8353BB" w14:textId="77777777" w:rsidR="009C1091" w:rsidRPr="00711A6D" w:rsidRDefault="009C1091" w:rsidP="00514C06">
+    <w:p w14:paraId="6E8353BB" w14:textId="77777777" w:rsidR="009C1091" w:rsidRDefault="009C1091" w:rsidP="00514C06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(information on PAT certification can be obtained from the British Standards Institute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21046876" w14:textId="77777777" w:rsidR="00514C06" w:rsidRPr="00005B11" w:rsidRDefault="00514C06" w:rsidP="00514C06">
+    <w:p w14:paraId="21046876" w14:textId="77777777" w:rsidR="00514C06" w:rsidRDefault="00514C06" w:rsidP="00514C06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E835405" w14:textId="254CE6CC" w:rsidR="00F83962" w:rsidRPr="003C30BD" w:rsidRDefault="00F83962" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E835405" w14:textId="2DD1591B" w:rsidR="00F83962" w:rsidRPr="006019A3" w:rsidRDefault="00F83962" w:rsidP="0096308E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="006019A3" w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Declaration by Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835406" w14:textId="77777777" w:rsidR="003150C5" w:rsidRPr="00005B11" w:rsidRDefault="003150C5" w:rsidP="003150C5">
+    <w:p w14:paraId="6E835406" w14:textId="77777777" w:rsidR="003150C5" w:rsidRDefault="003150C5" w:rsidP="003150C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Declaration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41489176" w14:textId="77777777" w:rsidR="00514C06" w:rsidRPr="00005B11" w:rsidRDefault="00514C06" w:rsidP="003150C5">
+    <w:p w14:paraId="41489176" w14:textId="77777777" w:rsidR="00514C06" w:rsidRDefault="00514C06" w:rsidP="003150C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E835407" w14:textId="47C353D9" w:rsidR="003150C5" w:rsidRPr="00005B11" w:rsidRDefault="003150C5" w:rsidP="00514C06">
+    <w:p w14:paraId="6E835407" w14:textId="60402486" w:rsidR="003150C5" w:rsidRDefault="003150C5" w:rsidP="00514C06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">By submitting this form, I </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve">By submitting this form, I/we </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">read and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>accept</w:t>
       </w:r>
-      <w:r w:rsidR="00D60386" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00D60386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> all the Terms </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve"> all the Terms &amp; Conditions of hire </w:t>
+      </w:r>
+      <w:r w:rsidR="003734E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>and</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F340CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Conditions of hire </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340CA" w:rsidRPr="00F340CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>8</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve"> August</w:t>
+      </w:r>
+      <w:r w:rsidR="003734E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve"> 2025 to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>ugust</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>18th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025 to </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>18</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="003734E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> August </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>2026</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003734E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>and authorise the use of my personal information for the above stated purpose.  I understand that Highland Council may require written evidence of any documentation that may be required at any time and failure to provide it will lead to the Let being cancelled.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="284"/>
         <w:gridCol w:w="4961"/>
         <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="425"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008063EE" w:rsidRPr="00005B11" w14:paraId="6E83540E" w14:textId="77777777" w:rsidTr="00711A6D">
+      <w:tr w:rsidR="003150C5" w:rsidRPr="003150C5" w14:paraId="6E83540E" w14:textId="77777777" w:rsidTr="00514C06">
         <w:trPr>
-          <w:trHeight w:val="897"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835408" w14:textId="2C1A2DD0" w:rsidR="008063EE" w:rsidRPr="00005B11" w:rsidRDefault="008063EE" w:rsidP="003150C5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E835408" w14:textId="2C1A2DD0" w:rsidR="003150C5" w:rsidRPr="003150C5" w:rsidRDefault="00B73E3A" w:rsidP="003150C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Signed:</w:t>
-[...45 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="003150C5" w:rsidRPr="003150C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>igned:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83540B" w14:textId="06C765EB" w:rsidR="008063EE" w:rsidRPr="00005B11" w:rsidRDefault="008063EE" w:rsidP="00F45EEE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E835409" w14:textId="77777777" w:rsidR="003150C5" w:rsidRPr="003150C5" w:rsidRDefault="003150C5" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83540A" w14:textId="77777777" w:rsidR="003150C5" w:rsidRPr="003150C5" w:rsidRDefault="003150C5" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">        Date:</w:t>
-[...44 lines deleted...]
-        </w:sdt>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83540B" w14:textId="06C765EB" w:rsidR="003150C5" w:rsidRPr="003150C5" w:rsidRDefault="005F00B4" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="003150C5" w:rsidRPr="003150C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83540C" w14:textId="77777777" w:rsidR="003150C5" w:rsidRPr="003150C5" w:rsidRDefault="003150C5" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83540D" w14:textId="77777777" w:rsidR="003150C5" w:rsidRPr="003150C5" w:rsidRDefault="003150C5" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E83540F" w14:textId="76525E80" w:rsidR="00D60386" w:rsidRPr="00005B11" w:rsidRDefault="00D60386" w:rsidP="006019A3">
+    <w:p w14:paraId="6E83540F" w14:textId="76525E80" w:rsidR="00D60386" w:rsidRDefault="00D60386" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B1C2C4" w14:textId="6B024337" w:rsidR="00E705A4" w:rsidRPr="00005B11" w:rsidRDefault="008063EE">
+    <w:p w14:paraId="06B1C2C4" w14:textId="77777777" w:rsidR="00E705A4" w:rsidRDefault="00E705A4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:r w:rsidR="00E705A4" w:rsidRPr="00005B11">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please return the form via email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00845662">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>letsbookings@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E705A4" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or alternatively post to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51005D18" w14:textId="11E97240" w:rsidR="00D60386" w:rsidRPr="00005B11" w:rsidRDefault="00E705A4">
+    <w:p w14:paraId="51005D18" w14:textId="11E97240" w:rsidR="00D60386" w:rsidRPr="00E705A4" w:rsidRDefault="00E705A4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lets Bookings Team, Ruthven House, Drummond Road, Inverness, IV2 4NZ</w:t>
       </w:r>
-      <w:r w:rsidR="00D60386" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="00D60386">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835410" w14:textId="77777777" w:rsidR="007C55E4" w:rsidRPr="003C30BD" w:rsidRDefault="007C55E4" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E835410" w14:textId="77777777" w:rsidR="007C55E4" w:rsidRPr="0096308E" w:rsidRDefault="007C55E4" w:rsidP="0096308E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="0096308E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">VAT EXEMPTION FORM – to be completed </w:t>
       </w:r>
-      <w:r w:rsidR="003612A7" w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidR="003612A7" w:rsidRPr="0096308E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835411" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="003C30BD" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835411" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>IMPORTANT – If you choose the VAT exemption route it will mean that bookings cannot be cancelled and all bookings of 10 or more must be paid for.  This will be monitored in terms of compliance through the council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835412" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="003C30BD" w:rsidRDefault="006019A3" w:rsidP="003C30BD">
-[...99 lines deleted...]
-    <w:p w14:paraId="6E835416" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835412" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E835413" w14:textId="02F6BEB8" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard rated means that VAT has to be added to the hire charge.  Which is subject to change at </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>any time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as UK law dictates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E835414" w14:textId="4EFF4C18" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VAT exempt means that VAT does not apply to the charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E835415" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Eligible Body</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E835416" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To be considered as an eligible body you must be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835417" w14:textId="465A98E9" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835417" w14:textId="465A98E9" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Non-</w:t>
       </w:r>
-      <w:r w:rsidR="003B1594" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="003B1594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>profitmaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835418" w14:textId="088A5523" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835418" w14:textId="088A5523" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A school, club, </w:t>
       </w:r>
-      <w:r w:rsidR="004D0C7F" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004D0C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>association, or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisation representing affiliated clubs/constituent associations (e.g. a league)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835419" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835419" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Have in their constitution restrictions preventing the distribution of any profits except to other non-profit-making bodies or on winding up</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83541A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E83541A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do not have any paid officers or paid connected officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83541B" w14:textId="1D537A4D" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E83541B" w14:textId="2B4D6317" w:rsidR="006019A3" w:rsidRPr="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It is up to the hirer to prove</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...59 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the club or association is an eligible body before the “exemption </w:t>
+      </w:r>
+      <w:r w:rsidR="002F41E6" w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be applied.  A copy of your articles/memorandum or constitution must be provided</w:t>
+      </w:r>
+      <w:r w:rsidR="005F39A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> every year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Facilities Booking Team to keep on record.  A letter confirming you meet the requirements is not sufficient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83541C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="003C30BD" w:rsidRDefault="006019A3" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E83541C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>Exemption</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83541D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E83541D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To qualify for the exemption </w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ALL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the criteria listed below must apply to your let (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>please tick</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83541E" w14:textId="28B33101" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="00000000" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E83541E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="00000000" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-175509446"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r w:rsidR="006019A3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>The series consists of 10 or more lets booked in advance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83541F" w14:textId="3E20A6AA" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="00000000" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E83541F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="00000000" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1849783832"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r w:rsidR="006019A3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The series of </w:t>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve">The series of lets must be to a school, club, association, or organisation </w:t>
+      </w:r>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> a league)</w:t>
+        </w:rPr>
+        <w:t>representing affiliated clubs/constituent associations (e.g. a league)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835420" w14:textId="7DA2BC4B" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="00000000" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E835420" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="00000000" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="797413944"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r w:rsidR="006019A3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Each let in the series must be for the same type of activity at the same location, although different pitches</w:t>
-[...15 lines deleted...]
-        <w:t>courts at the site are allowable</w:t>
+        <w:t>Each let in the series must be for the same type of activity at the same location, although different pitches, courts etc. at the site are allowable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835421" w14:textId="1613294F" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="00000000" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E835421" w14:textId="5729CE6E" w:rsidR="006019A3" w:rsidRDefault="00000000" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="173695867"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r w:rsidR="006019A3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The interval between each let must be at least one day and no more than 14 days.  The dates should be set at the time of booking.  The duration of the sessions may be varied.  There is no exemption for intervals greater that 14 days through the closure of the facility for any reason.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835422" w14:textId="671E95F6" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="00000000" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E835422" w14:textId="4A38C4B9" w:rsidR="006019A3" w:rsidRDefault="00000000" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1899884686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r w:rsidR="006019A3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Payment is made by reference to the whole </w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">Payment is made by reference to the whole series and this is evidenced by written agreement.  This must include evidence that payment is to </w:t>
+      </w:r>
+      <w:r w:rsidR="002A083E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>be made</w:t>
       </w:r>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...41 lines deleted...]
-        <w:t>. Provision for a refund given by the provider in the event of the unforeseen non–availability of their facility would not affect this condition. The only exemption to this is where it is unavailable due to unforeseeable circumstances – this includes adverse weather or vandalism, excludes use for meetings etc.</w:t>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in full whether or not the right to use the facility for any specific session is actually exercised. Provision for a refund given by the provider in the event of the unforeseen non –availability of their facility would not affect this condition. The only exemption to this is where it is unavailable due to unforeseeable circumstances – this includes adverse weather or vandalism, excludes use for meetings etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835423" w14:textId="586D4E23" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="00000000" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E835423" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="00000000" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pBdr>
-[...6 lines deleted...]
-        </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-2021846813"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r w:rsidR="006019A3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>The hirer has exclusive use of the facilities booked during the periods of hire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835424" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835424" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If any of the criteria are not met, then the entire series becomes taxable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835425" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00711A6D" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E835425" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00711A6D">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It is important to note that the regulations are clear that if the series of lets is broken by the hirer, for whatever reason, all or part of the series may become subject to VAT which the hirer will be obliged to pay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835426" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="003C30BD" w:rsidRDefault="006019A3" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E835426" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E835427" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00BE51CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>I understand that unless the Facilities Booking Team receives evidence confirming your status as an eligible body then VAT will have to be applied to all subsequent lets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E156839" w14:textId="77777777" w:rsidR="00A265B0" w:rsidRPr="00005B11" w:rsidRDefault="00A265B0" w:rsidP="00A265B0">
+    <w:p w14:paraId="6E835429" w14:textId="54F41D01" w:rsidR="00053DC1" w:rsidRPr="00126158" w:rsidRDefault="006019A3" w:rsidP="00126158">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...22 lines deleted...]
-      </w:sdt>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CEC7FE8" w14:textId="77777777" w:rsidR="00A265B0" w:rsidRDefault="00A265B0" w:rsidP="00BE51CD">
+    <w:p w14:paraId="6E83542A" w14:textId="0095B7A8" w:rsidR="006019A3" w:rsidRDefault="004D0C7F" w:rsidP="006019A3">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="right"/>
       </w:pPr>
-    </w:p>
-[...226 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E83552E" wp14:editId="027110CF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E83552E" wp14:editId="45BC929D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>190500</wp:posOffset>
+                  <wp:posOffset>304800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12065</wp:posOffset>
+                  <wp:posOffset>-314325</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3667125" cy="1009650"/>
+                <wp:extent cx="4295775" cy="1009650"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3667125" cy="1009650"/>
+                          <a:ext cx="4295775" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E835537" w14:textId="3C119D3C" w:rsidR="008E3CCC" w:rsidRPr="003C30BD" w:rsidRDefault="008E3CCC" w:rsidP="003C30BD">
+                          <w:p w14:paraId="6E835536" w14:textId="77777777" w:rsidR="008E3CCC" w:rsidRPr="00C6548A" w:rsidRDefault="008E3CCC" w:rsidP="006019A3">
                             <w:pPr>
-                              <w:pStyle w:val="Heading1"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003C30BD">
-                              <w:t xml:space="preserve">School </w:t>
+                            <w:r w:rsidRPr="00C6548A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>School Kitchen/Dining Room Booking</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E34C84" w:rsidRPr="003C30BD">
-[...36 lines deleted...]
-                              <w:t>orm</w:t>
+                          </w:p>
+                          <w:p w14:paraId="6E835537" w14:textId="77777777" w:rsidR="008E3CCC" w:rsidRDefault="008E3CCC" w:rsidP="006019A3">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C6548A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="30000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>Application Form</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="41D9430E" w14:textId="77777777" w:rsidR="004D0C7F" w:rsidRDefault="004D0C7F" w:rsidP="006019A3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="7030A0"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="30000"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="40432780" w14:textId="77777777" w:rsidR="004D0C7F" w:rsidRPr="006019A3" w:rsidRDefault="004D0C7F" w:rsidP="006019A3">
@@ -13862,98 +14496,135 @@
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6E83552E" id="Text Box 16" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:15pt;margin-top:.95pt;width:288.75pt;height:79.5pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2Fp1LEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbGdJWljxam6dJkm&#10;dS9Stx+AMY7RgGNAYne/vgd206j7No0PiOPuHu6ee9jcDFqRk3BegqloMcspEYZDI82hoj9/7N9d&#10;U+IDMw1TYERFH4WnN9u3bza9LcUcOlCNcARBjC97W9EuBFtmmeed0MzPwAqDzhacZgFNd8gax3pE&#10;1yqb5/kq68E11gEX3uPt3eik24TftoKHb23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMFH&#10;z1B3LDBydPIvKC25Aw9tmHHQGbSt5CL1gN0U+atuHjpmReoFyfH2TJP/f7D86+nBfnckDB9gwAGm&#10;Jry9B/7LEwO7jpmDuHUO+k6wBh8uImVZb305pUaqfekjSN1/gQaHzI4BEtDQOh1ZwT4JouMAHs+k&#10;iyEQjpfvV6urYr6khKOvyPP1apnGkrHyOd06Hz4J0CQeKupwqgmene59iOWw8jkkvuZByWYvlUqG&#10;O9Q75ciJoQL2aaUOXoUpQ/qKrpdYSMwyEPOTOLQMqFAldUWv87hGzUQ6PpomhQQm1XjGSpSZ+ImU&#10;jOSEoR6IbCbyIl01NI9ImINRkPiB8NCB+0NJj2KsqP99ZE5Qoj4bJH1dLBZRvclYLK/maLhLT33p&#10;YYYjVEUDJeNxF5Lix8ZucTitTLS9VDKVjCJLbE4fIqr40k5RL992+wQAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKN/2hbcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtflpQkKc&#10;CpBAXFv6AJtkm0TE6yh2m/TtWU5wnJ3R7DfFZnGDOtEUes8W7lYGFHHtm55bC/uv99snUCEiNzh4&#10;JgtnCrApLy8KzBs/85ZOu9gqKeGQo4UuxjHXOtQdOQwrPxKLd/CTwyhyanUz4SzlbtD3xiTaYc/y&#10;ocOR3jqqv3dHZ+HwOd+ss7n6iPt0+5i8Yp9W/mzt9dXy8gwq0hL/wvCLL+hQClPlj9wENVh4MDIl&#10;yj0DJXZi0jWoSnRiMtBlof8PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdhadSxAC&#10;AAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo3/a&#10;FtwAAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="6E83552E" id="Text Box 16" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24pt;margin-top:-24.75pt;width:338.25pt;height:79.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNoQFQEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aieLOx4qy22aaq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbbt6o8oBlmOMycOWzuBq3ISTgvwVR0PsspEYZDI82hoj++79/d&#10;UuIDMw1TYERFz8LTu+3bN5velmIBHahGOIIgxpe9rWgXgi2zzPNOaOZnYIXBYAtOs4CuO2SNYz2i&#10;a5Ut8vwm68E11gEX3uPpwxik24TftoKHr23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMFH&#10;L1APLDBydPIvKC25Aw9tmHHQGbSt5CL1gN3M81fdPHXMitQLkuPthSb//2D5l9OT/eZIGN7DgANM&#10;TXj7CPynJwZ2HTMHce8c9J1gDT48j5RlvfXldDVS7UsfQer+MzQ4ZHYMkICG1unICvZJEB0HcL6Q&#10;LoZAOB4uF+titSoo4Rib5/n6pkhjyVj5fN06Hz4K0CQaFXU41QTPTo8+xHJY+ZwSX/OgZLOXSiXH&#10;HeqdcuTEUAH7tFIHr9KUIX1F18WiSMgG4v0kDi0DKlRJXdHbPK5RM5GOD6ZJKYFJNdpYiTITP5GS&#10;kZww1AORzURepKuG5oyEORgFiR8IjQ7cb0p6FGNF/a8jc4IS9ckg6ev5chnVm5xlsVqg464j9XWE&#10;GY5QFQ2UjOYuJMVHOgzc43BamWh7qWQqGUWW2Jw+RFTxtZ+yXr7t9g8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQC2kSzN3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboNADITvlfoOK1fqpUqWRiQk&#10;lCVqI7XqNT8PYMABVNaL2E0gbx/31N5sz2j8TbadbKeuNPjWsYHXeQSKuHRVy7WB0/FztgblA3KF&#10;nWMycCMP2/zxIcO0ciPv6XoItZIQ9ikaaELoU6192ZBFP3c9sWhnN1gMsg61rgYcJdx2ehFFK22x&#10;ZfnQYE+7hsqfw8UaOH+PL8vNWHyFU7KPVx/YJoW7GfP8NL2/gQo0hT8z/OILOuTCVLgLV151BuK1&#10;VAkGZvFmCUoMySKWoRBnJBedZ/p/hfwOAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATaEB&#10;UBECAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;tpEszd4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6E835537" w14:textId="3C119D3C" w:rsidR="008E3CCC" w:rsidRPr="003C30BD" w:rsidRDefault="008E3CCC" w:rsidP="003C30BD">
+                    <w:p w14:paraId="6E835536" w14:textId="77777777" w:rsidR="008E3CCC" w:rsidRPr="00C6548A" w:rsidRDefault="008E3CCC" w:rsidP="006019A3">
                       <w:pPr>
-                        <w:pStyle w:val="Heading1"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003C30BD">
-                        <w:t xml:space="preserve">School </w:t>
+                      <w:r w:rsidRPr="00C6548A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>School Kitchen/Dining Room Booking</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E34C84" w:rsidRPr="003C30BD">
-[...36 lines deleted...]
-                        <w:t>orm</w:t>
+                    </w:p>
+                    <w:p w14:paraId="6E835537" w14:textId="77777777" w:rsidR="008E3CCC" w:rsidRDefault="008E3CCC" w:rsidP="006019A3">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C6548A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="30000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>Application Form</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="41D9430E" w14:textId="77777777" w:rsidR="004D0C7F" w:rsidRDefault="004D0C7F" w:rsidP="006019A3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="7030A0"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="30000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="40432780" w14:textId="77777777" w:rsidR="004D0C7F" w:rsidRPr="006019A3" w:rsidRDefault="004D0C7F" w:rsidP="006019A3">
@@ -13984,80 +14655,71 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="0" w14:dir="3600000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="30000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="9207" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+      <w:r w:rsidR="002958DF" w:rsidRPr="006019A3">
+        <w:rPr>
           <w:noProof/>
           <w:color w:val="7030A0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E83552C" wp14:editId="23B977A1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E83552C" wp14:editId="7211B343">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-509270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-626745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7378700" cy="1637665"/>
                 <wp:effectExtent l="19050" t="38100" r="12700" b="38735"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Freeform 15" descr="Catering Fprm Heading"/>
+                <wp:docPr id="15" name="Freeform 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7378700" cy="1637665"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="connsiteX0" fmla="*/ 0 w 7134447"/>
                             <a:gd name="connsiteY0" fmla="*/ 1339702 h 1532116"/>
                             <a:gd name="connsiteX1" fmla="*/ 1648047 w 7134447"/>
                             <a:gd name="connsiteY1" fmla="*/ 1531088 h 1532116"/>
                             <a:gd name="connsiteX2" fmla="*/ 4455042 w 7134447"/>
                             <a:gd name="connsiteY2" fmla="*/ 1265274 h 1532116"/>
                             <a:gd name="connsiteX3" fmla="*/ 4901609 w 7134447"/>
                             <a:gd name="connsiteY3" fmla="*/ 457200 h 1532116"/>
                             <a:gd name="connsiteX4" fmla="*/ 7134447 w 7134447"/>
                             <a:gd name="connsiteY4" fmla="*/ 0 h 1532116"/>
                           </a:gdLst>
                           <a:ahLst/>
@@ -14128,6227 +14790,6372 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="11AC4109" id="Freeform 15" o:spid="_x0000_s1026" alt="Catering Fprm Heading" style="position:absolute;margin-left:-40.1pt;margin-top:-49.35pt;width:581pt;height:128.95pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7134447,1532116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlwUyzMgQAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu3DYQfS/QfyD0WKBeUaJuC6+DrQMX&#10;BYzEqF0kfeRSlFeARKok9+J8fYYUpaUdpxsX9YNMaXjmcIZnZufy3bHv0J4r3UqxivBFHCEumKxb&#10;8biK/nq4+bWMkDZU1LSTgq+iJ66jd1c//3R5GJY8kVvZ1VwhcCL08jCsoq0xw3Kx0GzLe6ov5MAF&#10;GBupemrgVT0uakUP4L3vFkkc54uDVPWgJONaw9f3ozG6cv6bhjPzsWk0N6hbRXA2457KPTf2ubi6&#10;pMtHRYdty/wx6H84RU9bAaSzq/fUULRT7Teu+pYpqWVjLpjsF7JpWsZdDBANjl9Ec7+lA3exQHL0&#10;MKdJ/39u2Yf9/XCnIA2HQS81LG0Ux0b19j+cDx1dsp7mZPGjQQw+FmlRFjHklIEN52mR55lN5+IE&#10;ZzttfufSuaL7W23GbNewcrmqkaA9iIJJIXRr+Gfw1vQdXMAvCxSjAypwSggp/C293P53uB2naVXE&#10;CdoinKUJxvl3QJ9xwIFzUsakOM/0DJSlOC7L80xJwERIlsUkOc8UgnCSZ0lBzjOlIVMV4zyuzjM9&#10;A2UFVNN5IhIQ+cs5TxSCXnCAWB4nOdDtpBB2FF4isELUtpLYVdcgtdVjqBcQ3/QKehj1ByirrzNg&#10;uNMQjN8EhmsKwcmbwJD5EJy+CQzZDMEkBEM6T7lT0Pxs2+tc2zMRgranIgRtb2MxdDlQY1M+LdEB&#10;itoXHNpCTfs6svZe7vmDdDvNqSP4mvMnOO1hu03LfuNfQgQBJRdQsHB2TAjOKl/Vg/NXxVlGvDUj&#10;KalcTuCIzurLdASP1TdF/YzpNd4kdb49Fpd5+cx1WuGkKMfbhHORJHNNbGL2ZTuix2r8YWZSVUUa&#10;e9dxmSfPgwpd53kZF5W/FRcyGavYERNXnD/Mm6WkxEXuoAnJoRmGjvOE4BSP2sdJCq0itM73D9c0&#10;V1OQYxCYVY3r8rN8rOqCTi/kTdt1TmGdcKLKobe4+tWya2trtUrS6nFz3Sm0pyDSIk7j9cQYbAPf&#10;HRTz4vTr5FbmqePWRyf+5A1qa2gKychgBwc+u6WMcWHwaNrSmo9sWQx/PqFu1LAIF5RzaD03cMrZ&#10;t3fwuu+x5/j9Fsrd3DGDfej/Bp4RjlkKM4P7Vkj1WmQdROWZx/1TksbU2CxtZP10p5CS49SjB3bT&#10;Km1uqTZ3VMGvLBQcjG7mIzyaTkL5Q5W7VYS2Un157bvdD9MHWCN0gLFpFel/dlTxCHV/CJhLKigi&#10;cGvcixMu9J3QsgktYtdfS7h9kCOczi0BrEw3LRsl+08w4a0tK5ioYMANLd9AJxtfrg28gwlmRMbX&#10;a7eG2QrUeSvuB2ad26wOEPnD8RNVA7LLVWRgkPkgpxGLLqcBxUp83muRQq53RjatnV6cDse8+heY&#10;y5xw/AxpB7/w3e06TbpXXwEAAP//AwBQSwMEFAAGAAgAAAAhAC7LeHnhAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQazcq4KRxKoTEBamoLf0Ax16SlNiOYrcNf8/2BLcZ&#10;7dPsTLmeXM/OOMYueAWLuQCG3gTb+UbB4fNtJoHFpL3VffCo4AcjrKvbm1IXNlz8Ds/71DAK8bHQ&#10;CtqUhoLzaFp0Os7DgJ5uX2F0OpEdG25HfaFw1/NMiCfudOfpQ6sHfG3RfO9PTkHaSHuIS7PZvW/z&#10;oTmah3o5fSh1fze9rIAlnNIfDNf6VB0q6lSHk7eR9QpmUmSEksjlM7ArIeSC1tSkHvMMeFXy/yOq&#10;XwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlwUyzMgQAADELAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAuy3h54QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAIwGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmgcAAAAA&#10;" path="m,1339702v452770,101895,905540,203791,1648047,191386c2390554,1518683,3912782,1444255,4455042,1265274v542260,-178981,,-597195,446567,-808074c5348176,246321,6241311,123160,7134447,e" filled="f" strokecolor="#7030a0" strokeweight="6pt">
+              <v:shape w14:anchorId="6B27CAFE" id="Freeform 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:-40.1pt;margin-top:-49.35pt;width:581pt;height:128.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="7134447,1532116" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlwUyzMgQAADELAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu3DYQfS/QfyD0WKBeUaJuC6+DrQMX&#10;BYzEqF0kfeRSlFeARKok9+J8fYYUpaUdpxsX9YNMaXjmcIZnZufy3bHv0J4r3UqxivBFHCEumKxb&#10;8biK/nq4+bWMkDZU1LSTgq+iJ66jd1c//3R5GJY8kVvZ1VwhcCL08jCsoq0xw3Kx0GzLe6ov5MAF&#10;GBupemrgVT0uakUP4L3vFkkc54uDVPWgJONaw9f3ozG6cv6bhjPzsWk0N6hbRXA2457KPTf2ubi6&#10;pMtHRYdty/wx6H84RU9bAaSzq/fUULRT7Teu+pYpqWVjLpjsF7JpWsZdDBANjl9Ec7+lA3exQHL0&#10;MKdJ/39u2Yf9/XCnIA2HQS81LG0Ux0b19j+cDx1dsp7mZPGjQQw+FmlRFjHklIEN52mR55lN5+IE&#10;ZzttfufSuaL7W23GbNewcrmqkaA9iIJJIXRr+Gfw1vQdXMAvCxSjAypwSggp/C293P53uB2naVXE&#10;CdoinKUJxvl3QJ9xwIFzUsakOM/0DJSlOC7L80xJwERIlsUkOc8UgnCSZ0lBzjOlIVMV4zyuzjM9&#10;A2UFVNN5IhIQ+cs5TxSCXnCAWB4nOdDtpBB2FF4isELUtpLYVdcgtdVjqBcQ3/QKehj1ByirrzNg&#10;uNMQjN8EhmsKwcmbwJD5EJy+CQzZDMEkBEM6T7lT0Pxs2+tc2zMRgranIgRtb2MxdDlQY1M+LdEB&#10;itoXHNpCTfs6svZe7vmDdDvNqSP4mvMnOO1hu03LfuNfQgQBJRdQsHB2TAjOKl/Vg/NXxVlGvDUj&#10;KalcTuCIzurLdASP1TdF/YzpNd4kdb49Fpd5+cx1WuGkKMfbhHORJHNNbGL2ZTuix2r8YWZSVUUa&#10;e9dxmSfPgwpd53kZF5W/FRcyGavYERNXnD/Mm6WkxEXuoAnJoRmGjvOE4BSP2sdJCq0itM73D9c0&#10;V1OQYxCYVY3r8rN8rOqCTi/kTdt1TmGdcKLKobe4+tWya2trtUrS6nFz3Sm0pyDSIk7j9cQYbAPf&#10;HRTz4vTr5FbmqePWRyf+5A1qa2gKychgBwc+u6WMcWHwaNrSmo9sWQx/PqFu1LAIF5RzaD03cMrZ&#10;t3fwuu+x5/j9Fsrd3DGDfej/Bp4RjlkKM4P7Vkj1WmQdROWZx/1TksbU2CxtZP10p5CS49SjB3bT&#10;Km1uqTZ3VMGvLBQcjG7mIzyaTkL5Q5W7VYS2Un157bvdD9MHWCN0gLFpFel/dlTxCHV/CJhLKigi&#10;cGvcixMu9J3QsgktYtdfS7h9kCOczi0BrEw3LRsl+08w4a0tK5ioYMANLd9AJxtfrg28gwlmRMbX&#10;a7eG2QrUeSvuB2ad26wOEPnD8RNVA7LLVWRgkPkgpxGLLqcBxUp83muRQq53RjatnV6cDse8+heY&#10;y5xw/AxpB7/w3e06TbpXXwEAAP//AwBQSwMEFAAGAAgAAAAhAC7LeHnhAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQazcq4KRxKoTEBamoLf0Ax16SlNiOYrcNf8/2BLcZ&#10;7dPsTLmeXM/OOMYueAWLuQCG3gTb+UbB4fNtJoHFpL3VffCo4AcjrKvbm1IXNlz8Ds/71DAK8bHQ&#10;CtqUhoLzaFp0Os7DgJ5uX2F0OpEdG25HfaFw1/NMiCfudOfpQ6sHfG3RfO9PTkHaSHuIS7PZvW/z&#10;oTmah3o5fSh1fze9rIAlnNIfDNf6VB0q6lSHk7eR9QpmUmSEksjlM7ArIeSC1tSkHvMMeFXy/yOq&#10;XwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlwUyzMgQAADELAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAuy3h54QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAIwGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmgcAAAAA&#10;" path="m,1339702v452770,101895,905540,203791,1648047,191386c2390554,1518683,3912782,1444255,4455042,1265274v542260,-178981,,-597195,446567,-808074c5348176,246321,6241311,123160,7134447,e" filled="f" strokecolor="#7030a0" strokeweight="6pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1431995;1704469,1636566;4607564,1352440;5069419,488697;7378700,0" o:connectangles="0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006019A3" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+      <w:r w:rsidR="006019A3">
+        <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E835530" wp14:editId="767513EE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E835530" wp14:editId="6E835531">
             <wp:extent cx="1835676" cy="924638"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
-            <wp:docPr id="18" name="Picture 18" descr="Highland Council Logo"/>
+            <wp:docPr id="18" name="Picture 18" descr="C:\Users\SandraKe\Downloads\HC2015_colour_450px (5).jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="18" name="Picture 18" descr="Highland Council Logo"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\SandraKe\Downloads\HC2015_colour_450px (5).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1849510" cy="931606"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83542B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="002958DF">
+    <w:p w14:paraId="6E83542B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="002958DF" w:rsidRDefault="006019A3" w:rsidP="002958DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E83542C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="003C30BD" w:rsidRDefault="006019A3" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E83542C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>to be completed by all</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 1 – to be completed by all</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3500"/>
-        <w:gridCol w:w="6990"/>
+        <w:gridCol w:w="3529"/>
+        <w:gridCol w:w="3464"/>
+        <w:gridCol w:w="3473"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34C84" w:rsidRPr="00005B11" w14:paraId="6E835430" w14:textId="77777777" w:rsidTr="00E34C84">
-[...2 lines deleted...]
-            <w:tcW w:w="3500" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835430" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83542D" w14:textId="294F8B57" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...107 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="6E83542D" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of Club/Organisation/Applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83542E" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83542F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34C84" w:rsidRPr="00005B11" w14:paraId="6E835438" w14:textId="77777777" w:rsidTr="00E34C84">
-[...5 lines deleted...]
-            <w:tcW w:w="3500" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835434" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835435" w14:textId="5269215F" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...85 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="6E835431" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83544D" w14:textId="77777777" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...12 lines deleted...]
-            <w:tcW w:w="6990" w:type="dxa"/>
+          <w:p w14:paraId="6E835432" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835433" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835438" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835435" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name and address of Applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83544E" w14:textId="1C3FCE0C" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E835436" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835437" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...37 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34C84" w:rsidRPr="00005B11" w14:paraId="6E835458" w14:textId="77777777" w:rsidTr="00E34C84">
-[...5 lines deleted...]
-            <w:tcW w:w="3500" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E83543C" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835455" w14:textId="77777777" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...84 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="6E835439" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835459" w14:textId="77777777" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E83543A" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6990" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83545A" w14:textId="7AB1A2B2" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...45 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="6E83543B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34C84" w:rsidRPr="00005B11" w14:paraId="6E835460" w14:textId="77777777" w:rsidTr="00E34C84">
-[...5 lines deleted...]
-            <w:tcW w:w="3500" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835440" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83545D" w14:textId="77777777" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E83543D" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83543E" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83543F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835444" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835441" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835442" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835443" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835448" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835445" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835446" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835447" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E83544C" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835449" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83544A" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83544B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835450" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83544D" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83544E" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83544F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835454" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835451" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835452" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835453" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835458" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835455" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835456" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835457" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E83545C" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835459" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83545A" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83545B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835460" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83545D" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004028F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83545E" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83545F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="004028F0" w14:paraId="6E835464" w14:textId="77777777" w:rsidTr="00F45EEE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835461" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835462" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835463" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="004028F0" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E835465" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="003C30BD" w:rsidRDefault="006019A3" w:rsidP="003C30BD">
+    <w:p w14:paraId="6E835465" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C30BD">
-        <w:rPr>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>completed by all</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section 2 – to be completed by all</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835466" w14:textId="5322FE20" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E835466" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E71CA">
-[...9 lines deleted...]
-        <w:t>?</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>When do you require the Let</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2496"/>
+        <w:gridCol w:w="562"/>
         <w:gridCol w:w="7408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E34C84" w:rsidRPr="00005B11" w14:paraId="6E83546A" w14:textId="77777777" w:rsidTr="00E34C84">
-[...5 lines deleted...]
-            <w:tcW w:w="2496" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E83546A" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835467" w14:textId="77777777" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:p w14:paraId="6E835467" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B73E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...49 lines deleted...]
-            <w:tcW w:w="2496" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83546F" w14:textId="5FD0864A" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...77 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="6E835468" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835469" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E34C84" w:rsidRPr="00005B11" w14:paraId="6E83547A" w14:textId="77777777" w:rsidTr="00E34C84">
-[...5 lines deleted...]
-            <w:tcW w:w="2496" w:type="dxa"/>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E83546E" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E835477" w14:textId="550B24CC" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...69 lines deleted...]
-            <w:tcW w:w="2496" w:type="dxa"/>
+          <w:p w14:paraId="6E83546B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E83547F" w14:textId="07456721" w:rsidR="00E34C84" w:rsidRPr="00005B11" w:rsidRDefault="00E34C84" w:rsidP="00F45EEE">
-[...77 lines deleted...]
-        </w:sdt>
+          <w:p w14:paraId="6E83546C" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83546D" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E835472" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83546F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B73E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Day &amp; Date required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835470" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835471" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E835476" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835473" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835474" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835475" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E83547A" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835477" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B73E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time(s) required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835478" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835479" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E83547E" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83547B" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83547C" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83547D" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E835482" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E83547F" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B73E3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Purpose of the Let</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835480" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835481" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w14:paraId="6E835486" w14:textId="77777777" w:rsidTr="00B73E3A">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835483" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835484" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E835485" w14:textId="77777777" w:rsidR="00B73E3A" w:rsidRPr="00B73E3A" w:rsidRDefault="00B73E3A" w:rsidP="00F45EEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E835487" w14:textId="6449E64A" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E835487" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>What do you require</w:t>
       </w:r>
-      <w:r w:rsidR="009E71CA">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6E835488" w14:textId="3A1E724C" w:rsidR="006019A3" w:rsidRPr="00E34C84" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E835488" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...51 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tea/Coffee making facilities only (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ccess to hot water &amp; sink for handwashing crockery)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E34C84">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="504863658"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E34C84">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835489" w14:textId="45C8D17E" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E835489" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dining Room only (access to table &amp; chairs - no kitchen access)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="40"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1581362279"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A265B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:sz w:val="40"/>
-              <w:szCs w:val="40"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6E83548A" w14:textId="2FA11B50" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="00126158">
+    <w:p w14:paraId="6E83548A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="00126158">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Full Kitchen use (f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E34C84">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or preparing, cooking or heating food).  Please specify below what is required.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1418399919"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00005B11">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83548B" w14:textId="0247B274" w:rsidR="006019A3" w:rsidRPr="00126158" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00126158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83548C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please note, bringing food &amp; drink onto Highland Council premises is restricted without prior agreement with Catering Staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E83548E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do you require use of the dishwasher?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="820855240"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-618611001"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sdt>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+    <w:p w14:paraId="6E83548F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the use of any Highland Council Catering Service cooking, dishwashing or refrigeration equipment is required by the Hirer, a member of Highland Council Catering Staff </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:id w:val="-1226292150"/>
-[...32 lines deleted...]
-          <w:b/>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> drink onto Highland Council premises is restricted without prior agreement with Catering Staff.</w:t>
+        <w:t xml:space="preserve"> be in attendance for supervision, where there will be an hourly charge applied.  Where only tea and coffee making facilities are required, Highland Council Catering Staff do not require to be in attendance.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E83548E" w14:textId="3E9B79E0" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
-[...171 lines deleted...]
-    <w:p w14:paraId="6E835490" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E835490" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>If you require the use of any catering equipment, please specify below.  Please note items are dependent on availability and are not available in all schools.  Availability and charges will be confirmed once the Let has been approved.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10365" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E835499" w14:textId="77777777" w:rsidTr="009E71CA">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E835499" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835491" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835491" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835492" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835492" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No. required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835493" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835493" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835494" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835494" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No. required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835495" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835495" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835496" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835496" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No. required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835497" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835497" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E835498" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835498" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No. required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354A2" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354A2" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83549A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83549A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Hot water Urn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83549B" w14:textId="0CF6D29B" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83549B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83549C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83549C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Side plates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83549D" w14:textId="5407CBF5" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83549D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83549E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83549E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sugar bowls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83549F" w14:textId="031FB9CE" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83549F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Water jugs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A1" w14:textId="2FA1014E" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354AB" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354AB" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Cups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A4" w14:textId="773BA88F" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A4" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Teaspoons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A6" w14:textId="386B0C1D" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tea pots</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A8" w14:textId="0347EEE3" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A8" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354A9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354A9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tumblers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354AA" w14:textId="0A9AD4DB" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354AA" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354B4" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354B4" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354AC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354AC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saucers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354AD" w14:textId="3360CE9B" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354AD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354AE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354AE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Milk jugs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354AF" w14:textId="7EAE23DA" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354AF" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354B0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354B0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Coffee pots</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354B1" w14:textId="3DE30161" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354B1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354B2" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354B2" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354B3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354B3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E8354B6" w14:textId="352E5E80" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354B5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="5D1CB5AA" w14:textId="77777777" w:rsidR="00BC2946" w:rsidRDefault="00BC2946" w:rsidP="006019A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Other utensils –</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8354B6" w14:textId="2353B392" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t xml:space="preserve">Other utensils – please </w:t>
+      </w:r>
+      <w:r w:rsidR="003B1594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>specify:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+        <w:t>specify: -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-      </w:sdt>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354B7" w14:textId="5CF73EE9" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E8354B7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E71CA">
-        <w:rPr>
+      <w:r w:rsidRPr="006019A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>nformation</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 3 – Useful Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354B8" w14:textId="07E5D305" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E8354B8" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E71CA">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-        <w:t>atering</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hospitality Catering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354B9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354B9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospitality Catering can be provided by Highland Council.  For further information, sample menus and prices, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00005B11">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>cl.catering@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00005B11">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> telephone number (01463) 644102.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354BA" w14:textId="72B67174" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E8354BA" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E71CA">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-        <w:t>tensils</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Crockery and Utensils</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354BB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354BB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Crockery (cups, saucers, side plates etc.), cutlery and utensils may be available for use at some schools; please note this varies from school to school and depends on availability.  Requests and charges will be confirmed when the Let has been approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354BC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354BC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All crockery/cutlery items made available must be collected and returned in a clean condition to the kitchen.  A charge will be applied if items are returned unwashed and for all breakages and missing items, as below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7245" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4268"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354BF" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354BF" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354BD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354BD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Crockery breakages/missing items (each)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354BE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354BE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354C2" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354C2" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Cups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£3.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354C5" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354C5" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saucers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C4" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C4" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£2.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354C8" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354C8" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Side plates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£2.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354CB" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354CB" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354C9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354C9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Milk jugs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354CA" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354CA" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354CE" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354CE" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354CC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354CC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sugar bowls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354CD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354CD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354D1" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354D1" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354CF" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354CF" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Teaspoons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354D0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354D0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354D4" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354D4" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354D2" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354D2" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Items not listed above</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354D3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354D3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Replacement cost of item</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E8354D5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E8354D5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E71CA">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354D6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354D6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Premises must be left in a clean and hygienic condition, including all floor surfaces.  Cleaning equipment and materials will be provided on site.  A cleaning charge will be applied if premises are left in an unsatisfactory condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354D7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354D7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Any damage to equipment or fixtures/fittings will be charged at the manufacturers repair or full replacement cost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8354D8" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
+    <w:p w14:paraId="6E8354D8" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E71CA">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Charges</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="867"/>
-        <w:gridCol w:w="9496"/>
+        <w:gridCol w:w="883"/>
+        <w:gridCol w:w="9480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354DC" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354DC" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354D9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354D9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E8354DA" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354DA" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Band 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354DB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354DB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Highland Council D&amp;I activities, PTA Meetings, School Fundraisers, Highland Councillor Surgeries, Community Councils, Sunday Schools, School Boards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354E0" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354E0" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354DD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354DD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E8354DE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354DE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Band 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354DF" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354DF" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Youth Groups, Senior Citizens, Disabled Groups, Playgroups, Feis-Youth, Registered Charities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354E4" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354E4" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354E1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E8354E2" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E2" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Band 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354E3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E3" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Blood Transfusion Service, Recreational Groups, Religious Groups, Political Groups, Feis-Adult and non-commercially provided instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E8354E5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E8354E5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2856"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="3258"/>
         <w:gridCol w:w="2927"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354EA" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354EA" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354E6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">School Kitchen Catering Let </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354E7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E7" w14:textId="2CA70875" w:rsidR="006019A3" w:rsidRDefault="002541EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Band  1       </w:t>
+              <w:t>Band 1</w:t>
+            </w:r>
+            <w:r w:rsidR="006019A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354E8" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E8" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Band 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354E9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354E9" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Band 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354EF" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354EF" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354EB" w14:textId="357E5378" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354EB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Tea</w:t>
-[...19 lines deleted...]
-              <w:t>coffee making facilities only</w:t>
+              <w:t>Tea/coffee making facilities only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354EC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354EC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354ED" w14:textId="5BCBB311" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354ED" w14:textId="5BCBB311" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£2</w:t>
             </w:r>
-            <w:r w:rsidR="00244DB3" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00244DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> single charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354EE" w14:textId="3C13C1CC" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354EE" w14:textId="3C13C1CC" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£1</w:t>
             </w:r>
-            <w:r w:rsidR="00244DB3" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00244DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> per hour and part hour thereafter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354F4" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354F4" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F0" w14:textId="24472ED3" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F0" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t>Dining Room/Servery use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>(no kitchen access)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F1" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F2" w14:textId="376363CC" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F2" w14:textId="241331EC" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>No charge Mon</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t xml:space="preserve">No charge Mon-Fri term time up to 10pm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>day to Friday</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surcharge of £2</w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> per event at weekends </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> holidays up to 10pm</w:t>
+              <w:t xml:space="preserve"> per event at weekends &amp; holidays up to 10pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F3" w14:textId="2C3B44B0" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F3" w14:textId="2C3B44B0" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£1</w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> per hour and part hour thereafter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E8354FA" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E8354FA" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F5" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Kitchen - full use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F6" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No charge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8354F7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F7" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F8" w14:textId="0AAA45AB" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F8" w14:textId="0AAA45AB" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£3</w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2.50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for first 4 hours</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>£2</w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1.50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for 4 </w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> let thereafter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354F9" w14:textId="7E34B334" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354F9" w14:textId="7E34B334" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£3</w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2.50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for first 4 hours</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>£1</w:t>
             </w:r>
-            <w:r w:rsidR="00732009" w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r w:rsidR="00732009">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> per hour thereafter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006019A3" w:rsidRPr="00005B11" w14:paraId="6E835520" w14:textId="77777777" w:rsidTr="006019A3">
+      <w:tr w:rsidR="006019A3" w14:paraId="6E835520" w14:textId="77777777" w:rsidTr="006019A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8354FB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354FB" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Highland Council Catering Staff per hour*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8354FC" w14:textId="53C95019" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E8354FC" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">*(enhanced rates will apply for evenings, weekends </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+              <w:t>*(enhanced rates will apply for evenings, weekends &amp; holiday periods)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8354FD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E8354FE" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> holiday periods)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E8354FD" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Any associated mileage will also be added</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8354FF" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E835500" w14:textId="679BA020" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="00732009">
+          <w:p w14:paraId="6E835500" w14:textId="679BA020" w:rsidR="006019A3" w:rsidRDefault="00732009">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Price on application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E835501" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835501" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835502" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835502" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835503" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835503" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835504" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835504" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835505" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835505" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835506" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835506" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835507" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835507" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835508" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835508" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835509" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835509" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E83550A" w14:textId="4A899160" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="00732009" w:rsidP="00B23100">
+          <w:p w14:paraId="6E83550A" w14:textId="4A899160" w:rsidR="006019A3" w:rsidRPr="00B23100" w:rsidRDefault="00732009" w:rsidP="00B23100">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Price on application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E83550B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83550B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83550C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83550C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83550D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83550D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83550E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83550E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83550F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83550F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835510" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835510" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835511" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835511" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835512" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835512" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835513" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835513" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835514" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835514" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E835515" w14:textId="22C09EA4" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="00732009">
+          <w:p w14:paraId="6E835515" w14:textId="22C09EA4" w:rsidR="006019A3" w:rsidRDefault="00732009">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Price on application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E835516" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835516" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835517" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835517" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835518" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835518" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E835519" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E835519" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83551A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83551A" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83551B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83551B" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83551C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83551C" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83551D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83551D" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83551E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83551E" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E83551F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3">
+          <w:p w14:paraId="6E83551F" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E835521" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E835521" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E835522" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="009E71CA" w:rsidRDefault="006019A3" w:rsidP="009E71CA">
-[...15 lines deleted...]
-    <w:p w14:paraId="6E835524" w14:textId="3286C795" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="005F39A8">
+    <w:p w14:paraId="6E835522" w14:textId="77777777" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00005B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Commercial requests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E835524" w14:textId="3286C795" w:rsidR="006019A3" w:rsidRDefault="006019A3" w:rsidP="005F39A8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Price on application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E835525" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidRDefault="006019A3" w:rsidP="006019A3">
+    <w:p w14:paraId="6E835525" w14:textId="77777777" w:rsidR="006019A3" w:rsidRPr="00053DC1" w:rsidRDefault="006019A3" w:rsidP="006019A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006019A3" w:rsidRPr="00005B11" w:rsidSect="00413187">
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:sectPr w:rsidR="006019A3" w:rsidRPr="00053DC1" w:rsidSect="00413187">
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30F9BD7A" w14:textId="77777777" w:rsidR="00293C25" w:rsidRDefault="00293C25" w:rsidP="00126158">
+    <w:p w14:paraId="0916C94E" w14:textId="77777777" w:rsidR="00DF7FF3" w:rsidRDefault="00DF7FF3" w:rsidP="00126158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6988D288" w14:textId="77777777" w:rsidR="00293C25" w:rsidRDefault="00293C25" w:rsidP="00126158">
+    <w:p w14:paraId="7B93014B" w14:textId="77777777" w:rsidR="00DF7FF3" w:rsidRDefault="00DF7FF3" w:rsidP="00126158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Ebrima">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="811908107"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0BF39D5A" w14:textId="1A395A99" w:rsidR="00126158" w:rsidRDefault="00126158" w:rsidP="00126158">
+      <w:p w14:paraId="0BF39D5A" w14:textId="77B8D9D2" w:rsidR="00126158" w:rsidRDefault="00126158" w:rsidP="00126158">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">  of </w:t>
         </w:r>
-        <w:r w:rsidR="00A265B0">
+        <w:r w:rsidR="005D60F3">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>8</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="171E9C92" w14:textId="77777777" w:rsidR="00126158" w:rsidRDefault="00126158">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26F7E8BF" w14:textId="77777777" w:rsidR="00293C25" w:rsidRDefault="00293C25" w:rsidP="00126158">
+    <w:p w14:paraId="6C980B77" w14:textId="77777777" w:rsidR="00DF7FF3" w:rsidRDefault="00DF7FF3" w:rsidP="00126158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57CD4275" w14:textId="77777777" w:rsidR="00293C25" w:rsidRDefault="00293C25" w:rsidP="00126158">
+    <w:p w14:paraId="3FF8C8E2" w14:textId="77777777" w:rsidR="00DF7FF3" w:rsidRDefault="00DF7FF3" w:rsidP="00126158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F9575D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59B2832C"/>
     <w:lvl w:ilvl="0" w:tplc="FF62172A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -20544,473 +21351,387 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="570892703">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1336955339">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1260673513">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1571112926">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A03C9"/>
-    <w:rsid w:val="00005B11"/>
     <w:rsid w:val="00007EC5"/>
     <w:rsid w:val="00012D25"/>
-    <w:rsid w:val="000203D2"/>
     <w:rsid w:val="00036716"/>
     <w:rsid w:val="00053DC1"/>
     <w:rsid w:val="000547FE"/>
+    <w:rsid w:val="00061A74"/>
     <w:rsid w:val="00075737"/>
     <w:rsid w:val="00081C49"/>
     <w:rsid w:val="0008496F"/>
     <w:rsid w:val="00084F50"/>
+    <w:rsid w:val="000B51D8"/>
     <w:rsid w:val="000B5466"/>
+    <w:rsid w:val="000B5F4E"/>
     <w:rsid w:val="000C2EF9"/>
     <w:rsid w:val="000D37D2"/>
     <w:rsid w:val="000F3C6C"/>
     <w:rsid w:val="00104862"/>
     <w:rsid w:val="00105725"/>
     <w:rsid w:val="001062D1"/>
+    <w:rsid w:val="00123971"/>
     <w:rsid w:val="00126158"/>
+    <w:rsid w:val="00130B5C"/>
     <w:rsid w:val="0013637C"/>
     <w:rsid w:val="001573C2"/>
     <w:rsid w:val="00157EBA"/>
     <w:rsid w:val="00157F8F"/>
+    <w:rsid w:val="0016062F"/>
     <w:rsid w:val="0016496B"/>
     <w:rsid w:val="0017193E"/>
     <w:rsid w:val="001806DC"/>
     <w:rsid w:val="00183D63"/>
     <w:rsid w:val="00183F62"/>
+    <w:rsid w:val="001929B4"/>
+    <w:rsid w:val="00195419"/>
     <w:rsid w:val="00197702"/>
     <w:rsid w:val="00197F90"/>
     <w:rsid w:val="001A69F2"/>
     <w:rsid w:val="001B1491"/>
     <w:rsid w:val="001D57CF"/>
     <w:rsid w:val="001E18EB"/>
+    <w:rsid w:val="001E71E5"/>
     <w:rsid w:val="001F14DA"/>
+    <w:rsid w:val="001F4422"/>
     <w:rsid w:val="00215226"/>
     <w:rsid w:val="00217B8B"/>
+    <w:rsid w:val="0022580A"/>
     <w:rsid w:val="0022746C"/>
+    <w:rsid w:val="00230348"/>
     <w:rsid w:val="00244DB3"/>
     <w:rsid w:val="002467C9"/>
+    <w:rsid w:val="002541EF"/>
+    <w:rsid w:val="00254E0C"/>
     <w:rsid w:val="00262A71"/>
     <w:rsid w:val="0029399D"/>
-    <w:rsid w:val="00293C25"/>
     <w:rsid w:val="00294E31"/>
     <w:rsid w:val="002958DF"/>
     <w:rsid w:val="002A083E"/>
     <w:rsid w:val="002A5030"/>
+    <w:rsid w:val="002B7E93"/>
     <w:rsid w:val="002C1F31"/>
-    <w:rsid w:val="002E64DE"/>
     <w:rsid w:val="002F21AB"/>
     <w:rsid w:val="002F368A"/>
+    <w:rsid w:val="002F41E6"/>
     <w:rsid w:val="002F6FC2"/>
-    <w:rsid w:val="00302294"/>
     <w:rsid w:val="003150C5"/>
+    <w:rsid w:val="00341579"/>
     <w:rsid w:val="00346CDD"/>
     <w:rsid w:val="003612A7"/>
+    <w:rsid w:val="003639E6"/>
     <w:rsid w:val="003734E6"/>
     <w:rsid w:val="00380778"/>
     <w:rsid w:val="0038798D"/>
     <w:rsid w:val="00391E90"/>
+    <w:rsid w:val="00397595"/>
     <w:rsid w:val="003A5AD5"/>
     <w:rsid w:val="003A6B9B"/>
     <w:rsid w:val="003B1594"/>
     <w:rsid w:val="003B497A"/>
-    <w:rsid w:val="003C30BD"/>
     <w:rsid w:val="003E5BFD"/>
     <w:rsid w:val="003F06EE"/>
     <w:rsid w:val="004028F0"/>
     <w:rsid w:val="00413187"/>
     <w:rsid w:val="00415214"/>
     <w:rsid w:val="004204AD"/>
     <w:rsid w:val="00424D21"/>
     <w:rsid w:val="00425EBC"/>
     <w:rsid w:val="00433051"/>
     <w:rsid w:val="004359AF"/>
+    <w:rsid w:val="00446500"/>
     <w:rsid w:val="004504BF"/>
     <w:rsid w:val="00460D25"/>
     <w:rsid w:val="0046639A"/>
-    <w:rsid w:val="004770F8"/>
     <w:rsid w:val="0048064A"/>
     <w:rsid w:val="004A6D3B"/>
     <w:rsid w:val="004B41FE"/>
     <w:rsid w:val="004B4E4D"/>
     <w:rsid w:val="004B799A"/>
+    <w:rsid w:val="004B799B"/>
     <w:rsid w:val="004D0C7F"/>
     <w:rsid w:val="00512F49"/>
     <w:rsid w:val="00514C06"/>
-    <w:rsid w:val="005159A0"/>
     <w:rsid w:val="00536B25"/>
-    <w:rsid w:val="00541CBC"/>
     <w:rsid w:val="005814C0"/>
     <w:rsid w:val="00596063"/>
     <w:rsid w:val="005A01CE"/>
     <w:rsid w:val="005B264E"/>
+    <w:rsid w:val="005D5372"/>
+    <w:rsid w:val="005D60F3"/>
     <w:rsid w:val="005D6517"/>
-    <w:rsid w:val="005E27D8"/>
     <w:rsid w:val="005F00B4"/>
     <w:rsid w:val="005F39A8"/>
+    <w:rsid w:val="005F3FEF"/>
+    <w:rsid w:val="005F72F8"/>
     <w:rsid w:val="006019A3"/>
     <w:rsid w:val="00624E1E"/>
     <w:rsid w:val="00643055"/>
+    <w:rsid w:val="00646215"/>
     <w:rsid w:val="00656EFA"/>
     <w:rsid w:val="00657EF4"/>
     <w:rsid w:val="006724B7"/>
     <w:rsid w:val="006776A9"/>
     <w:rsid w:val="00687A3B"/>
     <w:rsid w:val="006B1FFE"/>
+    <w:rsid w:val="006D0C45"/>
+    <w:rsid w:val="006E0E09"/>
     <w:rsid w:val="006F2B8B"/>
     <w:rsid w:val="00710BE6"/>
-    <w:rsid w:val="00711A6D"/>
     <w:rsid w:val="007158D8"/>
     <w:rsid w:val="00721413"/>
     <w:rsid w:val="00732009"/>
     <w:rsid w:val="00734F29"/>
     <w:rsid w:val="00737626"/>
     <w:rsid w:val="00744E0D"/>
     <w:rsid w:val="007555A4"/>
     <w:rsid w:val="00786F9B"/>
     <w:rsid w:val="007A03C9"/>
-    <w:rsid w:val="007A6D59"/>
-    <w:rsid w:val="007B7F57"/>
+    <w:rsid w:val="007B532D"/>
+    <w:rsid w:val="007B56F1"/>
     <w:rsid w:val="007C1C54"/>
     <w:rsid w:val="007C55E4"/>
     <w:rsid w:val="007C7058"/>
     <w:rsid w:val="007C734B"/>
     <w:rsid w:val="007E057E"/>
     <w:rsid w:val="007E2B68"/>
     <w:rsid w:val="007F49A9"/>
     <w:rsid w:val="00804DBA"/>
-    <w:rsid w:val="008063EE"/>
     <w:rsid w:val="00806E91"/>
+    <w:rsid w:val="00811458"/>
     <w:rsid w:val="00812ACD"/>
     <w:rsid w:val="00826159"/>
     <w:rsid w:val="0082738F"/>
     <w:rsid w:val="00835A90"/>
+    <w:rsid w:val="00836C12"/>
     <w:rsid w:val="008508DC"/>
     <w:rsid w:val="008610FE"/>
     <w:rsid w:val="008702ED"/>
     <w:rsid w:val="00871B2B"/>
     <w:rsid w:val="0089587C"/>
     <w:rsid w:val="00897A17"/>
+    <w:rsid w:val="008B7877"/>
     <w:rsid w:val="008C1991"/>
     <w:rsid w:val="008C7050"/>
     <w:rsid w:val="008E11EC"/>
     <w:rsid w:val="008E1AA2"/>
     <w:rsid w:val="008E3CCC"/>
     <w:rsid w:val="008F25D9"/>
     <w:rsid w:val="009173D5"/>
     <w:rsid w:val="00931A38"/>
     <w:rsid w:val="00957E5D"/>
     <w:rsid w:val="0096308E"/>
     <w:rsid w:val="00963BA0"/>
-    <w:rsid w:val="00972B2F"/>
     <w:rsid w:val="00986812"/>
-    <w:rsid w:val="00990D66"/>
     <w:rsid w:val="009A536D"/>
-    <w:rsid w:val="009B2A7F"/>
     <w:rsid w:val="009C1091"/>
     <w:rsid w:val="009D1C2D"/>
-    <w:rsid w:val="009E71CA"/>
     <w:rsid w:val="00A00701"/>
     <w:rsid w:val="00A052B7"/>
     <w:rsid w:val="00A0741B"/>
     <w:rsid w:val="00A0785D"/>
+    <w:rsid w:val="00A14481"/>
     <w:rsid w:val="00A22AAB"/>
     <w:rsid w:val="00A23019"/>
-    <w:rsid w:val="00A265B0"/>
+    <w:rsid w:val="00A273D1"/>
     <w:rsid w:val="00A30F12"/>
     <w:rsid w:val="00A350A2"/>
+    <w:rsid w:val="00A358D7"/>
     <w:rsid w:val="00A37D74"/>
     <w:rsid w:val="00A41357"/>
     <w:rsid w:val="00A7272C"/>
     <w:rsid w:val="00A737D1"/>
+    <w:rsid w:val="00A74CBC"/>
+    <w:rsid w:val="00A76553"/>
     <w:rsid w:val="00A8315E"/>
     <w:rsid w:val="00A925E8"/>
     <w:rsid w:val="00A93E56"/>
     <w:rsid w:val="00AA08F8"/>
     <w:rsid w:val="00AA20D4"/>
+    <w:rsid w:val="00AB048B"/>
     <w:rsid w:val="00AB2282"/>
     <w:rsid w:val="00AB5E6C"/>
     <w:rsid w:val="00AD68FB"/>
     <w:rsid w:val="00AE29BA"/>
     <w:rsid w:val="00AF06F9"/>
+    <w:rsid w:val="00B03862"/>
     <w:rsid w:val="00B0641F"/>
-    <w:rsid w:val="00B10293"/>
     <w:rsid w:val="00B14384"/>
+    <w:rsid w:val="00B14415"/>
     <w:rsid w:val="00B17779"/>
     <w:rsid w:val="00B2275A"/>
     <w:rsid w:val="00B23100"/>
     <w:rsid w:val="00B23367"/>
     <w:rsid w:val="00B372C0"/>
     <w:rsid w:val="00B40569"/>
     <w:rsid w:val="00B45940"/>
     <w:rsid w:val="00B473C5"/>
     <w:rsid w:val="00B47C62"/>
+    <w:rsid w:val="00B56058"/>
+    <w:rsid w:val="00B578CF"/>
     <w:rsid w:val="00B66C5A"/>
     <w:rsid w:val="00B73E37"/>
     <w:rsid w:val="00B73E3A"/>
+    <w:rsid w:val="00B8325E"/>
     <w:rsid w:val="00BC2946"/>
     <w:rsid w:val="00BD1E5E"/>
     <w:rsid w:val="00BD31CF"/>
     <w:rsid w:val="00BE51CD"/>
     <w:rsid w:val="00BF1E20"/>
     <w:rsid w:val="00C12932"/>
+    <w:rsid w:val="00C1349E"/>
     <w:rsid w:val="00C209C2"/>
     <w:rsid w:val="00C32A41"/>
+    <w:rsid w:val="00C561D2"/>
     <w:rsid w:val="00C6548A"/>
     <w:rsid w:val="00C740BB"/>
     <w:rsid w:val="00C842F7"/>
     <w:rsid w:val="00C97427"/>
     <w:rsid w:val="00CA5B29"/>
     <w:rsid w:val="00CE6172"/>
     <w:rsid w:val="00CF6DB8"/>
     <w:rsid w:val="00D06EE1"/>
     <w:rsid w:val="00D162A7"/>
     <w:rsid w:val="00D26F22"/>
     <w:rsid w:val="00D33EA2"/>
     <w:rsid w:val="00D45945"/>
-    <w:rsid w:val="00D56E06"/>
     <w:rsid w:val="00D60386"/>
     <w:rsid w:val="00D744CB"/>
+    <w:rsid w:val="00D93CFD"/>
     <w:rsid w:val="00DA2709"/>
-    <w:rsid w:val="00DB3255"/>
     <w:rsid w:val="00DB668C"/>
     <w:rsid w:val="00DB6B96"/>
     <w:rsid w:val="00DC2911"/>
-    <w:rsid w:val="00DC7CAF"/>
     <w:rsid w:val="00DD258C"/>
     <w:rsid w:val="00DE609B"/>
     <w:rsid w:val="00DF37FA"/>
+    <w:rsid w:val="00DF7FF3"/>
+    <w:rsid w:val="00E04575"/>
+    <w:rsid w:val="00E152F6"/>
     <w:rsid w:val="00E16D5D"/>
     <w:rsid w:val="00E22A12"/>
     <w:rsid w:val="00E253BE"/>
     <w:rsid w:val="00E31312"/>
     <w:rsid w:val="00E336E7"/>
-    <w:rsid w:val="00E34C84"/>
     <w:rsid w:val="00E35304"/>
     <w:rsid w:val="00E439ED"/>
-    <w:rsid w:val="00E4625C"/>
     <w:rsid w:val="00E52655"/>
+    <w:rsid w:val="00E57711"/>
     <w:rsid w:val="00E57C39"/>
-    <w:rsid w:val="00E64499"/>
+    <w:rsid w:val="00E652B1"/>
     <w:rsid w:val="00E705A4"/>
     <w:rsid w:val="00E730C5"/>
-    <w:rsid w:val="00EA2E64"/>
+    <w:rsid w:val="00E82FB3"/>
     <w:rsid w:val="00EB3160"/>
     <w:rsid w:val="00EB7F99"/>
     <w:rsid w:val="00EC0465"/>
     <w:rsid w:val="00EC68C3"/>
+    <w:rsid w:val="00EE2BD6"/>
     <w:rsid w:val="00EE62FB"/>
     <w:rsid w:val="00EF0460"/>
     <w:rsid w:val="00EF4275"/>
     <w:rsid w:val="00EF4B08"/>
     <w:rsid w:val="00EF5593"/>
     <w:rsid w:val="00F02BD9"/>
+    <w:rsid w:val="00F16EA1"/>
     <w:rsid w:val="00F3277D"/>
-    <w:rsid w:val="00F36901"/>
+    <w:rsid w:val="00F340CA"/>
     <w:rsid w:val="00F37926"/>
     <w:rsid w:val="00F45EEE"/>
     <w:rsid w:val="00F53403"/>
     <w:rsid w:val="00F57356"/>
-    <w:rsid w:val="00F74C06"/>
+    <w:rsid w:val="00F74017"/>
     <w:rsid w:val="00F83962"/>
     <w:rsid w:val="00F85C5F"/>
-    <w:rsid w:val="00F977D9"/>
     <w:rsid w:val="00FA009E"/>
+    <w:rsid w:val="00FA79CB"/>
     <w:rsid w:val="00FC2191"/>
+    <w:rsid w:val="00FC31D2"/>
     <w:rsid w:val="00FC789B"/>
+    <w:rsid w:val="00FD69AE"/>
     <w:rsid w:val="00FE46E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -21396,112 +22117,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...60 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -21692,116 +22351,83 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00126158"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00126158"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00126158"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...44 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="133185002">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="169805486">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="595942799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="685060596">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -21900,50 +22526,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1265069638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1295676618">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1313830630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1462070875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -21973,884 +22612,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2066568073">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.disclosure.gov.scot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LetsBookings@Highland.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cl.catering@highland.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letsbookings@highland.gov.uk" TargetMode="External"/></Relationships>
-[...832 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/file/28575/general_guidance_for_school_fetes_and_community_events" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.disclosure.gov.scot%2F&amp;data=05%7C02%7CKayleigh.Godsman%40highland.gov.uk%7C1d36b79c8bde45fe086308ddc8f575e4%7C89f0b56e6d164fe89dba176fa940f7c9%7C0%7C0%7C638887678750225386%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Vx2NU%2FzqKdHC%2FOJucoeb1Vk1OIk09dSG7yvv0F1BFSg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LetsBookings@Highland.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/file/28574/2024_-_2025_checklist_for_the_use_of_inflatable_play_equipment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cl.catering@highland.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/directory_record/738741/public_entertainment/category/498/entertainment_and_public_events" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:letsbookings@highland.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/info/893/schools_-_general_information/15/facilities_for_hire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23110,177 +22916,291 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01f8d26d-0abf-4ed5-917f-7dac41e45ecb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f">HCREF-1185112223-70028</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f">
+      <Url>https://highlandcouncil1.sharepoint.com/sites/ecssupport/proj/_layouts/15/DocIdRedir.aspx?ID=HCREF-1185112223-70028</Url>
+      <Description>HCREF-1185112223-70028</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B14B5CC53F7200458B0684760E139ACF" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="efe162665f0d25b94b5a390da3345d88">
-[...1 lines deleted...]
-    <xsd:import namespace="afc63d5d-dcf8-4759-868e-627b4a769e63"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100733E4FE3CBD92B42B9B24515396AB07D" ma:contentTypeVersion="997" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0343d4b675af7ab4f8283d2d52e5942b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f" xmlns:ns3="01f8d26d-0abf-4ed5-917f-7dac41e45ecb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab186c6bc46ee58000ded020b9c3cc34" ns2:_="" ns3:_="">
+    <xsd:import namespace="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f"/>
+    <xsd:import namespace="01f8d26d-0abf-4ed5-917f-7dac41e45ecb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="afc63d5d-dcf8-4759-868e-627b4a769e63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{61d457ac-02e2-4e6d-afaa-c7f4520bd16f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01f8d26d-0abf-4ed5-917f-7dac41e45ecb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -23330,121 +23250,134 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B83DDD-4FC5-486D-870D-888B8AB4D423}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f"/>
+    <ds:schemaRef ds:uri="01f8d26d-0abf-4ed5-917f-7dac41e45ecb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270D4CBA-86E1-4504-B2C3-EF05A788B2C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE2BAEE-71C4-419A-827F-E7644F386D3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157EC94E-1839-4CEB-9840-CE3F173B3F9D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9591DE3-C313-43EA-AE5E-DBF22276D97C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD718C5C-B3BA-4621-952A-CD0E2565FAF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="afc63d5d-dcf8-4759-868e-627b4a769e63"/>
+    <ds:schemaRef ds:uri="e86cfb49-ecc1-4c6c-a9e2-0cffc7ed054f"/>
+    <ds:schemaRef ds:uri="01f8d26d-0abf-4ed5-917f-7dac41e45ecb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>15305</Characters>
+  <Pages>8</Pages>
+  <Words>2430</Words>
+  <Characters>13853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Highland Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17955</CharactersWithSpaces>
+  <CharactersWithSpaces>16251</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Sandra Kennedy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B14B5CC53F7200458B0684760E139ACF</vt:lpwstr>
+    <vt:lpwstr>0x010100733E4FE3CBD92B42B9B24515396AB07D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a68347c1-256b-4eca-a877-35d79f1d3ed2</vt:lpwstr>
+    <vt:lpwstr>c51c5013-a09f-4eec-bd96-19fb07fc2396</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>