--- v0 (2026-04-07)
+++ v1 (2026-05-11)
@@ -1,4128 +1,2682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B49E91B" w14:textId="77777777" w:rsidR="00642E3A" w:rsidRPr="0026177E" w:rsidRDefault="00642E3A" w:rsidP="00642E3A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="609CDD2A" w14:textId="07CF64A6" w:rsidR="00037240" w:rsidRPr="00A0736F" w:rsidRDefault="00804A09" w:rsidP="00A0736F">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC53EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Volun</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC53EA" w:rsidRPr="00DC53EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tary Role - </w:t>
+      </w:r>
+      <w:r w:rsidR="00037240" w:rsidRPr="00DC53EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Job Outline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120B3930" w14:textId="77777777" w:rsidR="001C468A" w:rsidRDefault="001C468A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0EFB3F" w14:textId="77777777" w:rsidR="00B84EBC" w:rsidRDefault="00B84EBC" w:rsidP="0026177E">
+    <w:p w14:paraId="0F7110C4" w14:textId="21E53E53" w:rsidR="00A0736F" w:rsidRPr="00597331" w:rsidRDefault="00A0736F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A40FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Independent Chair – Pride in Place Neighbourhood Board (Sutherland)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CF9E90" w14:textId="77777777" w:rsidR="00597331" w:rsidRDefault="00597331">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A04E7E" w14:textId="67AE65F4" w:rsidR="001977E5" w:rsidRPr="00593E62" w:rsidRDefault="000F6831" w:rsidP="000F6831">
-[...108 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="579BB252" w14:textId="7BC58015" w:rsidR="00037240" w:rsidRDefault="00A40FDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF045BB" w14:textId="499484BD" w:rsidR="000E7EC6" w:rsidRPr="000E7EC6" w:rsidRDefault="000E7EC6" w:rsidP="000E7EC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Highland Council is establishing a new Pride in Place Neighbourhood Board to guide a £20 million, 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">year investment across north, west and east Sutherland. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This UK Government programme will support locally designed projects that strengthen communities, create thriving places and empower residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4218A0" w14:textId="65B006F3" w:rsidR="000E7EC6" w:rsidRPr="000E7EC6" w:rsidRDefault="000E7EC6" w:rsidP="000E7EC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We are seeking an Independent Chair to lead the new Board and champion a strong, community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>led vision for Sutherland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7000F3" w14:textId="77777777" w:rsidR="00597331" w:rsidRDefault="00597331">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="091FCB16" w14:textId="1B4A3DAC" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="00593E62" w:rsidP="0026177E">
-[...83 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6064B0B4" w14:textId="3FA93C02" w:rsidR="00543C77" w:rsidRDefault="00A40FDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622466">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Job Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476433F4" w14:textId="624E2FB4" w:rsidR="00D20F39" w:rsidRPr="00D20F39" w:rsidRDefault="00D20F39" w:rsidP="00D20F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Independent Chair will provide impartial, community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">focused leadership to the Neighbourhood Board. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>They will ensure local voices are at the heart of long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>term decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>making, support the development of a 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year neighbourhood plan and build trust, transparency and collaboration across the area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C53834" w14:textId="6A29E38A" w:rsidR="00D20F39" w:rsidRPr="00376A3A" w:rsidRDefault="00D20F39" w:rsidP="00D20F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Chair will bring together residents, community organisations, partners, businesses and public bodies to shape and deliver meaningful and lasting change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528EA275" w14:textId="77777777" w:rsidR="00597331" w:rsidRDefault="00597331">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3596DBB5" w14:textId="3536854A" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-[...148 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="785A6A34" w14:textId="77777777" w:rsidR="00597331" w:rsidRDefault="00597331">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122CEF83" w14:textId="44FB50E0" w:rsidR="00037240" w:rsidRPr="00622466" w:rsidRDefault="00037240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622466">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>. What the Chair Will Be Like</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Job Description – Key Duties and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1870F304" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-[...642 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3984DD9B" w14:textId="2179A4AB" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Strong communication and people skills</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead and guide the newly created Neighbourhood Board. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A78C362" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="39366025" w14:textId="2D81F48C" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Confidence in leading discussions and building agreement</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide clear direction, shaping a shared vision and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>long term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neighbourhood plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EC4697" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="7613474D" w14:textId="7796A4A2" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Ability to work well with partners, residents, and other stakeholders</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support transparent, inclusive decision making and good governance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645CED57" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="5CA34956" w14:textId="13B560A7" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>making</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promote the programme’s core goals: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C09FE51" w14:textId="201FA971" w:rsidR="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="7F414586" w14:textId="77777777" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Building stronger communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06152B5B" w14:textId="77777777" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Creating thriving places</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752CF754" w14:textId="77777777" w:rsidR="00B4606D" w:rsidRPr="00B4606D" w:rsidRDefault="00B4606D" w:rsidP="00B4606D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Empowering people to take back control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698F9BA4" w14:textId="77777777" w:rsidR="001578BE" w:rsidRPr="001578BE" w:rsidRDefault="001578BE" w:rsidP="001578BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> working with a range of viewpoints</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001578BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lead the recruitment of Board members and agree clear governance arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE8A536" w14:textId="1893F917" w:rsidR="00EB6B7E" w:rsidRPr="0026177E" w:rsidRDefault="00EB6B7E" w:rsidP="00EB6B7E">
+    <w:p w14:paraId="360F8C65" w14:textId="055B83B5" w:rsidR="00B81675" w:rsidRPr="001578BE" w:rsidRDefault="001578BE" w:rsidP="001578BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001578BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure transparent, accountable decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001578BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001578BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>making and constructive partnership working with Highland Council and the local MSP</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">demonstrate a strong commitment to equalities and removing barriers to participation for all sections of the community.  </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and MP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066E4FDB" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="00FD3DA7" w:rsidP="0026177E">
-[...3 lines deleted...]
-        </w:pict>
+    <w:p w14:paraId="436D56CC" w14:textId="77777777" w:rsidR="002B14F8" w:rsidRPr="002B14F8" w:rsidRDefault="002B14F8" w:rsidP="002B14F8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B14F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Champion local priorities and ensure a diverse range of residents and groups are actively heard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FA43A6" w14:textId="7A38BBBA" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="006F2E65" w:rsidP="0026177E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0FCC289B" w14:textId="54A7B8A2" w:rsidR="00B81675" w:rsidRPr="002B14F8" w:rsidRDefault="002B14F8" w:rsidP="002B14F8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B14F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foster open, inclusive discussions that bring communities, partners and organisations together.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81675" w:rsidRPr="002B14F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC3E86B" w14:textId="77777777" w:rsidR="003D2E05" w:rsidRPr="003D2E05" w:rsidRDefault="003D2E05" w:rsidP="003D2E05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guide creation of the long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>term Pride in Place Plan, including setting priorities and shaping a shared 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year vision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7877004A" w14:textId="7FB818A6" w:rsidR="00B81675" w:rsidRPr="003D2E05" w:rsidRDefault="003D2E05" w:rsidP="003D2E05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oversee reviews, boundary discussions, and ongoing monitoring of progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A2B848" w14:textId="77777777" w:rsidR="00A14AF5" w:rsidRPr="00A14AF5" w:rsidRDefault="00A14AF5" w:rsidP="00A14AF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Act as a trusted, impartial ambassador for the Board locally and nationally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576049E2" w14:textId="51B7C54B" w:rsidR="00B81675" w:rsidRPr="00CD7FA3" w:rsidRDefault="00A14AF5" w:rsidP="00CD7FA3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Build strong partnerships and promote community participation in the Pride in Place Programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129AF22C" w14:textId="77777777" w:rsidR="00B81675" w:rsidRDefault="00B81675">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33087F92" w14:textId="23FF4230" w:rsidR="00037240" w:rsidRPr="00F934B6" w:rsidRDefault="00037240">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>. Time Commitment and Remuneration</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Person Specification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C020EE6" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-[...142 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0185DC9E" w14:textId="689DC0B2" w:rsidR="008B5D40" w:rsidRPr="00F934B6" w:rsidRDefault="008B5D40" w:rsidP="00B81675">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Governance and administrative support</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Willingness to give time consistently</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD40084" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="5F46A280" w14:textId="552B8478" w:rsidR="00B81675" w:rsidRPr="00F934B6" w:rsidRDefault="00AA5E09" w:rsidP="00B81675">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Secretariat support for meetings</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Demonstrates genuine enthusiasm for community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>led improvement and positive change in Sutherland.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39248CD0" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="66F284D9" w14:textId="16C387F7" w:rsidR="007506E7" w:rsidRPr="00F934B6" w:rsidRDefault="00AA5E09" w:rsidP="007506E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Help with Board recruitment</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lives or works in Sutherland</w:t>
+      </w:r>
+      <w:r w:rsidR="007506E7" w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and understands the area’s identity, opportunities and challenges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3ADEA1" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="4CD4AC72" w14:textId="7790A732" w:rsidR="00A17256" w:rsidRPr="00F934B6" w:rsidRDefault="00C03564" w:rsidP="00B81675">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Support in developing the area’s strategic priorities</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strong communication skills and ability to facilitate inclusive, constructive discussions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7BA2E0" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="2E175038" w14:textId="3C2AA93B" w:rsidR="00A17256" w:rsidRPr="00F934B6" w:rsidRDefault="00C03564" w:rsidP="00B81675">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Access to training and development</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fair, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5D40" w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">impartial, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>calm, collaborative leader who can work across diverse viewpoints and represent the Board confidently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552443CA" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="29A0EB2D" w14:textId="58FA1F2F" w:rsidR="00CA033B" w:rsidRPr="00F934B6" w:rsidRDefault="00CA033B" w:rsidP="00CA033B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Assistance with community engagement and communications</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Experience in community involvement, volunteering or local groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B49831B" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="52C8A790" w14:textId="58DEB8EA" w:rsidR="00367A50" w:rsidRPr="00F934B6" w:rsidRDefault="00367A50" w:rsidP="00367A50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Support in setting up the Board</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trusted, open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>minded, approachable and community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>focused.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A099F9" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="46A428FF" w14:textId="517B6FAA" w:rsidR="008B5D40" w:rsidRPr="00F934B6" w:rsidRDefault="008B5D40" w:rsidP="00367A50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Help with outreach and community engagement</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some experience of chairing meetings or facilitating groups and ideally some understanding of public funding requirements.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273FB568" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-      <w:pPr>
+    <w:p w14:paraId="4DCBED2C" w14:textId="77777777" w:rsidR="001E5CBC" w:rsidRDefault="00BB352D" w:rsidP="001E5CBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Continued partnership working</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F934B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committed to equality, inclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB352D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and continuous learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB352D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521F295A" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4787EBC6" w14:textId="50922E31" w:rsidR="00037240" w:rsidRPr="00434271" w:rsidRDefault="00037240" w:rsidP="00434271">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Peer support from other Chairs across the region</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Have an understanding of the importance of Health and Safety in the workplace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7029FD51" w14:textId="77777777" w:rsidR="0026177E" w:rsidRPr="0026177E" w:rsidRDefault="0026177E" w:rsidP="0026177E">
-[...273 lines deleted...]
-    <w:sectPr w:rsidR="00BC2457">
+    <w:sectPr w:rsidR="00037240" w:rsidRPr="00434271">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0731C833" w14:textId="77777777" w:rsidR="004B1BE8" w:rsidRDefault="004B1BE8" w:rsidP="00037240">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="183E7582" w14:textId="77777777" w:rsidR="004B1BE8" w:rsidRDefault="004B1BE8" w:rsidP="00037240">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Ebrima">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A000005F" w:usb1="02000041" w:usb2="00000800" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04659ACA" w14:textId="4B301ACD" w:rsidR="00037240" w:rsidRDefault="00434271" w:rsidP="00CC0957">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F8117F2" wp14:editId="54D72D28">
+          <wp:extent cx="2104777" cy="421420"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1765020331" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2179508" cy="436383"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00037240">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2F980D" wp14:editId="78D0BC7A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3406140</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9827895</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3239770" cy="917575"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Mountain range.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3239770" cy="917575"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="465B1C37" w14:textId="77777777" w:rsidR="004B1BE8" w:rsidRDefault="004B1BE8" w:rsidP="00037240">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="79DBF0CB" w14:textId="77777777" w:rsidR="004B1BE8" w:rsidRDefault="004B1BE8" w:rsidP="00037240">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B56CE07" w14:textId="6E2E4F24" w:rsidR="00037240" w:rsidRDefault="00037240">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09154476" wp14:editId="019F16A3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4145280</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-198755</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2016000" cy="1015200"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="3879" y="0"/>
+              <wp:lineTo x="0" y="12571"/>
+              <wp:lineTo x="0" y="21086"/>
+              <wp:lineTo x="21437" y="21086"/>
+              <wp:lineTo x="21437" y="0"/>
+              <wp:lineTo x="3879" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="4" name="Picture 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="HC2015-5cm-rgb.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2016000" cy="1015200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09BF2608"/>
+    <w:nsid w:val="03D36ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A9EDCF0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="125E5F25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABEE7C74"/>
+    <w:lvl w:ilvl="0" w:tplc="F85ECA9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="23"/>
+        <w:szCs w:val="23"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0F3A6CCA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1605" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EBEAF3B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E6B200DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="37C29AC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B25E2C70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0F860BDE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5133" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A510FB66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5839" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1E1C96A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13ED29F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E84CAC6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18884518"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDA6BBF8"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C9E0F98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF0EF23A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D382BCA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54327788"/>
+    <w:lvl w:ilvl="0" w:tplc="3B84816C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="23"/>
+        <w:szCs w:val="23"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A62EE166">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1605" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BD088CD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="03BA5206">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="43707EBA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0CAA3F46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F59E7066">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5133" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5F3C043E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5839" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC1EC49C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF7188F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F43142"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35314C3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67022AFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A793E89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="613E241E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DBE0A4B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2290344A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68154B4A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5AC48A0C"/>
+    <w:tmpl w:val="11040688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...19 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...1467 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C5145D"/>
-[...595 lines deleted...]
-    <w:nsid w:val="6FBE2D54"/>
+    <w:nsid w:val="6BD92595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="68A64176"/>
+    <w:tmpl w:val="613E241E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4153,365 +2707,594 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76447076"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EF85F1E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="789E093D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3606E9C0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="512497516">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DDF1CBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3996AB7E"/>
+    <w:lvl w:ilvl="0" w:tplc="953ED254">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1131" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="23"/>
+        <w:szCs w:val="23"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="61042FCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0E5AF88C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2567" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B6263F4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3281" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="07AE139C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3994" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="957E9DC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F26A5FFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5422" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CEDC70C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6135" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="19A40B5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6849" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1391538549">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="128477718">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1116366308">
+  <w:num w:numId="3" w16cid:durableId="1582640399">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="91173411">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="109203129">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="767582353">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1020543224">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="717364668">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1118766525">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="76682821">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="14383159">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="11" w16cid:durableId="1153638812">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="638727912">
+  <w:num w:numId="12" w16cid:durableId="1335378771">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="429937779">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1485004983">
+  <w:num w:numId="13" w16cid:durableId="428353010">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="143275977">
-[...23 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="948196509">
+  <w:num w:numId="14" w16cid:durableId="1227645050">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2127002703">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="15" w16cid:durableId="820077084">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0026177E"/>
-[...54 lines deleted...]
-    <w:rsid w:val="00FE5A8B"/>
+    <w:rsidRoot w:val="00037240"/>
+    <w:rsid w:val="00037240"/>
+    <w:rsid w:val="00070203"/>
+    <w:rsid w:val="000A4F89"/>
+    <w:rsid w:val="000E7EC6"/>
+    <w:rsid w:val="00101466"/>
+    <w:rsid w:val="00103ECE"/>
+    <w:rsid w:val="001578BE"/>
+    <w:rsid w:val="00173C01"/>
+    <w:rsid w:val="001C468A"/>
+    <w:rsid w:val="001C7088"/>
+    <w:rsid w:val="001E5CBC"/>
+    <w:rsid w:val="002602BD"/>
+    <w:rsid w:val="00271B59"/>
+    <w:rsid w:val="002A5509"/>
+    <w:rsid w:val="002B14F8"/>
+    <w:rsid w:val="002B4AD2"/>
+    <w:rsid w:val="002F7A31"/>
+    <w:rsid w:val="00322395"/>
+    <w:rsid w:val="003275B3"/>
+    <w:rsid w:val="00350691"/>
+    <w:rsid w:val="00352F1B"/>
+    <w:rsid w:val="00367A50"/>
+    <w:rsid w:val="00376A3A"/>
+    <w:rsid w:val="003B190A"/>
+    <w:rsid w:val="003B3BB3"/>
+    <w:rsid w:val="003B7A3B"/>
+    <w:rsid w:val="003D2E05"/>
+    <w:rsid w:val="003D72C8"/>
+    <w:rsid w:val="004326E1"/>
+    <w:rsid w:val="00434271"/>
+    <w:rsid w:val="00464CF9"/>
+    <w:rsid w:val="004B1BE8"/>
+    <w:rsid w:val="004D683E"/>
+    <w:rsid w:val="00501893"/>
+    <w:rsid w:val="00523689"/>
+    <w:rsid w:val="00543C77"/>
+    <w:rsid w:val="00597331"/>
+    <w:rsid w:val="005A0927"/>
+    <w:rsid w:val="005C3F26"/>
+    <w:rsid w:val="00622466"/>
+    <w:rsid w:val="00624ED6"/>
+    <w:rsid w:val="006F4A50"/>
+    <w:rsid w:val="006F6E83"/>
+    <w:rsid w:val="007506E7"/>
+    <w:rsid w:val="007A2E9F"/>
+    <w:rsid w:val="00804A09"/>
+    <w:rsid w:val="00882F25"/>
+    <w:rsid w:val="008A1E64"/>
+    <w:rsid w:val="008A2D7D"/>
+    <w:rsid w:val="008A6AA9"/>
+    <w:rsid w:val="008B5D40"/>
+    <w:rsid w:val="008B6E07"/>
+    <w:rsid w:val="008C4C8A"/>
+    <w:rsid w:val="00A03087"/>
+    <w:rsid w:val="00A03B5D"/>
+    <w:rsid w:val="00A0736F"/>
+    <w:rsid w:val="00A11471"/>
+    <w:rsid w:val="00A14AF5"/>
+    <w:rsid w:val="00A17256"/>
+    <w:rsid w:val="00A40FDC"/>
+    <w:rsid w:val="00A962FD"/>
+    <w:rsid w:val="00AA5E09"/>
+    <w:rsid w:val="00AD2224"/>
+    <w:rsid w:val="00AE4865"/>
+    <w:rsid w:val="00B10025"/>
+    <w:rsid w:val="00B23346"/>
+    <w:rsid w:val="00B4606D"/>
+    <w:rsid w:val="00B744D4"/>
+    <w:rsid w:val="00B81675"/>
+    <w:rsid w:val="00BB352D"/>
+    <w:rsid w:val="00C03564"/>
+    <w:rsid w:val="00C17201"/>
+    <w:rsid w:val="00C401AF"/>
+    <w:rsid w:val="00C4368F"/>
+    <w:rsid w:val="00CA033B"/>
+    <w:rsid w:val="00CC0957"/>
+    <w:rsid w:val="00CC2DDC"/>
+    <w:rsid w:val="00CD7FA3"/>
+    <w:rsid w:val="00D20F39"/>
+    <w:rsid w:val="00D850C3"/>
+    <w:rsid w:val="00DC53EA"/>
+    <w:rsid w:val="00DE4EE5"/>
+    <w:rsid w:val="00E24217"/>
+    <w:rsid w:val="00E447F5"/>
+    <w:rsid w:val="00E82D9B"/>
+    <w:rsid w:val="00ED28CC"/>
+    <w:rsid w:val="00F45EC2"/>
+    <w:rsid w:val="00F934B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1037"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4E1EAFF8"/>
+  <w14:docId w14:val="2EFE41F9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AE4E2934-EA4C-4CD2-B690-ADFEC76032BC}"/>
+  <w15:docId w15:val="{4E7B3542-3E0C-41CB-8223-72CEB083EAAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4857,614 +3640,468 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="0026177E"/>
+    <w:rsid w:val="00037240"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...182 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...119 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0026177E"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00037240"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...97 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="21"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00037240"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0026177E"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00037240"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-    <w:name w:val="Intense Quote Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IntenseQuote"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00037240"/>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00376A3A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00376A3A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00376A3A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F44D55"/>
+    <w:rsid w:val="00376A3A"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F44D55"/>
+    <w:rsid w:val="00376A3A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...5 lines deleted...]
-    <w:rsid w:val="00315787"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00882F25"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004326E1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="61145309">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="105929780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="264730395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299312763">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="670762633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="793910940">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="803235175">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1030960831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1035234087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1137188035">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1144587867">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1183281181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1490444330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1808274345">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:communityregenerationfund@highland.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/pride-in-place-programme-prospectus/pride-in-place-programme-prospectus" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5718,74 +4355,380 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010018710EB373C00E478F297230BC372628" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77e674e12a05a2b63daf01f0e3149868">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c0f3336d-ba79-47a8-ae9f-a9d2d7fa21a4" xmlns:ns3="803298dc-f078-4b9a-bac4-fd0314f5cfd3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c1a8d782f14ce6cbe7f423a7a128329" ns2:_="" ns3:_="">
+    <xsd:import namespace="c0f3336d-ba79-47a8-ae9f-a9d2d7fa21a4"/>
+    <xsd:import namespace="803298dc-f078-4b9a-bac4-fd0314f5cfd3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0f3336d-ba79-47a8-ae9f-a9d2d7fa21a4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="803298dc-f078-4b9a-bac4-fd0314f5cfd3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF62E773-38E4-43EA-95FA-CEF177DF15AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53EDF607-B237-414A-9791-40BCA1FA91F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c0f3336d-ba79-47a8-ae9f-a9d2d7fa21a4"/>
+    <ds:schemaRef ds:uri="803298dc-f078-4b9a-bac4-fd0314f5cfd3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB275FAD-79BC-48B9-A886-DF908BEB880F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8050</Characters>
+  <Pages>2</Pages>
+  <Words>451</Words>
+  <Characters>2574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>139</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>The Highland Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9328</CharactersWithSpaces>
+  <CharactersWithSpaces>3019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Fiona Cameron (Economy and Regeneration)</dc:creator>
+  <dc:creator>Vanessa Gunn (HR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010018710EB373C00E478F297230BC372628</vt:lpwstr>
+  </property>
+</Properties>
+</file>