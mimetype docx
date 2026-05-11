--- v0 (2026-04-07)
+++ v1 (2026-05-11)
@@ -1,37 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03B10DD1" w14:textId="355D4873" w:rsidR="00262475" w:rsidRDefault="00443349" w:rsidP="007A5ED7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -43,51 +47,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B13AC5" wp14:editId="68286CFC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>219075</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1196340" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1274390621" name="Picture 3" descr="A purple triangle with green text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1274390621" name="Picture 3" descr="A purple triangle with green text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1196340" cy="596900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -238,112 +242,112 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Neighbourhood</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C63968" w:rsidRPr="00262475">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Board Chair</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322C8DC3" w14:textId="0D8B4D32" w:rsidR="00CC62CE" w:rsidRPr="00E32BBF" w:rsidRDefault="00CC62CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC92889" w14:textId="54AFDD03" w:rsidR="00BD12B3" w:rsidRPr="00AF534A" w:rsidRDefault="00C63968">
+    <w:p w14:paraId="0CC92889" w14:textId="75A55BAA" w:rsidR="00BD12B3" w:rsidRPr="00AF534A" w:rsidRDefault="00C63968">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF534A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Thank you for your interest in the role of Neighbourhood Board Chair. Please complete all sections of this form</w:t>
       </w:r>
       <w:r w:rsidR="00A40E4B" w:rsidRPr="00AF534A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and return to </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="006C5ACC">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A40E4B" w:rsidRPr="00AF534A">
+      <w:r w:rsidR="00A40E4B" w:rsidRPr="003115C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">by </w:t>
+        <w:t xml:space="preserve">return to </w:t>
       </w:r>
-      <w:r w:rsidR="007961FA" w:rsidRPr="00AF534A">
+      <w:r w:rsidR="0080652A" w:rsidRPr="003115C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">5pm on </w:t>
+        <w:t>prideinplace@highland.gov.uk</w:t>
       </w:r>
-      <w:r w:rsidR="006C5ACC">
+      <w:r w:rsidR="00D10D57" w:rsidRPr="003115C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Thursday 30</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C5ACC" w:rsidRPr="006C5ACC">
+      <w:r w:rsidR="00FF21DD" w:rsidRPr="003115C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="005211F7" w:rsidRPr="003115C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17</w:t>
+      </w:r>
+      <w:r w:rsidR="005211F7" w:rsidRPr="003115C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="006C5ACC">
+      <w:r w:rsidR="005211F7" w:rsidRPr="003115C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> April</w:t>
+        <w:t xml:space="preserve"> May 2026</w:t>
       </w:r>
-      <w:r w:rsidR="007961FA" w:rsidRPr="00AF534A">
-[...5 lines deleted...]
-      <w:r w:rsidR="00AF534A" w:rsidRPr="00AF534A">
+      <w:r w:rsidR="00AF534A" w:rsidRPr="003115C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52191D12" w14:textId="3125EF07" w:rsidR="00B802CD" w:rsidRPr="00262475" w:rsidRDefault="00B802CD" w:rsidP="00B802CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262475">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Personal Details</w:t>
       </w:r>
@@ -491,50 +495,131 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262475">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02F92A3F" w14:textId="77777777" w:rsidR="00E50FD4" w:rsidRPr="00262475" w:rsidRDefault="00E50FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="173F167A" w14:textId="77777777" w:rsidR="00B802CD" w:rsidRPr="00262475" w:rsidRDefault="00B802CD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF21DD" w:rsidRPr="00262475" w14:paraId="1DDB68A2" w14:textId="77777777" w:rsidTr="00AB5F1F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8630" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DB527D" w14:textId="08A56BEA" w:rsidR="00FF21DD" w:rsidRPr="00FF21DD" w:rsidRDefault="00FF21DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If you are making a join</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5329">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please provide the name of the individual </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5329">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">who this form should be linked with: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F858CE" w14:textId="77777777" w:rsidR="00FF21DD" w:rsidRDefault="00FF21DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1318149C" w14:textId="77777777" w:rsidR="00FF21DD" w:rsidRPr="00262475" w:rsidRDefault="00FF21DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6485E822" w14:textId="487227F5" w:rsidR="00BD12B3" w:rsidRPr="00262475" w:rsidRDefault="00C63968">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262475">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2104,51 +2189,58 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC355C" w:rsidRPr="007C6A70" w14:paraId="7306B0C5" w14:textId="77777777" w:rsidTr="00D76C7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A7143D" w14:textId="456B9E2E" w:rsidR="00CC355C" w:rsidRPr="007C6A70" w:rsidRDefault="00CC355C" w:rsidP="00D76C7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC05196" w14:textId="77777777" w:rsidR="00CC355C" w:rsidRPr="007C6A70" w:rsidRDefault="00CC355C" w:rsidP="00D76C7E">
+          <w:p w14:paraId="2F474196" w14:textId="77777777" w:rsidR="00CC355C" w:rsidRDefault="00CC355C" w:rsidP="00D76C7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EC05196" w14:textId="77777777" w:rsidR="009872AF" w:rsidRPr="007C6A70" w:rsidRDefault="009872AF" w:rsidP="00D76C7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CF858C5" w14:textId="77777777" w:rsidR="00E40FC9" w:rsidRPr="007C6A70" w:rsidRDefault="00E40FC9" w:rsidP="00251193">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15863BCC" w14:textId="0276A72F" w:rsidR="00251193" w:rsidRPr="007C6A70" w:rsidRDefault="00251193" w:rsidP="00251193">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2186,50 +2278,51 @@
           </w:tcPr>
           <w:p w14:paraId="4618CA9C" w14:textId="77777777" w:rsidR="00E40FC9" w:rsidRPr="007C6A70" w:rsidRDefault="00E40FC9" w:rsidP="00D76C7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7340"/>
               </w:tabs>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6A70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Delete as appropriate:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4021AEB8" w14:textId="77777777" w:rsidR="00E40FC9" w:rsidRPr="007C6A70" w:rsidRDefault="00E40FC9" w:rsidP="00D76C7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6A70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes                  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67389FD5" w14:textId="77777777" w:rsidR="00E40FC9" w:rsidRPr="007C6A70" w:rsidRDefault="00E40FC9" w:rsidP="00D76C7E">
             <w:pPr>
@@ -2252,51 +2345,50 @@
     </w:tbl>
     <w:p w14:paraId="3F3EBA22" w14:textId="77777777" w:rsidR="00C913F5" w:rsidRPr="007C6A70" w:rsidRDefault="00C913F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65422B31" w14:textId="48E93D71" w:rsidR="00BD12B3" w:rsidRPr="007C6A70" w:rsidRDefault="00CC355C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00C63968" w:rsidRPr="007C6A70">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C913F5" w:rsidRPr="007C6A70">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C63968" w:rsidRPr="007C6A70">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -2413,90 +2505,88 @@
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6074B1" w14:textId="77777777" w:rsidR="0003193D" w:rsidRPr="00B31D8A" w:rsidRDefault="0003193D" w:rsidP="0003193D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31D8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The information you supply in your expression of interest form will only be used to help with the shortlisting and selection process for the Pride in Place Programme.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31696053" w14:textId="4842A8E9" w:rsidR="0003193D" w:rsidRDefault="0003193D" w:rsidP="0003193D">
+    <w:p w14:paraId="31696053" w14:textId="04730EA7" w:rsidR="0003193D" w:rsidRDefault="0003193D" w:rsidP="0003193D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31D8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>By completing and submitting an expression of interest form, you consent to</w:t>
       </w:r>
       <w:r w:rsidR="0098671F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Highland Council</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> processing such personal data as may be necessary for the administration of the selection processes or meeting our obligations with the grant funding associated with the Pride in Place </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B31D8A">
+      <w:r w:rsidR="003115C6" w:rsidRPr="00B31D8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>programme</w:t>
+        <w:t>Programme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B31D8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A12892" w14:textId="1B604A8D" w:rsidR="0003193D" w:rsidRPr="00B31D8A" w:rsidRDefault="0003193D" w:rsidP="0003193D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7623">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
@@ -2510,165 +2600,290 @@
         </w:rPr>
         <w:t>Highland Council</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7623">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will hold your data securely</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B7623">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and will only share it to the extent that it is necessary to process your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9E2966" w14:textId="551E0D5B" w:rsidR="0003193D" w:rsidRPr="00B31D8A" w:rsidRDefault="0003193D" w:rsidP="0003193D">
+    <w:p w14:paraId="6B9E2966" w14:textId="5E40A2FC" w:rsidR="0003193D" w:rsidRPr="00B31D8A" w:rsidRDefault="0003193D" w:rsidP="0003193D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31D8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>The information you supply will not be used in any other way and will be processed in accordance with your rights under the Data Protection Act 2018.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please go to our website for more information on your data protection rights: </w:t>
+        <w:t xml:space="preserve"> Please go to our website for more information on your data protection rights:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00DD024D" w:rsidRPr="00DD024D">
+      <w:r w:rsidR="00471FA1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00471FA1" w:rsidRPr="00471FA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
-          <w:t>Data Protection Policy - Highland Council</w:t>
+          <w:t>Data Protection Policy.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00471FA1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7CD0BC0A" w14:textId="5B6FCCF3" w:rsidR="00E50FD4" w:rsidRPr="00E32BBF" w:rsidRDefault="00E50FD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E50FD4" w:rsidRPr="00E32BBF" w:rsidSect="00034616">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5801BDB5" w14:textId="77777777" w:rsidR="005A0F2B" w:rsidRDefault="005A0F2B" w:rsidP="005A0F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6369BC12" w14:textId="77777777" w:rsidR="005A0F2B" w:rsidRDefault="005A0F2B" w:rsidP="005A0F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36B1AA21" w14:textId="01726441" w:rsidR="005A0F2B" w:rsidRDefault="005A0F2B" w:rsidP="005A0F2B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F57FB7C" wp14:editId="365C4752">
+          <wp:extent cx="1725433" cy="345606"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+          <wp:docPr id="1981111167" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1771541" cy="354841"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5F982F4D" w14:textId="77777777" w:rsidR="005A0F2B" w:rsidRDefault="005A0F2B" w:rsidP="005A0F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="67B6397F" w14:textId="77777777" w:rsidR="005A0F2B" w:rsidRDefault="005A0F2B" w:rsidP="005A0F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
@@ -2832,153 +3047,169 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1333878216">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="976759445">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="70978989">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2123960912">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="602686286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="217211290">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="0003193D"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="00041F1C"/>
     <w:rsid w:val="000469A5"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00101757"/>
     <w:rsid w:val="00137E95"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00194968"/>
     <w:rsid w:val="001A15E7"/>
     <w:rsid w:val="00202D68"/>
     <w:rsid w:val="00251193"/>
     <w:rsid w:val="00262475"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B1338"/>
     <w:rsid w:val="002B65BB"/>
     <w:rsid w:val="002F1286"/>
+    <w:rsid w:val="003115C6"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00373EF6"/>
     <w:rsid w:val="00383FFB"/>
     <w:rsid w:val="004002C3"/>
     <w:rsid w:val="00443349"/>
+    <w:rsid w:val="00471FA1"/>
+    <w:rsid w:val="004D683E"/>
     <w:rsid w:val="00511423"/>
-    <w:rsid w:val="00525586"/>
+    <w:rsid w:val="005211F7"/>
+    <w:rsid w:val="00523689"/>
     <w:rsid w:val="0056040C"/>
+    <w:rsid w:val="005A0F2B"/>
     <w:rsid w:val="005B2CE8"/>
     <w:rsid w:val="00624CEC"/>
-    <w:rsid w:val="006C5ACC"/>
     <w:rsid w:val="00712A9D"/>
     <w:rsid w:val="007961FA"/>
     <w:rsid w:val="007A5ED7"/>
+    <w:rsid w:val="007B5329"/>
     <w:rsid w:val="007B7623"/>
     <w:rsid w:val="007C6A70"/>
+    <w:rsid w:val="0080652A"/>
     <w:rsid w:val="008365AF"/>
     <w:rsid w:val="00851674"/>
     <w:rsid w:val="009460CF"/>
     <w:rsid w:val="00961172"/>
+    <w:rsid w:val="00963667"/>
     <w:rsid w:val="0098671F"/>
+    <w:rsid w:val="009872AF"/>
     <w:rsid w:val="009A31EF"/>
     <w:rsid w:val="009B50EE"/>
     <w:rsid w:val="009E138F"/>
     <w:rsid w:val="009F05AE"/>
     <w:rsid w:val="00A13655"/>
     <w:rsid w:val="00A346E5"/>
     <w:rsid w:val="00A40E4B"/>
     <w:rsid w:val="00A43DDC"/>
     <w:rsid w:val="00A500B5"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AC3F68"/>
     <w:rsid w:val="00AE41A9"/>
     <w:rsid w:val="00AF534A"/>
     <w:rsid w:val="00B31D8A"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B55A93"/>
     <w:rsid w:val="00B711D0"/>
     <w:rsid w:val="00B802CD"/>
     <w:rsid w:val="00BC13F8"/>
     <w:rsid w:val="00BD12B3"/>
     <w:rsid w:val="00BF6322"/>
     <w:rsid w:val="00C064E2"/>
     <w:rsid w:val="00C24DF8"/>
     <w:rsid w:val="00C47964"/>
     <w:rsid w:val="00C54253"/>
     <w:rsid w:val="00C63968"/>
-    <w:rsid w:val="00C741F0"/>
     <w:rsid w:val="00C913F5"/>
     <w:rsid w:val="00C9191E"/>
     <w:rsid w:val="00CA53CF"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CC355C"/>
     <w:rsid w:val="00CC62CE"/>
     <w:rsid w:val="00CD134B"/>
     <w:rsid w:val="00CE6C9B"/>
     <w:rsid w:val="00D10D57"/>
     <w:rsid w:val="00D217AE"/>
     <w:rsid w:val="00D71246"/>
     <w:rsid w:val="00D95C62"/>
     <w:rsid w:val="00DB337E"/>
-    <w:rsid w:val="00DD024D"/>
     <w:rsid w:val="00E32BBF"/>
     <w:rsid w:val="00E40FC9"/>
     <w:rsid w:val="00E46B42"/>
     <w:rsid w:val="00E50FD4"/>
     <w:rsid w:val="00E97BF1"/>
     <w:rsid w:val="00EC5C89"/>
     <w:rsid w:val="00F3593B"/>
     <w:rsid w:val="00FA36EF"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FD18CE"/>
+    <w:rsid w:val="00FF21DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3569,50 +3800,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -14444,51 +14676,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C913F5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/download/104/data-protection-policy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/download/104/data-protection-policy" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14788,72 +15024,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>513</Words>
-  <Characters>2846</Characters>
+  <Words>512</Words>
+  <Characters>2921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3291</CharactersWithSpaces>
+  <CharactersWithSpaces>3427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>