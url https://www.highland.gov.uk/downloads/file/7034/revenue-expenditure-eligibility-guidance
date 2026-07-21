--- v0 (2026-05-19)
+++ v1 (2026-07-21)
@@ -1,2045 +1,2568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C078E63" w14:textId="2B6121FD" w:rsidR="006E6937" w:rsidRPr="006D509B" w:rsidRDefault="006D509B" w:rsidP="006E6937">
+    <w:p w14:paraId="397325A6" w14:textId="77777777" w:rsidR="006E6937" w:rsidRPr="006D509B" w:rsidRDefault="006D509B" w:rsidP="006E6937">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D509B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Revenue expenditure eligibility guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED8D94F" w14:textId="56DDF5C3" w:rsidR="00030636" w:rsidRPr="006D509B" w:rsidRDefault="00030636" w:rsidP="00030636">
+    <w:p w14:paraId="1178350A" w14:textId="77777777" w:rsidR="00030636" w:rsidRPr="006D509B" w:rsidRDefault="00030636" w:rsidP="00030636">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D509B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Highland Community Led Local Development</w:t>
       </w:r>
       <w:r w:rsidR="006E6937" w:rsidRPr="006D509B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26/27</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BBD2AB" w14:textId="1E53128F" w:rsidR="006E6937" w:rsidRPr="006D509B" w:rsidRDefault="006E6937" w:rsidP="00030636">
+    <w:p w14:paraId="4B976B0B" w14:textId="77777777" w:rsidR="006E6937" w:rsidRPr="006D509B" w:rsidRDefault="006E6937" w:rsidP="00030636">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D509B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Small grants – up to £10,000 Revenue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15336C88" w14:textId="77777777" w:rsidR="006E6937" w:rsidRDefault="006E6937" w:rsidP="00D313D9">
-[...6 lines deleted...]
-    <w:p w14:paraId="5C048F1A" w14:textId="08352CFC" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+    <w:p w14:paraId="0AF2577F" w14:textId="77777777" w:rsidR="006E6937" w:rsidRDefault="006E6937" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E135617" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00A348CC" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This guidance is to help applicants understand what revenue expenditure means for the Highland CLLD Small Grants Programme 2026</w:t>
       </w:r>
       <w:r w:rsidR="006E6937">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>27 and to ensure funding requests are eligible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F2CFE2" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="16DA779D" w14:textId="421B56EF" w:rsidR="00D313D9" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A348CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This fund supports small community led</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4722D" w:rsidRPr="00A348CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and organi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E433CB" w:rsidRPr="00A348CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4722D" w:rsidRPr="00A348CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ational sustainability</w:t>
+      </w:r>
+      <w:r w:rsidR="00392C92" w:rsidRPr="00A348CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity that contributes to the Highland CLLD priorities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A348CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This fund supports small, quick to deliver, community led projects. Only revenue expenditure is eligible under this Small Grants Programme.</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Only revenue expenditure is eligible under this Small Grants Programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD7F15C" w14:textId="77777777" w:rsidR="00E114F3" w:rsidRPr="00640495" w:rsidRDefault="00E114F3" w:rsidP="00E114F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Support for organisational sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095325C6" w14:textId="6D9198F0" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00CF704B" w:rsidP="00E114F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Highland CLLD Small Grants Programme can support </w:t>
+      </w:r>
+      <w:r w:rsidR="00835FA7" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dire</w:t>
+      </w:r>
+      <w:r w:rsidR="001E593A" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ct </w:t>
+      </w:r>
+      <w:r w:rsidR="0095086F" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70634" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activi</w:t>
+      </w:r>
+      <w:r w:rsidR="006B267F" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ty and</w:t>
+      </w:r>
+      <w:r w:rsidR="002879CC" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>organisational sustainability costs where applicants can demonstrate a clear link to one of the programme priorities and show how the funding will help maintain or strengthen community benefit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F827FB" w14:textId="0FFB93B7" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00E114F3" w:rsidP="438AF9C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Eligible costs may include</w:t>
+      </w:r>
+      <w:r w:rsidR="2009A6A9" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BD30B8" w14:textId="2824A088" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="004F2DE0" w:rsidP="3B177376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taffing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232CCD80" w14:textId="3D6E0AB1" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00E114F3" w:rsidP="33A25DBF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>operational costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C4EF3E" w14:textId="49E687E3" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="002E4F25" w:rsidP="73E98B04">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00167E50" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="64B3394D" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E5761A" w14:textId="2482D17B" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00E114F3" w:rsidP="208EB53E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>premises costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C834431" w14:textId="67EB9DB1" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00C16E20" w:rsidP="208EB53E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407D439F" w14:textId="339C65A4" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00E114F3" w:rsidP="11234DCD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>energy costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADE6963" w14:textId="68DF2674" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00E114F3" w:rsidP="6994BF58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>volunteer support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7071DCE7" w14:textId="128887F0" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00B93079" w:rsidP="6994BF58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>raining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454A6DF0" w14:textId="1BAB4872" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00943B24" w:rsidP="6D0B6E86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>digital systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A24A1B" w14:textId="4AF251AA" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00F32BD4" w:rsidP="00B0A4D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>overnance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1F1D95" w14:textId="033720F0" w:rsidR="00E114F3" w:rsidRPr="002F405C" w:rsidRDefault="00E114F3" w:rsidP="50BE6B1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F405C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organisational development, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DCDE1E" w14:textId="56D0678B" w:rsidR="00E114F3" w:rsidRPr="00335626" w:rsidRDefault="648252D2" w:rsidP="451A464F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E114F3" w:rsidRPr="00335626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rovided these costs are not already funded through another source</w:t>
+      </w:r>
+      <w:r w:rsidR="00503014" w:rsidRPr="00335626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and incurred within the CLLD timescales (no later than February 2027)</w:t>
+      </w:r>
+      <w:r w:rsidR="00943B24" w:rsidRPr="00335626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562B91E8" w14:textId="6939811D" w:rsidR="00D313D9" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are unsure whether </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>If you are unsure whether a cost is revenue or capital, please contact the CLLD team before submitting an application.</w:t>
       </w:r>
       <w:r w:rsidR="006D509B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="006D509B">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="006D509B" w:rsidRPr="0527AB97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>CLLDsmallgrants@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50FF8A1F" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E6739D" w:rsidRDefault="00D313D9" w:rsidP="00E6739D">
-[...897 lines deleted...]
-    <w:p w14:paraId="10FB4AEF" w14:textId="59FD0A18" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+    <w:p w14:paraId="580446B3" w14:textId="3F66CE71" w:rsidR="0527AB97" w:rsidRDefault="0527AB97" w:rsidP="0527AB97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E916F5">
+    </w:p>
+    <w:p w14:paraId="24CDFCEE" w14:textId="7BAE461E" w:rsidR="002D0E83" w:rsidRPr="0084517C" w:rsidRDefault="002D0E83" w:rsidP="00D313D9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Priority 1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E916F5">
+      </w:pPr>
+      <w:r w:rsidRPr="0084517C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Project delivery costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6089633F" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E6739D" w:rsidRDefault="00D313D9" w:rsidP="00E6739D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E257B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Revenue expenditure refers to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6739D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B14C4B" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Day</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>day operating or delivery costs that support activities, services, or short</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">term improvements, and do not create or significantly enhance a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E276AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C89C02" w14:textId="77777777" w:rsidR="00E276AC" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Revenue costs typically:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0015CC80" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E276AC" w:rsidRDefault="00E276AC" w:rsidP="00E276AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E276AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D313D9" w:rsidRPr="00E276AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>upport delivery rather than ownership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5300D2" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E276AC" w:rsidRDefault="00D313D9" w:rsidP="00E276AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E276AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Are time limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E536C95" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E276AC" w:rsidRDefault="00D313D9" w:rsidP="00E276AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E276AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Do not significantly increase the value or lifespan of an asset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31794DA5" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For this funding round</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276AC" w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Capital costs are not eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276AC" w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>However</w:t>
+      </w:r>
+      <w:r w:rsidR="10AFF114" w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capitalisation thresholds allow some small</w:t>
+      </w:r>
+      <w:r w:rsidR="00E276AC" w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BC8788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scale physical items or improvements to be treated as revenue where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A491A7" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If a cost would normally be capital but falls below the relevant capitalisation threshold, it may be treated as revenue for this fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6828A62A" w14:textId="77777777" w:rsidR="00554157" w:rsidRDefault="00554157" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65747DEC" w14:textId="7CBC8AE0" w:rsidR="00D313D9" w:rsidRPr="005A2797" w:rsidRDefault="00D313D9" w:rsidP="00E6739D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2797">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capitalisation thresholds </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410FA0CC" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Scottish Government thresholds (</w:t>
+      </w:r>
+      <w:r w:rsidR="00987F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for this particular funding stream</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) allow small scale items below the following values to be treated as revenue expenditure: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9898B1" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Indicative thresholds (per item, including VAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2664F6" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enhancements to buildings or land: up to £10,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FC2715" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fixed plant or machinery: up to £5,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7411E4" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furniture, fixtures and fittings: no lower limit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DF39AF" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vehicles (e.g. bikes, e bikes): up to £5,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B4D0F5" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ICT hardware/software (single purchase): up to £25,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC10D70" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For this Small Grants Programme, no single item may exceed £10,000, even if classified as revenue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DE9F4C" w14:textId="77777777" w:rsidR="007A6E8C" w:rsidRDefault="007A6E8C" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782D51A2" w14:textId="4FE44958" w:rsidR="00D313D9" w:rsidRPr="00B97614" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Examples of eligible revenue expenditure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA1ACC8" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The examples below are illustrative and not exhaustive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6E7B74" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffing and delivery costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F82E24A" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sessional staff or facilitators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2FFFDB" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Short term project coordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B775FA2" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Freelance trainers or specialists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12732282" w14:textId="77777777" w:rsidR="00B37B63" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relief staffing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABF8BCF" w14:textId="532D7876" w:rsidR="00D313D9" w:rsidRPr="00B37B63" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Training and capacity building</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2163824E" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Volunteer training and upskilling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018AB8CA" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Committee development and governance training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFD7AD" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Safeguarding or equality training linked to project delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4361EDD4" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00750D03" w:rsidRDefault="00D313D9" w:rsidP="00750D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Equipment and small scale improvements (within thresholds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEDA520" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Where costs fall below capitalisation thresholds, eligible examples include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE47E90" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Chairs, tables, storage units</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AV equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kitchen equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00096332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Play or youth activity equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00096332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Minor building related items (e.g. lighting upgrades, draughtproofing, accessibility adaptations)</w:t>
+      </w:r>
+      <w:r w:rsidR="00096332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ICT equipment, devices, or systems to support project delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00096332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Digital systems (e.g. hall booking systems, WiFi optimisation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D82E28" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00096332" w:rsidRDefault="00D313D9" w:rsidP="00096332">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096332">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Project delivery expenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6F9830" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Venue hire (for delivery of the funded activity)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2E333D" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Materials and consumables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7070A823" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Travel and transport costs that reduce access barriers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEF4605" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Marketing and outreach directly linked to the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725DF8AB" w14:textId="77777777" w:rsidR="00E916F5" w:rsidRPr="00E916F5" w:rsidRDefault="00E916F5" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A19A392" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="0051512D" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051512D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Priority specific examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A4DDCC" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Community Asset Improvements</w:t>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
-        <w:rPr>
-[...93 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E916F5">
+        <w:t xml:space="preserve">Priority 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Priority 2 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E916F5">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Community Asset Improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DDB912" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Eligible revenue costs include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C11B8D7" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Small scale energy efficiency measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EECC6A8" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Equipment improving community use of assets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8DD77F" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Emergency preparedness equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68911361" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Training to strengthen operational resilience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A14DFA" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Digital improvements to manage community facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67392C36" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Priority 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tackling Inequality for Children, Young People and Families</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BC0CF0" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+    <w:p w14:paraId="1761FCE5" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Eligible revenue costs include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7748F92C" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+    <w:p w14:paraId="252F9889" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Delivery of youth or family sessions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458C10B5" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+    <w:p w14:paraId="2DFB9437" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Transport initiatives to reduce access barriers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2969D62F" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+    <w:p w14:paraId="2771D0A8" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Equipment to support new or expanded activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A882A" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+    <w:p w14:paraId="545E8C3B" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Digital inclusion support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32568ADA" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+    <w:p w14:paraId="4A368D0C" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Food education, wellbeing, or confidence building activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2757BC02" w14:textId="77777777" w:rsidR="00E916F5" w:rsidRDefault="00E916F5" w:rsidP="00D313D9">
-[...11 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="5B5CE929" w14:textId="03C5A80B" w:rsidR="00D313D9" w:rsidRPr="00A32A9C" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ineligible expenditure (not funded)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1669BD5D" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following cannot be funded under the Small Grants Programme:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719248BD" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Ineligible expenditure (not funded)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C89520A" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+        <w:t>Costs that are statutory responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0F73B1" w14:textId="5FFED26B" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00BA1D6B" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00D313D9" w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s already funded </w:t>
+      </w:r>
+      <w:r w:rsidR="00003147">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>through another source</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E126618" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Retrospective costs (anything already incurred or committed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E38A61" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Structural building works</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E404EAD" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E916F5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Large capital projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34173FD5" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E916F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Direct cash payments to individuals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2F7536" w14:textId="6A84656D" w:rsidR="00003147" w:rsidRPr="00E847A5" w:rsidRDefault="00003147" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Legal fees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0846B70F" w14:textId="22715880" w:rsidR="00003147" w:rsidRPr="00E847A5" w:rsidRDefault="00003147" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Accountancy fees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F7D3ED" w14:textId="52BA6A81" w:rsidR="00003147" w:rsidRPr="00E847A5" w:rsidRDefault="00003147" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Repayment of debt, loans or financial liabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF89808" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E847A5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Childcare provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DED59F4" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00E847A5" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Activities with no clear or measurable outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394844CE" w14:textId="7865C0CC" w:rsidR="000F4689" w:rsidRPr="00E847A5" w:rsidRDefault="00234DEE" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Costs that will be incurred</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4689" w:rsidRPr="00E847A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after February 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A0A09D" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3E58A2" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="009538CA" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009538CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>How to present your costs in the application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DB487F" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The following cannot be funded under the Small Grants Programme:</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="9"/>
+        <w:t>When completing the application form:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F78FD89" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRDefault="00D313D9" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E916F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Costs that are statutory responsibilities</w:t>
-[...261 lines deleted...]
-    <w:p w14:paraId="07EC7BD6" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+        <w:t>Clearly describe what the cost is for</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA362F5" w14:textId="77777777" w:rsidR="006F200A" w:rsidRPr="00E916F5" w:rsidRDefault="005E5E42" w:rsidP="00E916F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="00183B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">categorising a cost as capital or revenue, ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00645BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>this will be reported as such in your organisation’s annual account</w:t>
+      </w:r>
+      <w:r w:rsidR="008703DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00645BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This will be a condition of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E739D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00645BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00E739D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">award </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00645BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successful</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00645BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A184A50" w14:textId="77777777" w:rsidR="00D313D9" w:rsidRPr="00030636" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030636">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>When completing the application form:</w:t>
-[...135 lines deleted...]
-        </w:rPr>
         <w:t>Costs that are unclear or appear to be capital may delay or prevent approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C442FAD" w14:textId="14431211" w:rsidR="420E9AE5" w:rsidRPr="00D45806" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
-[...4 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="40E7BBE6" w14:textId="77777777" w:rsidR="420E9AE5" w:rsidRPr="00D45806" w:rsidRDefault="00D313D9" w:rsidP="00D313D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you</w:t>
       </w:r>
       <w:r w:rsidR="00645BCF" w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>re unsure</w:t>
       </w:r>
       <w:r w:rsidR="00645BCF" w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> how </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to classify a cost, or</w:t>
       </w:r>
       <w:r w:rsidR="00645BCF" w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cost sits close to a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> cost sits close to a capitalisation threshold,</w:t>
+      </w:r>
+      <w:r w:rsidR="00645BCF" w:rsidRPr="00D45806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4B28" w:rsidRPr="00D45806">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>capitalisation</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00645BCF" w:rsidRPr="00D45806">
+        <w:t>lease contact the CLLD team for advice before submitting your application.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4B28" w:rsidRPr="00D45806">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C4B28" w:rsidRPr="00D45806">
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00CE1616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>CLLDsmallgrants@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="420E9AE5" w:rsidRPr="00D45806">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1D53107B" w14:textId="77777777" w:rsidR="00D557C9" w:rsidRDefault="00D557C9" w:rsidP="00D94BF6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E1C9910" w14:textId="77777777" w:rsidR="00D557C9" w:rsidRDefault="00D557C9" w:rsidP="00D94BF6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="575CE891" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="553A635C" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6135B65D" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42DDE22B" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12632120" w14:textId="77777777" w:rsidR="00D557C9" w:rsidRDefault="00D557C9" w:rsidP="00D94BF6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4A96DF2A" w14:textId="77777777" w:rsidR="00D557C9" w:rsidRDefault="00D557C9" w:rsidP="00D94BF6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5908280A" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="571E5DBF" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="340BA21B" w14:textId="77777777" w:rsidR="00D94BF6" w:rsidRDefault="00D94BF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054D024D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2DA7570"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2651,50 +3174,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502A6A49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="1D9A042E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ADFAD2CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A30EE806">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F0F45B28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A04AD18C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="94922C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E09A0354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F3FA4FAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A15E1706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602D6CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7A235DC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2763,51 +3399,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F47E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45E012E4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2876,51 +3512,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6E72C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E0672EE"/>
     <w:lvl w:ilvl="0" w:tplc="B25296A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="28D032BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2989,51 +3625,51 @@
     <w:lvl w:ilvl="7" w:tplc="0576FE60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="600630DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA92B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CA21BE0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3102,179 +3738,332 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1976597564">
+  <w:num w:numId="1" w16cid:durableId="1033338036">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1048577803">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1165323424">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1292053254">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1437939479">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1814368877">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1976597564">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2098743787">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="449590531">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1165323424">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="614096028">
+  <w:num w:numId="10" w16cid:durableId="614096028">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2098743787">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11" w16cid:durableId="754940336">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:view w:val="normal"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="7FF64474"/>
+    <w:rsid w:val="00003147"/>
     <w:rsid w:val="00030636"/>
+    <w:rsid w:val="00037DDA"/>
+    <w:rsid w:val="000500BC"/>
     <w:rsid w:val="00077789"/>
     <w:rsid w:val="00096332"/>
+    <w:rsid w:val="000C0028"/>
+    <w:rsid w:val="000F42E5"/>
+    <w:rsid w:val="000F4689"/>
+    <w:rsid w:val="00104B18"/>
+    <w:rsid w:val="001530EC"/>
     <w:rsid w:val="00153743"/>
+    <w:rsid w:val="00163571"/>
+    <w:rsid w:val="00166325"/>
+    <w:rsid w:val="00167E50"/>
+    <w:rsid w:val="00172E3B"/>
     <w:rsid w:val="00183B25"/>
+    <w:rsid w:val="001871BF"/>
     <w:rsid w:val="001E4294"/>
+    <w:rsid w:val="001E593A"/>
+    <w:rsid w:val="002011A0"/>
+    <w:rsid w:val="00234DEE"/>
     <w:rsid w:val="00241D1C"/>
+    <w:rsid w:val="00260ADF"/>
+    <w:rsid w:val="002771A3"/>
+    <w:rsid w:val="002879CC"/>
+    <w:rsid w:val="002B0EA6"/>
+    <w:rsid w:val="002B63D8"/>
+    <w:rsid w:val="002C68BF"/>
+    <w:rsid w:val="002D0E83"/>
+    <w:rsid w:val="002E4F25"/>
+    <w:rsid w:val="002F405C"/>
     <w:rsid w:val="00313545"/>
+    <w:rsid w:val="0032077D"/>
+    <w:rsid w:val="003355AF"/>
+    <w:rsid w:val="00335626"/>
     <w:rsid w:val="00341144"/>
     <w:rsid w:val="0034639B"/>
     <w:rsid w:val="003678CA"/>
+    <w:rsid w:val="00377B51"/>
+    <w:rsid w:val="00392C92"/>
+    <w:rsid w:val="00407A94"/>
+    <w:rsid w:val="00421150"/>
     <w:rsid w:val="00462B0C"/>
+    <w:rsid w:val="0047092A"/>
+    <w:rsid w:val="0047489D"/>
     <w:rsid w:val="004C12D1"/>
+    <w:rsid w:val="004E5855"/>
+    <w:rsid w:val="004F2DE0"/>
+    <w:rsid w:val="004F4A63"/>
+    <w:rsid w:val="00500F7B"/>
+    <w:rsid w:val="00503014"/>
+    <w:rsid w:val="0051512D"/>
+    <w:rsid w:val="00554157"/>
     <w:rsid w:val="0056078C"/>
     <w:rsid w:val="005931AF"/>
+    <w:rsid w:val="00595274"/>
+    <w:rsid w:val="005A2797"/>
     <w:rsid w:val="005C4B28"/>
     <w:rsid w:val="005E5E42"/>
+    <w:rsid w:val="0061520E"/>
+    <w:rsid w:val="00640495"/>
     <w:rsid w:val="00645BCF"/>
+    <w:rsid w:val="006700E9"/>
+    <w:rsid w:val="00673BB9"/>
+    <w:rsid w:val="006B267F"/>
+    <w:rsid w:val="006B62AC"/>
+    <w:rsid w:val="006C087A"/>
     <w:rsid w:val="006D509B"/>
     <w:rsid w:val="006E6937"/>
     <w:rsid w:val="006F200A"/>
+    <w:rsid w:val="00710478"/>
+    <w:rsid w:val="007248FD"/>
     <w:rsid w:val="00750D03"/>
+    <w:rsid w:val="007570EA"/>
+    <w:rsid w:val="007A6E8C"/>
+    <w:rsid w:val="007C6ADB"/>
     <w:rsid w:val="007D0B0C"/>
+    <w:rsid w:val="007D1614"/>
+    <w:rsid w:val="007D71F1"/>
+    <w:rsid w:val="00812762"/>
+    <w:rsid w:val="00824016"/>
+    <w:rsid w:val="00835FA7"/>
+    <w:rsid w:val="0084517C"/>
+    <w:rsid w:val="00853487"/>
+    <w:rsid w:val="00867AFE"/>
     <w:rsid w:val="008703DB"/>
+    <w:rsid w:val="008A1BC1"/>
+    <w:rsid w:val="008B341B"/>
+    <w:rsid w:val="008B6A11"/>
+    <w:rsid w:val="008C1221"/>
+    <w:rsid w:val="00910AF5"/>
+    <w:rsid w:val="00931EEF"/>
+    <w:rsid w:val="00943B24"/>
+    <w:rsid w:val="0095086F"/>
+    <w:rsid w:val="009538CA"/>
+    <w:rsid w:val="00983D79"/>
     <w:rsid w:val="00987F6F"/>
     <w:rsid w:val="009D3671"/>
+    <w:rsid w:val="00A11101"/>
+    <w:rsid w:val="00A277F9"/>
+    <w:rsid w:val="00A32A9C"/>
+    <w:rsid w:val="00A348CC"/>
+    <w:rsid w:val="00A52929"/>
     <w:rsid w:val="00AA566C"/>
+    <w:rsid w:val="00AD1A40"/>
+    <w:rsid w:val="00AE55C2"/>
     <w:rsid w:val="00AF326F"/>
+    <w:rsid w:val="00B0A4D8"/>
+    <w:rsid w:val="00B37B63"/>
+    <w:rsid w:val="00B7249A"/>
+    <w:rsid w:val="00B8045C"/>
+    <w:rsid w:val="00B841D2"/>
+    <w:rsid w:val="00B93079"/>
     <w:rsid w:val="00B9664D"/>
+    <w:rsid w:val="00B97614"/>
+    <w:rsid w:val="00BA1D6B"/>
+    <w:rsid w:val="00BA6E10"/>
     <w:rsid w:val="00BD0CDF"/>
+    <w:rsid w:val="00C073C2"/>
+    <w:rsid w:val="00C16E20"/>
     <w:rsid w:val="00C20910"/>
     <w:rsid w:val="00C350C5"/>
     <w:rsid w:val="00C35B61"/>
+    <w:rsid w:val="00C40235"/>
     <w:rsid w:val="00CE1616"/>
+    <w:rsid w:val="00CF704B"/>
     <w:rsid w:val="00D313D9"/>
+    <w:rsid w:val="00D34A98"/>
     <w:rsid w:val="00D45806"/>
+    <w:rsid w:val="00D557C9"/>
+    <w:rsid w:val="00D63D78"/>
+    <w:rsid w:val="00D94BF6"/>
+    <w:rsid w:val="00DB7950"/>
     <w:rsid w:val="00DC3F67"/>
+    <w:rsid w:val="00DE1721"/>
+    <w:rsid w:val="00DF2C0B"/>
+    <w:rsid w:val="00DF60C1"/>
+    <w:rsid w:val="00E114F3"/>
     <w:rsid w:val="00E2065B"/>
+    <w:rsid w:val="00E257B1"/>
     <w:rsid w:val="00E276AC"/>
+    <w:rsid w:val="00E433CB"/>
+    <w:rsid w:val="00E46297"/>
+    <w:rsid w:val="00E4722D"/>
     <w:rsid w:val="00E56DE4"/>
+    <w:rsid w:val="00E609AB"/>
     <w:rsid w:val="00E6739D"/>
     <w:rsid w:val="00E739D0"/>
+    <w:rsid w:val="00E847A5"/>
     <w:rsid w:val="00E916F5"/>
     <w:rsid w:val="00E95BD9"/>
     <w:rsid w:val="00EB6590"/>
+    <w:rsid w:val="00EC3A1F"/>
+    <w:rsid w:val="00F32BD4"/>
+    <w:rsid w:val="00F412EE"/>
+    <w:rsid w:val="00F43B87"/>
+    <w:rsid w:val="00F43CBC"/>
+    <w:rsid w:val="00F70634"/>
+    <w:rsid w:val="00F75EA6"/>
+    <w:rsid w:val="00FB168E"/>
+    <w:rsid w:val="00FB6B0B"/>
+    <w:rsid w:val="01E6A7B5"/>
+    <w:rsid w:val="0527AB97"/>
     <w:rsid w:val="0BC8788E"/>
     <w:rsid w:val="0F268317"/>
     <w:rsid w:val="10AFF114"/>
+    <w:rsid w:val="11234DCD"/>
     <w:rsid w:val="12E46A67"/>
+    <w:rsid w:val="15159B8F"/>
+    <w:rsid w:val="176170DC"/>
+    <w:rsid w:val="1DA4265A"/>
+    <w:rsid w:val="1DD0A856"/>
+    <w:rsid w:val="2009A6A9"/>
+    <w:rsid w:val="208EB53E"/>
+    <w:rsid w:val="22E3A028"/>
     <w:rsid w:val="2DC8D81D"/>
+    <w:rsid w:val="2FDAF5A8"/>
+    <w:rsid w:val="30D0FBCB"/>
+    <w:rsid w:val="33A25DBF"/>
+    <w:rsid w:val="355AC80E"/>
+    <w:rsid w:val="3B177376"/>
+    <w:rsid w:val="40ED60E6"/>
     <w:rsid w:val="420E9AE5"/>
+    <w:rsid w:val="438AF9C7"/>
+    <w:rsid w:val="451A464F"/>
+    <w:rsid w:val="45BF2085"/>
+    <w:rsid w:val="4AF0403D"/>
+    <w:rsid w:val="50BE6B1A"/>
+    <w:rsid w:val="5A4D8742"/>
+    <w:rsid w:val="5F50EFD6"/>
+    <w:rsid w:val="644DA3A5"/>
+    <w:rsid w:val="648252D2"/>
+    <w:rsid w:val="64B3394D"/>
+    <w:rsid w:val="665F3BD2"/>
+    <w:rsid w:val="6994BF58"/>
+    <w:rsid w:val="6D0B6E86"/>
+    <w:rsid w:val="6D68722C"/>
+    <w:rsid w:val="73E98B04"/>
     <w:rsid w:val="7FF64474"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FF64474"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DBBDBB8A-B557-41EE-88C1-D7F7AFB4ED6E}"/>
+  <w15:docId w15:val="{7E97BFB6-2F8C-4804-BEC4-BDB592E279D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3706,62 +4495,106 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE1616"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE1616"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D94BF6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D94BF6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D94BF6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D94BF6"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLLDsmallgrants@highland.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLLDsmallgrants@highland.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLLDsmallgrants@highland.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLLDsmallgrants@highland.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3994,59 +4827,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002A6430FDCF7AF14AAB075577F87D9271" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9344547d2a0104b3ff6e0c9c16ddab9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc06ef09-0431-428b-b507-06b430e027aa" xmlns:ns3="495001d7-8dad-41db-8d2a-21b0bc3de254" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99461276db84599344addfcfc7b29236" ns2:_="" ns3:_="">
     <xsd:import namespace="bc06ef09-0431-428b-b507-06b430e027aa"/>
     <xsd:import namespace="495001d7-8dad-41db-8d2a-21b0bc3de254"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -4203,114 +5027,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="495001d7-8dad-41db-8d2a-21b0bc3de254" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc06ef09-0431-428b-b507-06b430e027aa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588D14F7-3C55-4866-8EFC-61CCDC9C1BF7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E7B1347-7087-40A5-91CF-F414C3E78DA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bc06ef09-0431-428b-b507-06b430e027aa"/>
     <ds:schemaRef ds:uri="495001d7-8dad-41db-8d2a-21b0bc3de254"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588D14F7-3C55-4866-8EFC-61CCDC9C1BF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F44A49-B76C-4F5C-AA89-89EF8F42A7CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="495001d7-8dad-41db-8d2a-21b0bc3de254"/>
     <ds:schemaRef ds:uri="bc06ef09-0431-428b-b507-06b430e027aa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4105</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4816</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Anne Gray (Economy and Regeneration)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002A6430FDCF7AF14AAB075577F87D9271</vt:lpwstr>
   </property>