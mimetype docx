--- v0 (2026-05-19)
+++ v1 (2026-07-21)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7CC563CC" w14:textId="468FBC2D" w:rsidR="00E93D5D" w:rsidRDefault="00E14FD7" w:rsidP="00D55EFC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76DC833D" wp14:editId="2B4644CB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76DC833D" wp14:editId="1B2715DF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>495300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2627376" cy="393192"/>
             <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20937"/>
                 <wp:lineTo x="21459" y="20937"/>
                 <wp:lineTo x="21459" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1006936363" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -540,111 +540,165 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Your application cannot be considered unless all statements below are true</w:t>
             </w:r>
             <w:r w:rsidR="00C033BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63BF6318" w14:textId="77777777" w:rsidR="00124AB1" w:rsidRPr="003067B2" w:rsidRDefault="00124AB1" w:rsidP="00124AB1">
             <w:pPr>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40498548" w14:textId="65B8FD82" w:rsidR="00124AB1" w:rsidRDefault="004B1020" w:rsidP="472B3599">
+          <w:p w14:paraId="56737BB1" w14:textId="7898D7BD" w:rsidR="00124AB1" w:rsidRPr="00A63FAB" w:rsidRDefault="00CC1265" w:rsidP="49E09514">
             <w:pPr>
               <w:ind w:left="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1067881963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037893" w:rsidRPr="472B3599">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">    We are a not</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00866B70">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF387C" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ot</w:t>
+            </w:r>
+            <w:r w:rsidR="00866B70" w:rsidRPr="00A63FAB">
               <w:noBreakHyphen/>
             </w:r>
-            <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidR="00866B70">
+            <w:r w:rsidR="00866B70" w:rsidRPr="00A63FAB">
               <w:noBreakHyphen/>
             </w:r>
-            <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>profit or community</w:t>
             </w:r>
-            <w:r w:rsidR="00866B70">
+            <w:r w:rsidR="00866B70" w:rsidRPr="00A63FAB">
               <w:noBreakHyphen/>
             </w:r>
-            <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>led organisation</w:t>
+            </w:r>
+            <w:r w:rsidR="00446ADF" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Community Interest Companies are</w:t>
+            </w:r>
+            <w:r w:rsidR="0024090C" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:r w:rsidR="00446ADF" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0024090C" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00446ADF" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ineligible </w:t>
+            </w:r>
+            <w:r w:rsidR="0024090C" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for this round of funding</w:t>
+            </w:r>
+            <w:r w:rsidR="00446ADF" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00866B70">
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="72476623"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037893" w:rsidRPr="472B3599">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -692,142 +746,240 @@
             </w:r>
             <w:r w:rsidR="00290F54" w:rsidRPr="472B3599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> or duplicate</w:t>
             </w:r>
             <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> an existing</w:t>
             </w:r>
             <w:r w:rsidR="32650046" w:rsidRPr="472B3599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>service</w:t>
             </w:r>
-            <w:r w:rsidR="00866B70">
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B735CB" w14:textId="178134BA" w:rsidR="00124AB1" w:rsidRPr="00A63FAB" w:rsidRDefault="4F204EA5" w:rsidP="23389FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1440"/>
+                <w:tab w:val="clear" w:pos="2160"/>
+                <w:tab w:val="clear" w:pos="2880"/>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="5400"/>
+                <w:tab w:val="clear" w:pos="9000"/>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="655370051"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="002F53F0" w:rsidRPr="00A63FAB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="3A61BF3E" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Organisation primarily delivers activities aligned to the selected CLLD funding priority</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40498548" w14:textId="73BF7AE0" w:rsidR="00124AB1" w:rsidRDefault="00CC1265" w:rsidP="472B3599">
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="339673963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00037893" w:rsidRPr="472B3599">
+                <w:r w:rsidR="00037893" w:rsidRPr="00A63FAB">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">    The activity is new or expanded, not already funded elsewhere</w:t>
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    The </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA30C0" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>costs are</w:t>
+            </w:r>
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not already funded elsewhere</w:t>
             </w:r>
             <w:r w:rsidR="00866B70">
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1759331017"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00037893" w:rsidRPr="472B3599">
+                <w:r w:rsidR="00037893" w:rsidRPr="00A63FAB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">    We can deliver the project within 6/7 months</w:t>
+            <w:r w:rsidR="00124AB1" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="0097523E" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The activity w</w:t>
+            </w:r>
+            <w:r w:rsidR="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ill</w:t>
+            </w:r>
+            <w:r w:rsidR="0097523E" w:rsidRPr="00A63FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>l be fully delivered and the grant fully claimed by the end of February 2027</w:t>
             </w:r>
             <w:r w:rsidR="00866B70">
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1864634851"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037893" w:rsidRPr="472B3599">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00124AB1" w:rsidRPr="472B3599">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    The costs are revenue only and do not include any single item over £10,000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8AF4C5" w14:textId="7BB8CD03" w:rsidR="00124AB1" w:rsidRDefault="004B1020" w:rsidP="00124AB1">
+          <w:p w14:paraId="5F8AF4C5" w14:textId="7BB8CD03" w:rsidR="00124AB1" w:rsidRDefault="00CC1265" w:rsidP="00124AB1">
             <w:pPr>
               <w:ind w:left="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2146616706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037893">
@@ -875,51 +1027,51 @@
             <w:r w:rsidR="00B1135F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> signed</w:t>
             </w:r>
             <w:r w:rsidR="00124AB1" w:rsidRPr="003067B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fair Work First Statement</w:t>
             </w:r>
             <w:r w:rsidR="0017608F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70DD0CB2" w14:textId="4B42E330" w:rsidR="00124AB1" w:rsidRPr="00A25A54" w:rsidRDefault="004B1020" w:rsidP="00124AB1">
+          <w:p w14:paraId="70DD0CB2" w14:textId="4B42E330" w:rsidR="00124AB1" w:rsidRPr="00A25A54" w:rsidRDefault="00CC1265" w:rsidP="00124AB1">
             <w:pPr>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1735200568"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037893">
                   <w:rPr>
@@ -959,51 +1111,51 @@
             <w:r w:rsidR="00124AB1" w:rsidRPr="00A25A54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>is secured by the time of submitting this applicatio</w:t>
             </w:r>
             <w:r w:rsidR="00124AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="003F7147">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B3CEE6A" w14:textId="0D88A4BF" w:rsidR="00124AB1" w:rsidRDefault="004B1020" w:rsidP="6E8800C5">
+          <w:p w14:paraId="6B3CEE6A" w14:textId="0D88A4BF" w:rsidR="00124AB1" w:rsidRDefault="00CC1265" w:rsidP="6E8800C5">
             <w:pPr>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="447666762"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00037893">
                   <w:rPr>
@@ -1024,51 +1176,51 @@
               <w:t xml:space="preserve">    Quotes </w:t>
             </w:r>
             <w:r w:rsidR="00124AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(if relevant) </w:t>
             </w:r>
             <w:r w:rsidR="00124AB1" w:rsidRPr="00A25A54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>are submitted alongside this application</w:t>
             </w:r>
             <w:r w:rsidR="7FEA1A7A" w:rsidRPr="6E8800C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606A6D60" w14:textId="7D7A8A07" w:rsidR="00774C18" w:rsidRDefault="004B1020" w:rsidP="00124AB1">
+          <w:p w14:paraId="606A6D60" w14:textId="7D7A8A07" w:rsidR="00774C18" w:rsidRDefault="00CC1265" w:rsidP="00124AB1">
             <w:pPr>
               <w:ind w:left="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1194427878"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00774C18">
                   <w:rPr>
@@ -1787,51 +1939,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095633E" w14:paraId="6BB1D60B" w14:textId="77777777" w:rsidTr="005D15C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="7D93A2CD" w14:textId="1D5F5D75" w:rsidR="0095633E" w:rsidRPr="0095633E" w:rsidRDefault="0095633E" w:rsidP="0095633E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D98AE2" w14:textId="77777777" w:rsidR="0095633E" w:rsidRPr="0095633E" w:rsidRDefault="0095633E" w:rsidP="0095633E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095633E" w14:paraId="0E431589" w14:textId="77777777" w:rsidTr="005D15C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
@@ -1935,58 +2086,59 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="4791"/>
+        <w:gridCol w:w="26"/>
+        <w:gridCol w:w="4765"/>
         <w:gridCol w:w="5132"/>
       </w:tblGrid>
       <w:tr w:rsidR="00566803" w:rsidRPr="00E92482" w14:paraId="365D43E2" w14:textId="77777777" w:rsidTr="005D15C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61327E4E" w14:textId="5087C6CF" w:rsidR="00566803" w:rsidRPr="001B69E6" w:rsidRDefault="00566803">
             <w:pPr>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B69E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SECTION</w:t>
             </w:r>
             <w:r w:rsidRPr="001B69E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -2040,50 +2192,51 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="3302105E" w14:textId="0D69EFA2" w:rsidR="00566803" w:rsidRDefault="005D15C0" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="713AA2C3" w14:textId="3AD00A89" w:rsidR="00566803" w:rsidRDefault="005D15C0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71831104" w14:textId="77777777" w:rsidR="00566803" w:rsidRDefault="00566803">
             <w:pPr>
@@ -2119,50 +2272,51 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="1EFABB5B" w14:textId="0638ABBB" w:rsidR="005D15C0" w:rsidRDefault="005D15C0" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4791" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="11C8F6B6" w14:textId="77777777" w:rsidR="005D15C0" w:rsidRDefault="005D15C0" w:rsidP="005D15C0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please confirm the location of the project including post code.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13F25AE4" w14:textId="77777777" w:rsidR="005D15C0" w:rsidRDefault="005D15C0">
             <w:pPr>
@@ -2198,51 +2352,51 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="5426A329" w14:textId="55094410" w:rsidR="005D15C0" w:rsidRDefault="005D15C0" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="657041E6" w14:textId="704DEDBB" w:rsidR="00CF7942" w:rsidRDefault="005D15C0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide details about your project. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C4FF259" w14:textId="02883085" w:rsidR="00CF7942" w:rsidRPr="00820632" w:rsidRDefault="00CF7942">
             <w:pPr>
@@ -2262,51 +2416,51 @@
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="20D30B4C" w14:textId="7FFE2006" w:rsidR="007B644B" w:rsidRDefault="008F402F" w:rsidP="008F402F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="5B652572" w14:textId="4DE95B88" w:rsidR="007B644B" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="007B644B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2348,51 +2502,51 @@
               <w:t xml:space="preserve">ax </w:t>
             </w:r>
             <w:r w:rsidR="001D7C91" w:rsidRPr="00EE6291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0034719F" w:rsidRPr="00EE6291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F402F" w:rsidRPr="00E92482" w14:paraId="6B542389" w14:textId="77777777" w:rsidTr="008F402F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="397D92B2" w14:textId="77777777" w:rsidR="008F402F" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A070CF8" w14:textId="2515505C" w:rsidR="008F402F" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="799DB147" w14:textId="77777777" w:rsidR="008F402F" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2471,89 +2625,89 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="292BFA8B" w14:textId="7DD19F84" w:rsidR="007B644B" w:rsidRDefault="008F402F" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="17376464" w14:textId="01EBD458" w:rsidR="007B644B" w:rsidRDefault="007B644B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How have you identified the need for this project?</w:t>
             </w:r>
             <w:r w:rsidR="00EE6291" w:rsidRPr="00EE6291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (max 250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B11E93" w:rsidRPr="00E92482" w14:paraId="152B8F3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2E2D1CBE" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BBC1542" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09D38CDA" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2612,51 +2766,51 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="5A3869EC" w14:textId="739CCA56" w:rsidR="00B11E93" w:rsidRDefault="00B11E93" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="7902A447" w14:textId="23B4A3C2" w:rsidR="00B11E93" w:rsidRPr="00F114CF" w:rsidRDefault="00B11E93" w:rsidP="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00F114CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2724,51 +2878,51 @@
             <w:r w:rsidRPr="00F114CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4144730D" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00046B78" w:rsidRPr="00E92482" w14:paraId="755CBEFC" w14:textId="77777777" w:rsidTr="00046B78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="72D63C8B" w14:textId="77777777" w:rsidR="00046B78" w:rsidRDefault="00046B78" w:rsidP="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="115FC7C0" w14:textId="77777777" w:rsidR="00046B78" w:rsidRDefault="00046B78" w:rsidP="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17CBFB70" w14:textId="77777777" w:rsidR="00046B78" w:rsidRDefault="00046B78" w:rsidP="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2827,51 +2981,51 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="4367580D" w14:textId="3E26D8BD" w:rsidR="00046B78" w:rsidRDefault="00046B78" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="394C6063" w14:textId="595A7F89" w:rsidR="00046B78" w:rsidRPr="003F5AD2" w:rsidRDefault="00046B78" w:rsidP="00046B78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5AD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
@@ -2918,51 +3072,51 @@
             <w:r w:rsidR="00EE6291" w:rsidRPr="00EE6291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50 words)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA9BA25" w14:textId="77777777" w:rsidR="00046B78" w:rsidRDefault="00046B78" w:rsidP="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F402F" w:rsidRPr="00E92482" w14:paraId="4A713521" w14:textId="77777777" w:rsidTr="008F402F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="53E77967" w14:textId="77777777" w:rsidR="008F402F" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36A494DA" w14:textId="77777777" w:rsidR="008F402F" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F78BF77" w14:textId="77777777" w:rsidR="008F402F" w:rsidRDefault="008F402F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -3014,73 +3168,72 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B644B" w:rsidRPr="00E92482" w14:paraId="5CA981EF" w14:textId="77777777" w:rsidTr="00167344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="2633C1AB" w14:textId="28039F3E" w:rsidR="007B644B" w:rsidRDefault="008F402F" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00046B78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="2A997851" w14:textId="563B31B4" w:rsidR="007B644B" w:rsidRDefault="007B644B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">List the key outcomes that will be achieved and for each outcome explain </w:t>
             </w:r>
             <w:r w:rsidR="008F402F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3130,51 +3283,51 @@
               <w:t xml:space="preserve">(max </w:t>
             </w:r>
             <w:r w:rsidR="00E91C74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00EE6291" w:rsidRPr="00EE6291">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D15C0" w:rsidRPr="00E92482" w14:paraId="4709E757" w14:textId="77777777" w:rsidTr="005D15C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="300B87E0" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRDefault="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="542166ED" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRDefault="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C67CD37" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRDefault="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -3213,101 +3366,101 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C25891C" w14:textId="77777777" w:rsidR="005D15C0" w:rsidRDefault="005D15C0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF7942" w:rsidRPr="00E92482" w14:paraId="26C57C65" w14:textId="77777777" w:rsidTr="00167344">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="30E42B52" w14:textId="1D98C7AC" w:rsidR="00CF7942" w:rsidRDefault="004B1020" w:rsidP="00CA41FD">
+          <w:p w14:paraId="30E42B52" w14:textId="1D98C7AC" w:rsidR="00CF7942" w:rsidRDefault="00CC1265" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="294101672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CF7942">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>3</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CF7942">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="001A4D5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="394536BE" w14:textId="38AB342E" w:rsidR="00CF7942" w:rsidRDefault="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidRPr="002B1696">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3430,121 +3583,119 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>at the end of your project</w:t>
             </w:r>
             <w:r w:rsidR="00DA7EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure you select the more appropriate outcomes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CD7E456" w14:textId="036A33A9" w:rsidR="008C7B5E" w:rsidRDefault="008C7B5E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="0" w:name="_MON_1839488934"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FBCF885" w14:textId="23C80E7B" w:rsidR="00611787" w:rsidRDefault="00611787">
+          <w:p w14:paraId="4FBCF885" w14:textId="11516399" w:rsidR="00611787" w:rsidRDefault="000B7F0F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="4CE046D8">
+              <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="7A66A205">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1840108682" r:id="rId14">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1845164160" r:id="rId14">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A9F27C4" w14:textId="73AC6EAE" w:rsidR="008C7B5E" w:rsidRPr="007E3579" w:rsidRDefault="00C75263" w:rsidP="005E72C8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF7942" w:rsidRPr="00E92482" w14:paraId="2BCCDF11" w14:textId="77777777" w:rsidTr="00CF7942">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3A6402AD" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRPr="002904A9" w:rsidRDefault="00CF7942" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02392AE8" w14:textId="2EDFD969" w:rsidR="00BA7546" w:rsidRDefault="00CF7942" w:rsidP="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4021,67 +4172,109 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-211894515"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D76F0F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="772399B6" w14:textId="4D7E963D" w:rsidR="00CF7942" w:rsidRPr="00BA7546" w:rsidRDefault="00CF7942" w:rsidP="00CD4E4A">
+          <w:p w14:paraId="772399B6" w14:textId="78EFC663" w:rsidR="00CF7942" w:rsidRPr="00BF14A5" w:rsidRDefault="00BF14A5" w:rsidP="00CD4E4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF14A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improved sustainability</w:t>
+            </w:r>
+            <w:r w:rsidR="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1467652580"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0040190D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF7942" w:rsidRPr="00E92482" w14:paraId="696920C2" w14:textId="77777777" w:rsidTr="00CF7942">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="47DACF65" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRPr="005D6A30" w:rsidRDefault="00CF7942" w:rsidP="00CA41FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24CBBB85" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRPr="005D6A30" w:rsidRDefault="00CF7942" w:rsidP="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6A30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -4614,72 +4807,117 @@
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1546526344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D76F0F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="60C7BB4B" w14:textId="34E78004" w:rsidR="00BA7546" w:rsidRPr="00F542BF" w:rsidRDefault="00BA7546" w:rsidP="00F325E9">
+          <w:p w14:paraId="60C7BB4B" w14:textId="346156E6" w:rsidR="00BA7546" w:rsidRPr="00BF14A5" w:rsidRDefault="00BF14A5" w:rsidP="00F325E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improved sustainability</w:t>
+            </w:r>
+            <w:r w:rsidR="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1489247084"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0040190D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF7942" w:rsidRPr="00E92482" w14:paraId="05F0AB90" w14:textId="77777777" w:rsidTr="00CF7942">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="143D1238" w14:textId="56B79C04" w:rsidR="00CF7942" w:rsidRPr="00820632" w:rsidRDefault="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How does your project support the priority selected above?</w:t>
             </w:r>
             <w:r w:rsidR="006C0B39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4697,51 +4935,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(max </w:t>
             </w:r>
             <w:r w:rsidR="00AD768E" w:rsidRPr="002904A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF7942" w:rsidRPr="00E92482" w14:paraId="4A02EB7B" w14:textId="77777777" w:rsidTr="00CF7942">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4833B1F4" w14:textId="77777777" w:rsidR="00CF7942" w:rsidRDefault="00CF7942">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38FB1369" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79ADBA4A" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -4755,50 +4993,316 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DB2D215" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65FD85CD" w14:textId="77777777" w:rsidR="00B11E93" w:rsidRPr="00820632" w:rsidRDefault="00B11E93">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F34DD8" w:rsidRPr="00E92482" w14:paraId="07BB3862" w14:textId="1A46F4F0" w:rsidTr="00F34DD8">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="735" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="43052E82" w14:textId="77777777" w:rsidR="00F34DD8" w:rsidRPr="00006CB8" w:rsidRDefault="00F34DD8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695BF462" w14:textId="72CD9BC6" w:rsidR="00A27B8C" w:rsidRPr="00006CB8" w:rsidRDefault="00A27B8C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9897" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4677E7BE" w14:textId="56CD65E2" w:rsidR="00C7297A" w:rsidRPr="00006CB8" w:rsidRDefault="00C7297A" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How will the CLLD grant improve the sustainability of your organisation</w:t>
+            </w:r>
+            <w:r w:rsidR="007544C2" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6196" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> support the continued </w:t>
+            </w:r>
+            <w:r w:rsidR="007544C2" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">delivery of activities </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6196" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>that contribute to</w:t>
+            </w:r>
+            <w:r w:rsidR="007544C2" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the funding priority </w:t>
+            </w:r>
+            <w:r w:rsidR="00714E23" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>selected in section 3.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(max 250 words)</w:t>
+            </w:r>
+            <w:r w:rsidR="0024090C" w:rsidRPr="00006CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2F68E4" w14:textId="77777777" w:rsidR="00F34DD8" w:rsidRPr="00006CB8" w:rsidRDefault="00F34DD8" w:rsidP="00F34DD8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3375C" w:rsidRPr="00E92482" w14:paraId="51D14D13" w14:textId="77777777" w:rsidTr="00A3375C">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F184B4" w14:textId="77777777" w:rsidR="00A3375C" w:rsidRPr="008C47CF" w:rsidRDefault="00A3375C" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F477BDD" w14:textId="77777777" w:rsidR="00714E23" w:rsidRPr="008C47CF" w:rsidRDefault="00714E23" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A016B97" w14:textId="77777777" w:rsidR="00714E23" w:rsidRPr="008C47CF" w:rsidRDefault="00714E23" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02520C3E" w14:textId="77777777" w:rsidR="00714E23" w:rsidRPr="008C47CF" w:rsidRDefault="00714E23" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B6FAE11" w14:textId="77777777" w:rsidR="00006CB8" w:rsidRDefault="00006CB8" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C646F5D" w14:textId="77777777" w:rsidR="00006CB8" w:rsidRDefault="00006CB8" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05BF502D" w14:textId="77777777" w:rsidR="00006CB8" w:rsidRPr="008C47CF" w:rsidRDefault="00006CB8" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C5862C" w14:textId="77777777" w:rsidR="00EE3F53" w:rsidRPr="008C47CF" w:rsidRDefault="00EE3F53" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A2CBFAF" w14:textId="77777777" w:rsidR="00EE3F53" w:rsidRPr="008C47CF" w:rsidRDefault="00EE3F53" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23D231E8" w14:textId="77777777" w:rsidR="00714E23" w:rsidRPr="008C47CF" w:rsidRDefault="00714E23" w:rsidP="00C7297A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AA258B9" w14:textId="77777777" w:rsidR="00566803" w:rsidRDefault="00566803">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C73E91A" w14:textId="77777777" w:rsidR="00EB2003" w:rsidRDefault="00EB2003">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD9555C" w14:textId="77777777" w:rsidR="00EB2003" w:rsidRDefault="00EB2003">
       <w:pPr>
@@ -5083,83 +5587,81 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r w:rsidR="001324E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>categories of eligible spend.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75ED0139" w14:textId="77777777" w:rsidR="00263A59" w:rsidRDefault="00263A59" w:rsidP="00D33D68">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71C8049E" w14:textId="3AF0B665" w:rsidR="00263A59" w:rsidRDefault="00837099" w:rsidP="00D33D68">
+          <w:p w14:paraId="71C8049E" w14:textId="01851284" w:rsidR="00263A59" w:rsidRDefault="00837099" w:rsidP="00D33D68">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_MON_1839488892"/>
-[...8 lines deleted...]
-              <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="3F9213CA">
+            <w:r w:rsidR="0071364F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1542" w:dyaOrig="999" w14:anchorId="6923F923">
                 <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1840108683" r:id="rId16">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1845164161" r:id="rId16">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AEF9189" w14:textId="546D44B0" w:rsidR="00A45529" w:rsidRDefault="00A45529" w:rsidP="00FF1072">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00174CF8" w:rsidRPr="0059146E" w14:paraId="2CBBE4C8" w14:textId="77777777" w:rsidTr="008565F7">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -6220,227 +6722,83 @@
                     <w:sdtContent>
                       <w:r w:rsidRPr="007E3579">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:bCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
                 <w:p w14:paraId="4662D466" w14:textId="77777777" w:rsidR="004D4AAE" w:rsidRPr="004F0985" w:rsidRDefault="004D4AAE" w:rsidP="004D4AAE">
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0094658D" w:rsidRPr="0059146E" w14:paraId="3E56C52D" w14:textId="77777777" w:rsidTr="00934395">
+            <w:tr w:rsidR="005A77B3" w:rsidRPr="0059146E" w14:paraId="69BC6CA1" w14:textId="77777777" w:rsidTr="00934395">
               <w:trPr>
                 <w:trHeight w:val="397"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5122E3D6" w14:textId="0A4A9683" w:rsidR="0094658D" w:rsidRDefault="00A25A54" w:rsidP="004D4AAE">
-[...48 lines deleted...]
-                <w:p w14:paraId="3152EC6A" w14:textId="77777777" w:rsidR="00D616CD" w:rsidRPr="004F0985" w:rsidRDefault="00D616CD" w:rsidP="004D4AAE">
+                <w:p w14:paraId="50DACA26" w14:textId="0F5903DA" w:rsidR="005A77B3" w:rsidRDefault="005A77B3" w:rsidP="004D4AAE">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1843" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3CAE036B" w14:textId="623A6856" w:rsidR="00A25A54" w:rsidRDefault="00A25A54" w:rsidP="00A25A54">
+                <w:p w14:paraId="7489E8FF" w14:textId="77777777" w:rsidR="005A77B3" w:rsidRDefault="005A77B3" w:rsidP="00A25A54">
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                      <w:bCs/>
-[...93 lines deleted...]
-                      <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5AC7595B" w14:textId="77777777" w:rsidR="00871D5D" w:rsidRPr="009E152D" w:rsidRDefault="00871D5D" w:rsidP="00D616CD">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B54DE0" w:rsidRPr="006B28DC" w14:paraId="402E3913" w14:textId="77777777" w:rsidTr="008565F7">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
@@ -8799,51 +9157,50 @@
       </w:r>
       <w:r w:rsidR="007E6EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0867FC23" w14:textId="54CAAA8D" w:rsidR="009F6596" w:rsidRDefault="009F6596" w:rsidP="009F6596">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6596">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Completed forms and supporting documentation should be emailed </w:t>
       </w:r>
       <w:r w:rsidR="007B371B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="003569DE" w:rsidRPr="007E5DFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>CLLDsmallgrants@highland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003569DE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9054,293 +9411,416 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F6596" w:rsidRPr="00DF11C7" w14:paraId="07108A64" w14:textId="77777777" w:rsidTr="00040A89">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="458EBA7A" w14:textId="77777777" w:rsidR="009F6596" w:rsidRPr="009F6596" w:rsidRDefault="009F6596" w:rsidP="005B67C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13418BEB" w14:textId="629C0A8D" w:rsidR="0035732B" w:rsidRPr="0035732B" w:rsidRDefault="0035732B" w:rsidP="0035732B">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Please confirm you have read and understood the </w:t>
+          <w:p w14:paraId="13418BEB" w14:textId="4EE1BAA7" w:rsidR="0035732B" w:rsidRPr="0035732B" w:rsidRDefault="00302350" w:rsidP="0035732B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I </w:t>
+            </w:r>
+            <w:r w:rsidR="0035732B" w:rsidRPr="0035732B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">have read and understood the </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="0096657A">
+              <w:r w:rsidR="0035732B" w:rsidRPr="0096657A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>privacy notice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0096657A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0035732B">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+            <w:r w:rsidR="0096657A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0035732B" w:rsidRPr="0035732B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="910512819"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0096657A">
+                <w:r w:rsidR="0040190D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="0035732B">
+            <w:r w:rsidR="0035732B" w:rsidRPr="0035732B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">          No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1960754884"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="006277E0">
+                <w:r w:rsidR="0040190D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="522596A1" w14:textId="77777777" w:rsidR="009F6596" w:rsidRPr="009F6596" w:rsidRDefault="009F6596" w:rsidP="005B67C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B7F0E" w:rsidRPr="00DF11C7" w14:paraId="410A6E36" w14:textId="77777777" w:rsidTr="006B7F0E">
+      <w:tr w:rsidR="006B7F0E" w:rsidRPr="00DF11C7" w14:paraId="410A6E36" w14:textId="77777777" w:rsidTr="00850FE3">
         <w:trPr>
-          <w:trHeight w:val="2237"/>
+          <w:trHeight w:val="1598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E3742A7" w14:textId="098BF16F" w:rsidR="006B7F0E" w:rsidRPr="002C47F4" w:rsidRDefault="006B7F0E" w:rsidP="00040A89">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C47F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C47F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">you used any form of Artificial Assistance in the preparation of this application? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2904E9DE" w14:textId="77777777" w:rsidR="006B7F0E" w:rsidRPr="002C47F4" w:rsidRDefault="006B7F0E" w:rsidP="006B7F0E">
+          <w:p w14:paraId="2904E9DE" w14:textId="11D57808" w:rsidR="006B7F0E" w:rsidRPr="002C47F4" w:rsidRDefault="006B7F0E" w:rsidP="006B7F0E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C47F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">For guidance on the appropriate use of AI in funding applications, please refer to </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00A27D41">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Use of AI in Funding Application Guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00302350">
+              <w:t xml:space="preserve">                                                                             </w:t>
             </w:r>
             <w:r w:rsidRPr="0035732B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1872378236"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="0040190D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="0035732B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">          No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="211161824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="0040190D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1DC8F277" w14:textId="77777777" w:rsidR="006B7F0E" w:rsidRPr="009F6596" w:rsidRDefault="006B7F0E" w:rsidP="005B67C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A77B3" w:rsidRPr="00DF11C7" w14:paraId="0F195374" w14:textId="77777777" w:rsidTr="006B7F0E">
+        <w:trPr>
+          <w:trHeight w:val="2237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790036FF" w14:textId="7AED87A4" w:rsidR="00850FE3" w:rsidRPr="0040190D" w:rsidRDefault="00850FE3" w:rsidP="00850FE3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I confirm that the costs included in this application are not already funded through another funding source and that no double funding will occur.</w:t>
+            </w:r>
+            <w:r w:rsidR="00302350" w:rsidRPr="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="254106045"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0040190D" w:rsidRPr="0040190D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="0040190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          No  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-46526772"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0040190D" w:rsidRPr="0040190D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="35F83BC2" w14:textId="747B7936" w:rsidR="005A77B3" w:rsidRPr="002C47F4" w:rsidRDefault="005A77B3" w:rsidP="00040A89">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B7F0E" w:rsidRPr="00DF11C7" w14:paraId="12EB17B6" w14:textId="77777777" w:rsidTr="00705EBC">
         <w:trPr>
           <w:trHeight w:val="5235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="508400FB" w14:textId="77777777" w:rsidR="006B7F0E" w:rsidRDefault="006B7F0E" w:rsidP="006B7F0E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -9574,73 +10054,73 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549B77D7" w14:textId="702042A4" w:rsidR="787CFD4D" w:rsidRDefault="787CFD4D" w:rsidP="787CFD4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="787CFD4D" w:rsidSect="00A147A2">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7332EBD2" w14:textId="77777777" w:rsidR="007C3095" w:rsidRDefault="007C3095" w:rsidP="00FB4047">
+    <w:p w14:paraId="13552BDC" w14:textId="77777777" w:rsidR="00B3673B" w:rsidRDefault="00B3673B" w:rsidP="00FB4047">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="718E4598" w14:textId="77777777" w:rsidR="007C3095" w:rsidRDefault="007C3095" w:rsidP="00FB4047">
+    <w:p w14:paraId="649389A8" w14:textId="77777777" w:rsidR="00B3673B" w:rsidRDefault="00B3673B" w:rsidP="00FB4047">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6ECACCEA" w14:textId="77777777" w:rsidR="007C3095" w:rsidRDefault="007C3095">
+    <w:p w14:paraId="3C110B51" w14:textId="77777777" w:rsidR="00B3673B" w:rsidRDefault="00B3673B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9680,111 +10160,113 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F702A4" w14:textId="77777777" w:rsidR="007C3095" w:rsidRDefault="007C3095" w:rsidP="00FB4047">
+    <w:p w14:paraId="0419D20C" w14:textId="77777777" w:rsidR="00B3673B" w:rsidRDefault="00B3673B" w:rsidP="00FB4047">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50C81C31" w14:textId="77777777" w:rsidR="007C3095" w:rsidRDefault="007C3095" w:rsidP="00FB4047">
+    <w:p w14:paraId="0F4709A3" w14:textId="77777777" w:rsidR="00B3673B" w:rsidRDefault="00B3673B" w:rsidP="00FB4047">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E51B0D5" w14:textId="77777777" w:rsidR="007C3095" w:rsidRDefault="007C3095">
+    <w:p w14:paraId="243BED0A" w14:textId="77777777" w:rsidR="00B3673B" w:rsidRDefault="00B3673B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49A18C16" w14:textId="5DF14984" w:rsidR="00A147A2" w:rsidRDefault="00A147A2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                        </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072844A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27927B02"/>
     <w:lvl w:ilvl="0" w:tplc="644E7FFA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10735,257 +11217,274 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C07756"/>
+    <w:rsid w:val="00006CB8"/>
     <w:rsid w:val="00007E41"/>
+    <w:rsid w:val="000119FF"/>
     <w:rsid w:val="00013A69"/>
     <w:rsid w:val="00013B06"/>
     <w:rsid w:val="00013F9E"/>
     <w:rsid w:val="0001415E"/>
     <w:rsid w:val="00015AB1"/>
     <w:rsid w:val="00017330"/>
     <w:rsid w:val="00027BA1"/>
     <w:rsid w:val="000318EE"/>
     <w:rsid w:val="00032A98"/>
     <w:rsid w:val="00034B4C"/>
     <w:rsid w:val="00035988"/>
     <w:rsid w:val="0003639A"/>
     <w:rsid w:val="00037893"/>
     <w:rsid w:val="0004047F"/>
     <w:rsid w:val="00040A89"/>
     <w:rsid w:val="000439A4"/>
     <w:rsid w:val="00043BDE"/>
     <w:rsid w:val="00043F4B"/>
     <w:rsid w:val="00044357"/>
     <w:rsid w:val="000459C6"/>
     <w:rsid w:val="00046804"/>
     <w:rsid w:val="00046B78"/>
     <w:rsid w:val="00050092"/>
     <w:rsid w:val="000512A3"/>
     <w:rsid w:val="000523F9"/>
     <w:rsid w:val="000532B3"/>
     <w:rsid w:val="0006008F"/>
     <w:rsid w:val="000607AA"/>
     <w:rsid w:val="00061242"/>
     <w:rsid w:val="00061BBC"/>
     <w:rsid w:val="00062158"/>
     <w:rsid w:val="00063B9A"/>
     <w:rsid w:val="00063E73"/>
     <w:rsid w:val="0006420F"/>
     <w:rsid w:val="00065020"/>
     <w:rsid w:val="000661DC"/>
     <w:rsid w:val="00067487"/>
     <w:rsid w:val="00070CBB"/>
     <w:rsid w:val="0007205D"/>
     <w:rsid w:val="00073AB9"/>
     <w:rsid w:val="000740CF"/>
     <w:rsid w:val="00076079"/>
     <w:rsid w:val="0007688F"/>
     <w:rsid w:val="00076A6B"/>
     <w:rsid w:val="00076E45"/>
     <w:rsid w:val="00080F15"/>
     <w:rsid w:val="00081E38"/>
     <w:rsid w:val="000824F4"/>
     <w:rsid w:val="00082E71"/>
+    <w:rsid w:val="00083F35"/>
     <w:rsid w:val="00086FB3"/>
     <w:rsid w:val="00091553"/>
     <w:rsid w:val="000949DF"/>
     <w:rsid w:val="00095712"/>
     <w:rsid w:val="000968B3"/>
     <w:rsid w:val="000A0CBC"/>
+    <w:rsid w:val="000A1402"/>
     <w:rsid w:val="000A4499"/>
+    <w:rsid w:val="000A4A6C"/>
     <w:rsid w:val="000A5E1E"/>
     <w:rsid w:val="000B09FD"/>
     <w:rsid w:val="000B4098"/>
     <w:rsid w:val="000B52B1"/>
     <w:rsid w:val="000B56F5"/>
     <w:rsid w:val="000B62FD"/>
     <w:rsid w:val="000B6E1D"/>
+    <w:rsid w:val="000B7F0F"/>
     <w:rsid w:val="000C2527"/>
     <w:rsid w:val="000C2A82"/>
     <w:rsid w:val="000C3EDD"/>
     <w:rsid w:val="000C4558"/>
     <w:rsid w:val="000C45A0"/>
     <w:rsid w:val="000C612D"/>
     <w:rsid w:val="000D1017"/>
     <w:rsid w:val="000D227F"/>
+    <w:rsid w:val="000D3109"/>
     <w:rsid w:val="000D3D32"/>
     <w:rsid w:val="000D49A1"/>
     <w:rsid w:val="000D51A7"/>
     <w:rsid w:val="000D5EE4"/>
+    <w:rsid w:val="000D6FF6"/>
     <w:rsid w:val="000E0C57"/>
     <w:rsid w:val="000E224B"/>
     <w:rsid w:val="000E298B"/>
+    <w:rsid w:val="000E2D9A"/>
     <w:rsid w:val="000E2EBD"/>
+    <w:rsid w:val="000E4EBE"/>
     <w:rsid w:val="000E5584"/>
     <w:rsid w:val="000E5BFB"/>
     <w:rsid w:val="000E60DE"/>
     <w:rsid w:val="000E624F"/>
     <w:rsid w:val="000E6EDE"/>
     <w:rsid w:val="000E78DC"/>
     <w:rsid w:val="000F2DE6"/>
     <w:rsid w:val="000F2E96"/>
+    <w:rsid w:val="000F6CE2"/>
     <w:rsid w:val="000F7225"/>
     <w:rsid w:val="001008CA"/>
     <w:rsid w:val="00101879"/>
     <w:rsid w:val="00101B06"/>
     <w:rsid w:val="00103FD8"/>
     <w:rsid w:val="00106669"/>
     <w:rsid w:val="00107ECA"/>
     <w:rsid w:val="001103F7"/>
     <w:rsid w:val="001117FE"/>
     <w:rsid w:val="00112014"/>
     <w:rsid w:val="00112728"/>
     <w:rsid w:val="001127B0"/>
     <w:rsid w:val="00113BD6"/>
     <w:rsid w:val="0011406B"/>
     <w:rsid w:val="001160FF"/>
     <w:rsid w:val="001218B1"/>
     <w:rsid w:val="00122FD1"/>
     <w:rsid w:val="00123938"/>
     <w:rsid w:val="00123CC2"/>
     <w:rsid w:val="00124440"/>
     <w:rsid w:val="001248CF"/>
     <w:rsid w:val="00124AB1"/>
     <w:rsid w:val="00124FC5"/>
     <w:rsid w:val="0012714C"/>
     <w:rsid w:val="00127BC2"/>
     <w:rsid w:val="001324E8"/>
     <w:rsid w:val="00133930"/>
     <w:rsid w:val="001362C1"/>
     <w:rsid w:val="0013696D"/>
     <w:rsid w:val="00136EDE"/>
     <w:rsid w:val="001424C0"/>
     <w:rsid w:val="00144E58"/>
     <w:rsid w:val="0015046A"/>
     <w:rsid w:val="0015050D"/>
     <w:rsid w:val="00151F29"/>
     <w:rsid w:val="001553D1"/>
     <w:rsid w:val="00155664"/>
     <w:rsid w:val="001575EF"/>
     <w:rsid w:val="00160642"/>
     <w:rsid w:val="00160DF3"/>
     <w:rsid w:val="00161931"/>
     <w:rsid w:val="0016532D"/>
     <w:rsid w:val="00165819"/>
     <w:rsid w:val="00166D74"/>
     <w:rsid w:val="00167344"/>
     <w:rsid w:val="00167C61"/>
+    <w:rsid w:val="00173C92"/>
     <w:rsid w:val="001741CE"/>
     <w:rsid w:val="00174CF8"/>
     <w:rsid w:val="0017608F"/>
     <w:rsid w:val="001768BA"/>
     <w:rsid w:val="00180AEA"/>
     <w:rsid w:val="00181D9A"/>
     <w:rsid w:val="00184B1A"/>
     <w:rsid w:val="0018604F"/>
     <w:rsid w:val="00186BD0"/>
     <w:rsid w:val="00192779"/>
     <w:rsid w:val="00196F41"/>
+    <w:rsid w:val="001A09FB"/>
     <w:rsid w:val="001A10FC"/>
     <w:rsid w:val="001A1520"/>
     <w:rsid w:val="001A215D"/>
     <w:rsid w:val="001A4D5E"/>
     <w:rsid w:val="001A5E54"/>
     <w:rsid w:val="001A610F"/>
     <w:rsid w:val="001A64E7"/>
     <w:rsid w:val="001B0CDC"/>
     <w:rsid w:val="001B34E7"/>
     <w:rsid w:val="001B5199"/>
     <w:rsid w:val="001B69BE"/>
+    <w:rsid w:val="001B7F4E"/>
     <w:rsid w:val="001C3061"/>
     <w:rsid w:val="001C6074"/>
     <w:rsid w:val="001C7B7A"/>
     <w:rsid w:val="001D1949"/>
     <w:rsid w:val="001D2778"/>
     <w:rsid w:val="001D2E3F"/>
     <w:rsid w:val="001D4102"/>
     <w:rsid w:val="001D4283"/>
     <w:rsid w:val="001D4C39"/>
     <w:rsid w:val="001D5572"/>
     <w:rsid w:val="001D5A34"/>
     <w:rsid w:val="001D5BAE"/>
     <w:rsid w:val="001D7C91"/>
     <w:rsid w:val="001E22DA"/>
     <w:rsid w:val="001E25EC"/>
     <w:rsid w:val="001E5230"/>
     <w:rsid w:val="001E5DB3"/>
     <w:rsid w:val="001E6DF6"/>
     <w:rsid w:val="001F174C"/>
     <w:rsid w:val="001F4203"/>
     <w:rsid w:val="0020140B"/>
     <w:rsid w:val="00202A37"/>
+    <w:rsid w:val="00204CB7"/>
     <w:rsid w:val="00205E3C"/>
     <w:rsid w:val="002065A1"/>
     <w:rsid w:val="0020681F"/>
     <w:rsid w:val="00210A19"/>
     <w:rsid w:val="00211CBF"/>
     <w:rsid w:val="00212E4E"/>
     <w:rsid w:val="002154A7"/>
     <w:rsid w:val="0021718A"/>
     <w:rsid w:val="00220C4A"/>
     <w:rsid w:val="002211AD"/>
     <w:rsid w:val="002225D4"/>
     <w:rsid w:val="00226233"/>
     <w:rsid w:val="00226C8F"/>
     <w:rsid w:val="00230AB0"/>
     <w:rsid w:val="00231002"/>
     <w:rsid w:val="00231942"/>
     <w:rsid w:val="00234DD6"/>
     <w:rsid w:val="00234DF2"/>
     <w:rsid w:val="00236E8B"/>
     <w:rsid w:val="0023716A"/>
+    <w:rsid w:val="0024090C"/>
     <w:rsid w:val="002433D8"/>
     <w:rsid w:val="00244E89"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="0024615F"/>
     <w:rsid w:val="0025158D"/>
     <w:rsid w:val="002516F1"/>
     <w:rsid w:val="00252949"/>
     <w:rsid w:val="00254457"/>
     <w:rsid w:val="00254D5E"/>
+    <w:rsid w:val="00254ED3"/>
     <w:rsid w:val="00257250"/>
     <w:rsid w:val="00257E46"/>
     <w:rsid w:val="00261CCB"/>
     <w:rsid w:val="00262844"/>
     <w:rsid w:val="00262F66"/>
     <w:rsid w:val="00263177"/>
     <w:rsid w:val="00263A59"/>
     <w:rsid w:val="002641B9"/>
     <w:rsid w:val="002655CD"/>
     <w:rsid w:val="0026679B"/>
     <w:rsid w:val="00272EBC"/>
     <w:rsid w:val="00275739"/>
     <w:rsid w:val="00275CD7"/>
     <w:rsid w:val="00276CAF"/>
     <w:rsid w:val="00276CF0"/>
     <w:rsid w:val="002822DA"/>
     <w:rsid w:val="00285571"/>
     <w:rsid w:val="002866A2"/>
     <w:rsid w:val="002904A9"/>
     <w:rsid w:val="00290560"/>
     <w:rsid w:val="00290F54"/>
     <w:rsid w:val="00295A40"/>
     <w:rsid w:val="00296E09"/>
     <w:rsid w:val="002A6A3C"/>
     <w:rsid w:val="002A6ACE"/>
@@ -10993,181 +11492,196 @@
     <w:rsid w:val="002B0A5F"/>
     <w:rsid w:val="002B0B7F"/>
     <w:rsid w:val="002B1696"/>
     <w:rsid w:val="002B4375"/>
     <w:rsid w:val="002B4AC3"/>
     <w:rsid w:val="002B57C8"/>
     <w:rsid w:val="002B7539"/>
     <w:rsid w:val="002C045F"/>
     <w:rsid w:val="002C177B"/>
     <w:rsid w:val="002C2065"/>
     <w:rsid w:val="002C42BB"/>
     <w:rsid w:val="002C47F4"/>
     <w:rsid w:val="002D32E8"/>
     <w:rsid w:val="002D497B"/>
     <w:rsid w:val="002D4D07"/>
     <w:rsid w:val="002D683E"/>
     <w:rsid w:val="002D7D7D"/>
     <w:rsid w:val="002E2689"/>
     <w:rsid w:val="002E329C"/>
     <w:rsid w:val="002E395A"/>
     <w:rsid w:val="002E6ED6"/>
     <w:rsid w:val="002E72C3"/>
     <w:rsid w:val="002E7FA8"/>
     <w:rsid w:val="002F0724"/>
     <w:rsid w:val="002F215D"/>
+    <w:rsid w:val="002F28C6"/>
+    <w:rsid w:val="002F53F0"/>
     <w:rsid w:val="002F59B0"/>
     <w:rsid w:val="002F5BA2"/>
     <w:rsid w:val="002F6738"/>
+    <w:rsid w:val="00302350"/>
     <w:rsid w:val="003035D0"/>
     <w:rsid w:val="003039FD"/>
     <w:rsid w:val="00303D1E"/>
     <w:rsid w:val="003067B2"/>
     <w:rsid w:val="00306B06"/>
     <w:rsid w:val="00307C4C"/>
     <w:rsid w:val="003101C2"/>
     <w:rsid w:val="003121F6"/>
     <w:rsid w:val="00312F85"/>
     <w:rsid w:val="003148D1"/>
     <w:rsid w:val="00315659"/>
     <w:rsid w:val="00315ACA"/>
     <w:rsid w:val="00320801"/>
     <w:rsid w:val="00321B7D"/>
     <w:rsid w:val="00331C20"/>
+    <w:rsid w:val="00335FA7"/>
     <w:rsid w:val="003373A8"/>
     <w:rsid w:val="00337CF3"/>
     <w:rsid w:val="0034719F"/>
     <w:rsid w:val="003479FC"/>
+    <w:rsid w:val="00350F1D"/>
     <w:rsid w:val="00351268"/>
     <w:rsid w:val="00353322"/>
     <w:rsid w:val="003566DA"/>
     <w:rsid w:val="003569DE"/>
     <w:rsid w:val="003571AE"/>
     <w:rsid w:val="0035732B"/>
     <w:rsid w:val="00357445"/>
     <w:rsid w:val="00360B1D"/>
     <w:rsid w:val="00360D19"/>
     <w:rsid w:val="003622B0"/>
     <w:rsid w:val="00363A07"/>
     <w:rsid w:val="00363A42"/>
     <w:rsid w:val="00365268"/>
     <w:rsid w:val="00367AE4"/>
     <w:rsid w:val="003700E1"/>
     <w:rsid w:val="00370632"/>
     <w:rsid w:val="00371491"/>
+    <w:rsid w:val="00371CC7"/>
     <w:rsid w:val="003721C3"/>
     <w:rsid w:val="00372B35"/>
     <w:rsid w:val="003740F6"/>
     <w:rsid w:val="003812CE"/>
+    <w:rsid w:val="00383C69"/>
     <w:rsid w:val="00394975"/>
     <w:rsid w:val="00394E37"/>
     <w:rsid w:val="0039503D"/>
     <w:rsid w:val="0039554C"/>
     <w:rsid w:val="00395707"/>
     <w:rsid w:val="00395FF1"/>
     <w:rsid w:val="00396914"/>
     <w:rsid w:val="003977D4"/>
     <w:rsid w:val="003A010F"/>
     <w:rsid w:val="003A1BD8"/>
     <w:rsid w:val="003A1F88"/>
     <w:rsid w:val="003A2557"/>
     <w:rsid w:val="003B04D5"/>
     <w:rsid w:val="003B2F31"/>
     <w:rsid w:val="003B4FA2"/>
     <w:rsid w:val="003B53B4"/>
     <w:rsid w:val="003C0D1E"/>
     <w:rsid w:val="003C23FB"/>
     <w:rsid w:val="003C3C15"/>
     <w:rsid w:val="003C42A3"/>
     <w:rsid w:val="003C5A37"/>
     <w:rsid w:val="003C6D5A"/>
     <w:rsid w:val="003D050B"/>
     <w:rsid w:val="003D0DC1"/>
     <w:rsid w:val="003D5F38"/>
+    <w:rsid w:val="003E343A"/>
     <w:rsid w:val="003E444F"/>
     <w:rsid w:val="003E47CC"/>
     <w:rsid w:val="003E69E3"/>
     <w:rsid w:val="003F04F3"/>
     <w:rsid w:val="003F1B30"/>
     <w:rsid w:val="003F2397"/>
     <w:rsid w:val="003F2D78"/>
     <w:rsid w:val="003F556B"/>
+    <w:rsid w:val="003F5639"/>
     <w:rsid w:val="003F5AD2"/>
     <w:rsid w:val="003F5BB0"/>
     <w:rsid w:val="003F7147"/>
     <w:rsid w:val="00400EFF"/>
     <w:rsid w:val="00400F51"/>
+    <w:rsid w:val="0040190D"/>
     <w:rsid w:val="00401CA4"/>
     <w:rsid w:val="00402B10"/>
     <w:rsid w:val="00402D88"/>
     <w:rsid w:val="00403B68"/>
     <w:rsid w:val="00407F42"/>
+    <w:rsid w:val="004113E9"/>
     <w:rsid w:val="004114DE"/>
     <w:rsid w:val="00411912"/>
     <w:rsid w:val="00411DC5"/>
     <w:rsid w:val="0041473B"/>
     <w:rsid w:val="00415B17"/>
     <w:rsid w:val="00420C01"/>
     <w:rsid w:val="0042209C"/>
     <w:rsid w:val="00423A06"/>
     <w:rsid w:val="004243F3"/>
     <w:rsid w:val="004247D5"/>
     <w:rsid w:val="00425DE9"/>
     <w:rsid w:val="00427537"/>
     <w:rsid w:val="00427B5D"/>
     <w:rsid w:val="00432475"/>
+    <w:rsid w:val="00435C78"/>
     <w:rsid w:val="00435E2C"/>
+    <w:rsid w:val="00436EA3"/>
     <w:rsid w:val="0044088C"/>
     <w:rsid w:val="00441CCB"/>
     <w:rsid w:val="0044244B"/>
     <w:rsid w:val="00442D7F"/>
+    <w:rsid w:val="00446ADF"/>
     <w:rsid w:val="004511F3"/>
     <w:rsid w:val="004514B0"/>
     <w:rsid w:val="00454521"/>
     <w:rsid w:val="00454E32"/>
     <w:rsid w:val="00460C5B"/>
     <w:rsid w:val="00461259"/>
     <w:rsid w:val="004626B3"/>
     <w:rsid w:val="00462B0C"/>
     <w:rsid w:val="00464F09"/>
     <w:rsid w:val="004667E0"/>
     <w:rsid w:val="00466C06"/>
     <w:rsid w:val="00476FFA"/>
     <w:rsid w:val="00477DB4"/>
     <w:rsid w:val="00483CED"/>
     <w:rsid w:val="0048446C"/>
     <w:rsid w:val="004861D2"/>
     <w:rsid w:val="00493B52"/>
     <w:rsid w:val="00493BF7"/>
     <w:rsid w:val="00494D42"/>
     <w:rsid w:val="004958A6"/>
     <w:rsid w:val="00495F9E"/>
     <w:rsid w:val="00497A57"/>
     <w:rsid w:val="004A54FE"/>
     <w:rsid w:val="004A73B9"/>
     <w:rsid w:val="004A7F2B"/>
     <w:rsid w:val="004B1020"/>
+    <w:rsid w:val="004B158F"/>
     <w:rsid w:val="004B1C9F"/>
     <w:rsid w:val="004B3C4A"/>
     <w:rsid w:val="004B3F9F"/>
     <w:rsid w:val="004B70A3"/>
     <w:rsid w:val="004C080E"/>
     <w:rsid w:val="004C1212"/>
     <w:rsid w:val="004C2A3F"/>
     <w:rsid w:val="004D08B3"/>
     <w:rsid w:val="004D41AB"/>
     <w:rsid w:val="004D4AAE"/>
     <w:rsid w:val="004D54CB"/>
     <w:rsid w:val="004D6D50"/>
     <w:rsid w:val="004E1147"/>
     <w:rsid w:val="004E227D"/>
     <w:rsid w:val="004E3AD8"/>
     <w:rsid w:val="004E4B51"/>
     <w:rsid w:val="004E5338"/>
     <w:rsid w:val="004E5A03"/>
     <w:rsid w:val="004E60D7"/>
     <w:rsid w:val="004E6455"/>
     <w:rsid w:val="004F1861"/>
     <w:rsid w:val="004F4C61"/>
     <w:rsid w:val="005005EB"/>
     <w:rsid w:val="00504879"/>
     <w:rsid w:val="005078F0"/>
@@ -11184,1015 +11698,1093 @@
     <w:rsid w:val="005232D6"/>
     <w:rsid w:val="00525586"/>
     <w:rsid w:val="005262E9"/>
     <w:rsid w:val="00526869"/>
     <w:rsid w:val="00531B0A"/>
     <w:rsid w:val="0053493A"/>
     <w:rsid w:val="00534EB2"/>
     <w:rsid w:val="0053704F"/>
     <w:rsid w:val="005468D3"/>
     <w:rsid w:val="00552F5C"/>
     <w:rsid w:val="0055347B"/>
     <w:rsid w:val="00553B5D"/>
     <w:rsid w:val="00554D62"/>
     <w:rsid w:val="005562B0"/>
     <w:rsid w:val="005573CC"/>
     <w:rsid w:val="005609B2"/>
     <w:rsid w:val="00562C69"/>
     <w:rsid w:val="005637B3"/>
     <w:rsid w:val="00563F58"/>
     <w:rsid w:val="005665D0"/>
     <w:rsid w:val="00566803"/>
     <w:rsid w:val="00570117"/>
     <w:rsid w:val="00570B1C"/>
     <w:rsid w:val="00570FF8"/>
     <w:rsid w:val="005733A2"/>
+    <w:rsid w:val="00574D5A"/>
+    <w:rsid w:val="00581DB6"/>
     <w:rsid w:val="00583A82"/>
     <w:rsid w:val="005877F0"/>
     <w:rsid w:val="00587920"/>
     <w:rsid w:val="00592EA1"/>
     <w:rsid w:val="005936D1"/>
     <w:rsid w:val="005960AA"/>
     <w:rsid w:val="00596F21"/>
     <w:rsid w:val="00597669"/>
     <w:rsid w:val="00597DC3"/>
     <w:rsid w:val="005A1030"/>
+    <w:rsid w:val="005A290A"/>
     <w:rsid w:val="005A2B9E"/>
     <w:rsid w:val="005A3B13"/>
     <w:rsid w:val="005A5CF4"/>
+    <w:rsid w:val="005A77B3"/>
     <w:rsid w:val="005B0BB7"/>
     <w:rsid w:val="005B2483"/>
     <w:rsid w:val="005B3D8B"/>
     <w:rsid w:val="005B4168"/>
+    <w:rsid w:val="005B474A"/>
     <w:rsid w:val="005B4D1A"/>
     <w:rsid w:val="005B67C9"/>
+    <w:rsid w:val="005C0EB9"/>
     <w:rsid w:val="005C3F70"/>
     <w:rsid w:val="005C43EF"/>
     <w:rsid w:val="005C5781"/>
     <w:rsid w:val="005C6B48"/>
     <w:rsid w:val="005D15C0"/>
     <w:rsid w:val="005D42C7"/>
     <w:rsid w:val="005D4519"/>
     <w:rsid w:val="005D620F"/>
     <w:rsid w:val="005D6A30"/>
     <w:rsid w:val="005E05F7"/>
     <w:rsid w:val="005E062F"/>
     <w:rsid w:val="005E0BA6"/>
     <w:rsid w:val="005E119A"/>
     <w:rsid w:val="005E1D1A"/>
     <w:rsid w:val="005E70B7"/>
     <w:rsid w:val="005E72C8"/>
     <w:rsid w:val="005F2321"/>
     <w:rsid w:val="005F3939"/>
     <w:rsid w:val="005F4A27"/>
     <w:rsid w:val="005F53E2"/>
     <w:rsid w:val="006008DA"/>
     <w:rsid w:val="00600A44"/>
     <w:rsid w:val="00600ACE"/>
     <w:rsid w:val="006011B8"/>
     <w:rsid w:val="00602E80"/>
     <w:rsid w:val="00603E19"/>
     <w:rsid w:val="00604AC7"/>
     <w:rsid w:val="00605531"/>
     <w:rsid w:val="0060646D"/>
     <w:rsid w:val="0061116B"/>
     <w:rsid w:val="00611787"/>
     <w:rsid w:val="00611F72"/>
     <w:rsid w:val="006127E0"/>
     <w:rsid w:val="006128B1"/>
     <w:rsid w:val="006139A8"/>
     <w:rsid w:val="0061431D"/>
     <w:rsid w:val="00615582"/>
     <w:rsid w:val="00616A25"/>
     <w:rsid w:val="00616B17"/>
     <w:rsid w:val="00617E4F"/>
     <w:rsid w:val="00622090"/>
     <w:rsid w:val="006240C1"/>
     <w:rsid w:val="006277E0"/>
+    <w:rsid w:val="00630EF8"/>
     <w:rsid w:val="0063189C"/>
     <w:rsid w:val="00631B1F"/>
     <w:rsid w:val="00634ADC"/>
     <w:rsid w:val="00634C08"/>
+    <w:rsid w:val="00636835"/>
     <w:rsid w:val="006403A8"/>
     <w:rsid w:val="00641D6A"/>
     <w:rsid w:val="00641EB0"/>
     <w:rsid w:val="006437C7"/>
+    <w:rsid w:val="0064759E"/>
     <w:rsid w:val="00647942"/>
     <w:rsid w:val="00652186"/>
     <w:rsid w:val="00654110"/>
     <w:rsid w:val="006556BE"/>
     <w:rsid w:val="00655DFE"/>
     <w:rsid w:val="00656C77"/>
     <w:rsid w:val="006625B3"/>
     <w:rsid w:val="006654B0"/>
     <w:rsid w:val="00667353"/>
     <w:rsid w:val="00674EF0"/>
     <w:rsid w:val="00675A8E"/>
     <w:rsid w:val="00676495"/>
     <w:rsid w:val="006770F6"/>
     <w:rsid w:val="0067724A"/>
     <w:rsid w:val="00681B2B"/>
     <w:rsid w:val="00684727"/>
     <w:rsid w:val="00685804"/>
     <w:rsid w:val="00685FB7"/>
     <w:rsid w:val="0069477F"/>
     <w:rsid w:val="006957A1"/>
     <w:rsid w:val="0069671B"/>
     <w:rsid w:val="006971A4"/>
+    <w:rsid w:val="006972C7"/>
     <w:rsid w:val="00697D25"/>
     <w:rsid w:val="006A484F"/>
     <w:rsid w:val="006A53B9"/>
+    <w:rsid w:val="006A57AF"/>
     <w:rsid w:val="006B0BC2"/>
     <w:rsid w:val="006B0D98"/>
+    <w:rsid w:val="006B2F47"/>
     <w:rsid w:val="006B36F7"/>
     <w:rsid w:val="006B38BC"/>
     <w:rsid w:val="006B39FB"/>
     <w:rsid w:val="006B58D5"/>
     <w:rsid w:val="006B5F33"/>
+    <w:rsid w:val="006B664F"/>
     <w:rsid w:val="006B761E"/>
     <w:rsid w:val="006B7F0E"/>
     <w:rsid w:val="006C0727"/>
     <w:rsid w:val="006C0B39"/>
     <w:rsid w:val="006C3C3D"/>
     <w:rsid w:val="006C3FC7"/>
     <w:rsid w:val="006C4CA9"/>
     <w:rsid w:val="006C5045"/>
     <w:rsid w:val="006C6C53"/>
+    <w:rsid w:val="006C7FF4"/>
     <w:rsid w:val="006D3FF2"/>
     <w:rsid w:val="006D472E"/>
     <w:rsid w:val="006E166C"/>
     <w:rsid w:val="006E3DC7"/>
     <w:rsid w:val="006E4971"/>
     <w:rsid w:val="006E4B2D"/>
     <w:rsid w:val="006E4B91"/>
     <w:rsid w:val="006E5A37"/>
     <w:rsid w:val="006E6988"/>
     <w:rsid w:val="006E72B9"/>
     <w:rsid w:val="006F01F3"/>
     <w:rsid w:val="006F0C36"/>
     <w:rsid w:val="006F254D"/>
     <w:rsid w:val="006F3E05"/>
     <w:rsid w:val="006F624F"/>
     <w:rsid w:val="006F6B58"/>
     <w:rsid w:val="007003D0"/>
     <w:rsid w:val="007015BA"/>
     <w:rsid w:val="007028EE"/>
     <w:rsid w:val="00702927"/>
     <w:rsid w:val="00703599"/>
     <w:rsid w:val="00703AF5"/>
     <w:rsid w:val="00703C45"/>
     <w:rsid w:val="00705EBC"/>
     <w:rsid w:val="0070790F"/>
     <w:rsid w:val="007108ED"/>
     <w:rsid w:val="00710E25"/>
+    <w:rsid w:val="0071364F"/>
     <w:rsid w:val="00713F04"/>
     <w:rsid w:val="007147A9"/>
     <w:rsid w:val="00714DEB"/>
+    <w:rsid w:val="00714E23"/>
     <w:rsid w:val="0071631E"/>
     <w:rsid w:val="00723109"/>
     <w:rsid w:val="00725836"/>
     <w:rsid w:val="00726ED4"/>
     <w:rsid w:val="00731129"/>
     <w:rsid w:val="00731598"/>
     <w:rsid w:val="00731F76"/>
     <w:rsid w:val="00740FF9"/>
     <w:rsid w:val="00741B0E"/>
     <w:rsid w:val="00746B5D"/>
     <w:rsid w:val="00751059"/>
     <w:rsid w:val="00751851"/>
+    <w:rsid w:val="0075203F"/>
     <w:rsid w:val="00753C22"/>
+    <w:rsid w:val="007544C2"/>
     <w:rsid w:val="00756AF6"/>
     <w:rsid w:val="00756F3F"/>
     <w:rsid w:val="007572C1"/>
     <w:rsid w:val="0075793D"/>
     <w:rsid w:val="00760210"/>
     <w:rsid w:val="00760289"/>
     <w:rsid w:val="0076252E"/>
     <w:rsid w:val="007655D9"/>
     <w:rsid w:val="00767031"/>
     <w:rsid w:val="00771F0F"/>
     <w:rsid w:val="00774C18"/>
     <w:rsid w:val="00775283"/>
     <w:rsid w:val="00780912"/>
     <w:rsid w:val="007823C7"/>
     <w:rsid w:val="0078631B"/>
     <w:rsid w:val="00790374"/>
     <w:rsid w:val="007915BA"/>
+    <w:rsid w:val="00792510"/>
     <w:rsid w:val="00792878"/>
     <w:rsid w:val="00796F4C"/>
     <w:rsid w:val="007A1F05"/>
     <w:rsid w:val="007A4BAD"/>
     <w:rsid w:val="007B04CE"/>
     <w:rsid w:val="007B0C78"/>
     <w:rsid w:val="007B371B"/>
     <w:rsid w:val="007B482B"/>
     <w:rsid w:val="007B486F"/>
     <w:rsid w:val="007B4AC8"/>
     <w:rsid w:val="007B644B"/>
     <w:rsid w:val="007B6CFF"/>
     <w:rsid w:val="007C1C77"/>
     <w:rsid w:val="007C1E9A"/>
     <w:rsid w:val="007C3095"/>
     <w:rsid w:val="007C3FA3"/>
     <w:rsid w:val="007C5A7C"/>
     <w:rsid w:val="007C5AB6"/>
     <w:rsid w:val="007C74FA"/>
     <w:rsid w:val="007C77EF"/>
     <w:rsid w:val="007D0202"/>
     <w:rsid w:val="007D0808"/>
     <w:rsid w:val="007D19DF"/>
     <w:rsid w:val="007D1CBB"/>
     <w:rsid w:val="007D1D98"/>
     <w:rsid w:val="007D220F"/>
     <w:rsid w:val="007D24D6"/>
     <w:rsid w:val="007D29B5"/>
     <w:rsid w:val="007D75ED"/>
     <w:rsid w:val="007E17AB"/>
     <w:rsid w:val="007E21C9"/>
+    <w:rsid w:val="007E24FC"/>
+    <w:rsid w:val="007E2A1C"/>
     <w:rsid w:val="007E3579"/>
     <w:rsid w:val="007E3AA7"/>
     <w:rsid w:val="007E54A0"/>
     <w:rsid w:val="007E56B3"/>
     <w:rsid w:val="007E5B96"/>
     <w:rsid w:val="007E5FC9"/>
     <w:rsid w:val="007E6EB8"/>
     <w:rsid w:val="007F15D9"/>
     <w:rsid w:val="007F3974"/>
     <w:rsid w:val="007F3D2D"/>
     <w:rsid w:val="0080068F"/>
+    <w:rsid w:val="008021BF"/>
     <w:rsid w:val="008027DF"/>
     <w:rsid w:val="00802C14"/>
     <w:rsid w:val="00803131"/>
     <w:rsid w:val="008034B2"/>
     <w:rsid w:val="00804305"/>
     <w:rsid w:val="008052B0"/>
+    <w:rsid w:val="00806029"/>
     <w:rsid w:val="00807EAE"/>
     <w:rsid w:val="008101EA"/>
     <w:rsid w:val="008112A4"/>
     <w:rsid w:val="0081242B"/>
     <w:rsid w:val="00813A92"/>
     <w:rsid w:val="00813EAB"/>
     <w:rsid w:val="0081474C"/>
     <w:rsid w:val="00815EEF"/>
     <w:rsid w:val="00816165"/>
     <w:rsid w:val="008164CC"/>
     <w:rsid w:val="00820452"/>
     <w:rsid w:val="0082091E"/>
     <w:rsid w:val="00820D6E"/>
     <w:rsid w:val="008225FA"/>
     <w:rsid w:val="008236FA"/>
     <w:rsid w:val="00823D83"/>
     <w:rsid w:val="00823ECD"/>
     <w:rsid w:val="00825171"/>
     <w:rsid w:val="008262B6"/>
+    <w:rsid w:val="008270BB"/>
     <w:rsid w:val="0083118D"/>
     <w:rsid w:val="00833B45"/>
     <w:rsid w:val="0083502A"/>
     <w:rsid w:val="00837099"/>
     <w:rsid w:val="00840B0C"/>
+    <w:rsid w:val="0084248C"/>
     <w:rsid w:val="00844185"/>
     <w:rsid w:val="00846285"/>
     <w:rsid w:val="00846753"/>
     <w:rsid w:val="00847364"/>
     <w:rsid w:val="008476A3"/>
     <w:rsid w:val="0085038B"/>
+    <w:rsid w:val="00850FE3"/>
     <w:rsid w:val="0085158D"/>
     <w:rsid w:val="0085205B"/>
     <w:rsid w:val="00852580"/>
     <w:rsid w:val="00852B8A"/>
     <w:rsid w:val="00853C67"/>
     <w:rsid w:val="00854173"/>
     <w:rsid w:val="00854466"/>
     <w:rsid w:val="00854AA6"/>
     <w:rsid w:val="008565F7"/>
     <w:rsid w:val="00861531"/>
     <w:rsid w:val="00863262"/>
     <w:rsid w:val="00863510"/>
     <w:rsid w:val="0086403A"/>
     <w:rsid w:val="00866B70"/>
+    <w:rsid w:val="0087107F"/>
     <w:rsid w:val="00871432"/>
     <w:rsid w:val="00871D5D"/>
     <w:rsid w:val="00871FF3"/>
     <w:rsid w:val="00875687"/>
     <w:rsid w:val="008762FC"/>
     <w:rsid w:val="00880669"/>
     <w:rsid w:val="00880E62"/>
     <w:rsid w:val="00883133"/>
     <w:rsid w:val="008831E5"/>
     <w:rsid w:val="0088439B"/>
     <w:rsid w:val="0089063C"/>
     <w:rsid w:val="00891939"/>
     <w:rsid w:val="00891CF1"/>
     <w:rsid w:val="00894725"/>
     <w:rsid w:val="00896A93"/>
     <w:rsid w:val="00897184"/>
     <w:rsid w:val="008A02B8"/>
     <w:rsid w:val="008A58FF"/>
     <w:rsid w:val="008A59F1"/>
     <w:rsid w:val="008A6B36"/>
     <w:rsid w:val="008A6F7F"/>
     <w:rsid w:val="008B02A2"/>
     <w:rsid w:val="008B1EA1"/>
     <w:rsid w:val="008B2C15"/>
     <w:rsid w:val="008B4A9F"/>
     <w:rsid w:val="008B5FE6"/>
+    <w:rsid w:val="008C0C20"/>
     <w:rsid w:val="008C0E9A"/>
+    <w:rsid w:val="008C1E6C"/>
     <w:rsid w:val="008C24C7"/>
     <w:rsid w:val="008C4480"/>
+    <w:rsid w:val="008C47CF"/>
     <w:rsid w:val="008C4812"/>
     <w:rsid w:val="008C7B5E"/>
     <w:rsid w:val="008D0AB0"/>
     <w:rsid w:val="008D18BB"/>
     <w:rsid w:val="008D4A76"/>
     <w:rsid w:val="008E1A48"/>
     <w:rsid w:val="008E2EBA"/>
     <w:rsid w:val="008E3CC5"/>
     <w:rsid w:val="008E4F8A"/>
     <w:rsid w:val="008E682D"/>
     <w:rsid w:val="008E71FD"/>
     <w:rsid w:val="008F0E03"/>
     <w:rsid w:val="008F1B74"/>
     <w:rsid w:val="008F3F87"/>
     <w:rsid w:val="008F402F"/>
     <w:rsid w:val="008F5E3C"/>
     <w:rsid w:val="008F612B"/>
     <w:rsid w:val="0090187A"/>
     <w:rsid w:val="00901DD8"/>
     <w:rsid w:val="00902F24"/>
     <w:rsid w:val="00902FD6"/>
     <w:rsid w:val="00903067"/>
     <w:rsid w:val="00903F81"/>
     <w:rsid w:val="00904F0E"/>
     <w:rsid w:val="009115BF"/>
     <w:rsid w:val="00911681"/>
     <w:rsid w:val="00911A24"/>
+    <w:rsid w:val="00911B46"/>
     <w:rsid w:val="009141F6"/>
     <w:rsid w:val="009241B8"/>
     <w:rsid w:val="00926308"/>
     <w:rsid w:val="0092713C"/>
     <w:rsid w:val="00930C3F"/>
     <w:rsid w:val="00933452"/>
     <w:rsid w:val="00933B5C"/>
     <w:rsid w:val="00934395"/>
     <w:rsid w:val="00934AB7"/>
     <w:rsid w:val="009357B1"/>
     <w:rsid w:val="00941BCE"/>
     <w:rsid w:val="009424FE"/>
     <w:rsid w:val="00942C43"/>
     <w:rsid w:val="00943372"/>
     <w:rsid w:val="009450B1"/>
     <w:rsid w:val="0094658D"/>
     <w:rsid w:val="009526D6"/>
     <w:rsid w:val="009530D3"/>
     <w:rsid w:val="009540E7"/>
     <w:rsid w:val="009543B6"/>
     <w:rsid w:val="0095633E"/>
     <w:rsid w:val="0095674B"/>
     <w:rsid w:val="00957D98"/>
     <w:rsid w:val="0096471D"/>
     <w:rsid w:val="009650CE"/>
     <w:rsid w:val="0096657A"/>
     <w:rsid w:val="00973747"/>
     <w:rsid w:val="00974B04"/>
+    <w:rsid w:val="0097523E"/>
     <w:rsid w:val="00975373"/>
     <w:rsid w:val="0097590D"/>
     <w:rsid w:val="00980180"/>
     <w:rsid w:val="00985CF9"/>
     <w:rsid w:val="00985E40"/>
     <w:rsid w:val="0098602E"/>
     <w:rsid w:val="0099029D"/>
     <w:rsid w:val="009902BA"/>
     <w:rsid w:val="009906CE"/>
     <w:rsid w:val="00990783"/>
     <w:rsid w:val="00991A86"/>
     <w:rsid w:val="00992B70"/>
     <w:rsid w:val="0099373A"/>
     <w:rsid w:val="00995EF9"/>
     <w:rsid w:val="009972C1"/>
     <w:rsid w:val="009A003B"/>
     <w:rsid w:val="009A1EE5"/>
     <w:rsid w:val="009A308C"/>
     <w:rsid w:val="009A5429"/>
     <w:rsid w:val="009A5AA3"/>
     <w:rsid w:val="009B30BD"/>
     <w:rsid w:val="009B7063"/>
     <w:rsid w:val="009C7BBA"/>
     <w:rsid w:val="009D0241"/>
     <w:rsid w:val="009D03EB"/>
     <w:rsid w:val="009D3E08"/>
     <w:rsid w:val="009D4589"/>
     <w:rsid w:val="009D49B8"/>
     <w:rsid w:val="009D5EE5"/>
     <w:rsid w:val="009E03A3"/>
     <w:rsid w:val="009E2395"/>
     <w:rsid w:val="009E4456"/>
     <w:rsid w:val="009E4AD6"/>
     <w:rsid w:val="009E724E"/>
     <w:rsid w:val="009F0D0F"/>
     <w:rsid w:val="009F0F80"/>
     <w:rsid w:val="009F100D"/>
+    <w:rsid w:val="009F5086"/>
     <w:rsid w:val="009F6596"/>
+    <w:rsid w:val="009F6884"/>
     <w:rsid w:val="00A01ABB"/>
     <w:rsid w:val="00A02A06"/>
     <w:rsid w:val="00A03C08"/>
     <w:rsid w:val="00A10E35"/>
     <w:rsid w:val="00A1109E"/>
     <w:rsid w:val="00A147A2"/>
     <w:rsid w:val="00A149D3"/>
     <w:rsid w:val="00A206AB"/>
     <w:rsid w:val="00A2086F"/>
     <w:rsid w:val="00A20C4B"/>
     <w:rsid w:val="00A24565"/>
     <w:rsid w:val="00A246EE"/>
     <w:rsid w:val="00A249DB"/>
     <w:rsid w:val="00A254C9"/>
     <w:rsid w:val="00A25A54"/>
     <w:rsid w:val="00A264D3"/>
     <w:rsid w:val="00A273CE"/>
     <w:rsid w:val="00A2745D"/>
+    <w:rsid w:val="00A27B8C"/>
     <w:rsid w:val="00A27D41"/>
     <w:rsid w:val="00A3131B"/>
+    <w:rsid w:val="00A3375C"/>
     <w:rsid w:val="00A3407A"/>
     <w:rsid w:val="00A34670"/>
     <w:rsid w:val="00A40C64"/>
     <w:rsid w:val="00A43EFE"/>
     <w:rsid w:val="00A45529"/>
     <w:rsid w:val="00A4571A"/>
     <w:rsid w:val="00A539A8"/>
     <w:rsid w:val="00A54FA2"/>
     <w:rsid w:val="00A563C3"/>
     <w:rsid w:val="00A6314F"/>
+    <w:rsid w:val="00A63FAB"/>
     <w:rsid w:val="00A6576F"/>
     <w:rsid w:val="00A66A7E"/>
     <w:rsid w:val="00A66FB7"/>
     <w:rsid w:val="00A6719F"/>
     <w:rsid w:val="00A6786C"/>
     <w:rsid w:val="00A73251"/>
     <w:rsid w:val="00A77C03"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A81D2C"/>
     <w:rsid w:val="00A82A42"/>
     <w:rsid w:val="00A835D3"/>
     <w:rsid w:val="00A8683A"/>
     <w:rsid w:val="00A86D31"/>
     <w:rsid w:val="00A90E13"/>
     <w:rsid w:val="00A91F41"/>
     <w:rsid w:val="00A97459"/>
     <w:rsid w:val="00AA1D82"/>
     <w:rsid w:val="00AA6614"/>
     <w:rsid w:val="00AB0BCF"/>
     <w:rsid w:val="00AB1387"/>
     <w:rsid w:val="00AB1963"/>
     <w:rsid w:val="00AB2DAE"/>
     <w:rsid w:val="00AB710C"/>
     <w:rsid w:val="00AB7DB5"/>
     <w:rsid w:val="00AC023F"/>
     <w:rsid w:val="00AC1034"/>
     <w:rsid w:val="00AC29E4"/>
     <w:rsid w:val="00AC5241"/>
     <w:rsid w:val="00AC5611"/>
     <w:rsid w:val="00AC6327"/>
     <w:rsid w:val="00AC713A"/>
     <w:rsid w:val="00AD03BE"/>
     <w:rsid w:val="00AD064B"/>
     <w:rsid w:val="00AD08AC"/>
     <w:rsid w:val="00AD0BCF"/>
     <w:rsid w:val="00AD2356"/>
+    <w:rsid w:val="00AD3691"/>
+    <w:rsid w:val="00AD54F5"/>
     <w:rsid w:val="00AD6570"/>
     <w:rsid w:val="00AD70F3"/>
     <w:rsid w:val="00AD768E"/>
     <w:rsid w:val="00AD7B92"/>
     <w:rsid w:val="00AE0D8F"/>
     <w:rsid w:val="00AE13DC"/>
     <w:rsid w:val="00AE29E4"/>
     <w:rsid w:val="00AE34BA"/>
     <w:rsid w:val="00AE3CFA"/>
     <w:rsid w:val="00AE45D5"/>
     <w:rsid w:val="00AE5F02"/>
     <w:rsid w:val="00AE7790"/>
     <w:rsid w:val="00B02E6E"/>
     <w:rsid w:val="00B04E6D"/>
     <w:rsid w:val="00B06B61"/>
     <w:rsid w:val="00B072AC"/>
+    <w:rsid w:val="00B07C44"/>
     <w:rsid w:val="00B1135F"/>
     <w:rsid w:val="00B11E93"/>
     <w:rsid w:val="00B132B4"/>
     <w:rsid w:val="00B13C05"/>
     <w:rsid w:val="00B17750"/>
     <w:rsid w:val="00B17E74"/>
     <w:rsid w:val="00B209CD"/>
     <w:rsid w:val="00B21881"/>
     <w:rsid w:val="00B263C9"/>
     <w:rsid w:val="00B279D3"/>
+    <w:rsid w:val="00B3033B"/>
     <w:rsid w:val="00B347D0"/>
     <w:rsid w:val="00B34C2D"/>
     <w:rsid w:val="00B35663"/>
+    <w:rsid w:val="00B3673B"/>
     <w:rsid w:val="00B36C97"/>
     <w:rsid w:val="00B375F3"/>
     <w:rsid w:val="00B3790E"/>
     <w:rsid w:val="00B40955"/>
     <w:rsid w:val="00B43CF0"/>
     <w:rsid w:val="00B442BC"/>
     <w:rsid w:val="00B45238"/>
     <w:rsid w:val="00B458BE"/>
     <w:rsid w:val="00B47256"/>
     <w:rsid w:val="00B47E13"/>
+    <w:rsid w:val="00B51088"/>
     <w:rsid w:val="00B5146E"/>
     <w:rsid w:val="00B54DE0"/>
     <w:rsid w:val="00B55F5A"/>
     <w:rsid w:val="00B56BF9"/>
     <w:rsid w:val="00B607F1"/>
     <w:rsid w:val="00B62385"/>
     <w:rsid w:val="00B63024"/>
     <w:rsid w:val="00B658E6"/>
     <w:rsid w:val="00B67E0A"/>
     <w:rsid w:val="00B7054B"/>
     <w:rsid w:val="00B73473"/>
     <w:rsid w:val="00B74C32"/>
     <w:rsid w:val="00B779A3"/>
     <w:rsid w:val="00B807C6"/>
     <w:rsid w:val="00B80B65"/>
     <w:rsid w:val="00B80EA5"/>
     <w:rsid w:val="00B844A2"/>
     <w:rsid w:val="00B84673"/>
+    <w:rsid w:val="00B84B4A"/>
     <w:rsid w:val="00B86F5E"/>
     <w:rsid w:val="00B87E77"/>
     <w:rsid w:val="00B90F0A"/>
     <w:rsid w:val="00B90FD3"/>
     <w:rsid w:val="00B92F74"/>
     <w:rsid w:val="00B93E66"/>
     <w:rsid w:val="00B94521"/>
     <w:rsid w:val="00B963F0"/>
     <w:rsid w:val="00B96BBD"/>
     <w:rsid w:val="00B97897"/>
     <w:rsid w:val="00B979AF"/>
     <w:rsid w:val="00BA11AC"/>
     <w:rsid w:val="00BA1A6C"/>
     <w:rsid w:val="00BA5064"/>
     <w:rsid w:val="00BA6EE4"/>
     <w:rsid w:val="00BA74CA"/>
     <w:rsid w:val="00BA7546"/>
     <w:rsid w:val="00BB14B8"/>
     <w:rsid w:val="00BB327A"/>
     <w:rsid w:val="00BB383B"/>
     <w:rsid w:val="00BB5B10"/>
     <w:rsid w:val="00BC73A7"/>
     <w:rsid w:val="00BD1A1D"/>
     <w:rsid w:val="00BD21A3"/>
     <w:rsid w:val="00BD4BEF"/>
     <w:rsid w:val="00BD5131"/>
     <w:rsid w:val="00BE0382"/>
     <w:rsid w:val="00BE0782"/>
     <w:rsid w:val="00BE0B71"/>
     <w:rsid w:val="00BE198E"/>
     <w:rsid w:val="00BE2703"/>
+    <w:rsid w:val="00BE35AC"/>
     <w:rsid w:val="00BE3715"/>
     <w:rsid w:val="00BE4F28"/>
     <w:rsid w:val="00BE774E"/>
     <w:rsid w:val="00BE7FE7"/>
+    <w:rsid w:val="00BF10DC"/>
+    <w:rsid w:val="00BF14A5"/>
     <w:rsid w:val="00BF337C"/>
+    <w:rsid w:val="00BF387C"/>
     <w:rsid w:val="00BF5942"/>
     <w:rsid w:val="00BF6DA2"/>
     <w:rsid w:val="00C006D6"/>
     <w:rsid w:val="00C01AA1"/>
     <w:rsid w:val="00C01F38"/>
     <w:rsid w:val="00C033BE"/>
     <w:rsid w:val="00C0413D"/>
     <w:rsid w:val="00C04C33"/>
     <w:rsid w:val="00C04E13"/>
     <w:rsid w:val="00C06F75"/>
     <w:rsid w:val="00C07756"/>
     <w:rsid w:val="00C109FE"/>
     <w:rsid w:val="00C111E6"/>
     <w:rsid w:val="00C1148B"/>
+    <w:rsid w:val="00C157CE"/>
     <w:rsid w:val="00C204F4"/>
     <w:rsid w:val="00C20910"/>
     <w:rsid w:val="00C224AB"/>
     <w:rsid w:val="00C25870"/>
     <w:rsid w:val="00C272E4"/>
     <w:rsid w:val="00C329E5"/>
     <w:rsid w:val="00C33E6C"/>
     <w:rsid w:val="00C34AFA"/>
     <w:rsid w:val="00C35B61"/>
     <w:rsid w:val="00C3624A"/>
     <w:rsid w:val="00C40715"/>
     <w:rsid w:val="00C445FA"/>
     <w:rsid w:val="00C4540F"/>
     <w:rsid w:val="00C47189"/>
     <w:rsid w:val="00C55157"/>
     <w:rsid w:val="00C57739"/>
     <w:rsid w:val="00C60A04"/>
+    <w:rsid w:val="00C659AA"/>
     <w:rsid w:val="00C65A1A"/>
     <w:rsid w:val="00C66EE5"/>
     <w:rsid w:val="00C67029"/>
+    <w:rsid w:val="00C7297A"/>
     <w:rsid w:val="00C733C3"/>
     <w:rsid w:val="00C75263"/>
     <w:rsid w:val="00C8102E"/>
     <w:rsid w:val="00C828FE"/>
     <w:rsid w:val="00C86962"/>
     <w:rsid w:val="00C87437"/>
     <w:rsid w:val="00C9357C"/>
     <w:rsid w:val="00C93A27"/>
     <w:rsid w:val="00C94889"/>
     <w:rsid w:val="00C948DA"/>
     <w:rsid w:val="00C9543E"/>
     <w:rsid w:val="00C95768"/>
     <w:rsid w:val="00C96FD1"/>
     <w:rsid w:val="00CA0B34"/>
     <w:rsid w:val="00CA30E4"/>
     <w:rsid w:val="00CA31F9"/>
     <w:rsid w:val="00CA41FD"/>
     <w:rsid w:val="00CA7FC0"/>
     <w:rsid w:val="00CB151A"/>
     <w:rsid w:val="00CB4024"/>
     <w:rsid w:val="00CB44C2"/>
     <w:rsid w:val="00CB616A"/>
     <w:rsid w:val="00CB6BF3"/>
     <w:rsid w:val="00CB760A"/>
     <w:rsid w:val="00CC09FA"/>
     <w:rsid w:val="00CC1018"/>
+    <w:rsid w:val="00CC1265"/>
     <w:rsid w:val="00CC282E"/>
     <w:rsid w:val="00CC332C"/>
     <w:rsid w:val="00CD0288"/>
     <w:rsid w:val="00CD0BD8"/>
     <w:rsid w:val="00CD1321"/>
     <w:rsid w:val="00CD4E4A"/>
     <w:rsid w:val="00CD6FA9"/>
     <w:rsid w:val="00CD72A8"/>
     <w:rsid w:val="00CE00E2"/>
     <w:rsid w:val="00CE0DCE"/>
     <w:rsid w:val="00CE16AF"/>
     <w:rsid w:val="00CE5C4D"/>
     <w:rsid w:val="00CE61A5"/>
     <w:rsid w:val="00CE6E3C"/>
     <w:rsid w:val="00CE7C6D"/>
     <w:rsid w:val="00CF0C01"/>
     <w:rsid w:val="00CF1FF0"/>
+    <w:rsid w:val="00CF4FC3"/>
     <w:rsid w:val="00CF7942"/>
     <w:rsid w:val="00CF798A"/>
     <w:rsid w:val="00D00D87"/>
     <w:rsid w:val="00D010D0"/>
     <w:rsid w:val="00D03906"/>
     <w:rsid w:val="00D0480C"/>
     <w:rsid w:val="00D06058"/>
+    <w:rsid w:val="00D06BCE"/>
     <w:rsid w:val="00D07018"/>
     <w:rsid w:val="00D1001B"/>
     <w:rsid w:val="00D121CD"/>
     <w:rsid w:val="00D12D58"/>
     <w:rsid w:val="00D13694"/>
     <w:rsid w:val="00D149A8"/>
     <w:rsid w:val="00D15381"/>
     <w:rsid w:val="00D203EE"/>
     <w:rsid w:val="00D209AD"/>
     <w:rsid w:val="00D20BA8"/>
     <w:rsid w:val="00D219D0"/>
     <w:rsid w:val="00D22600"/>
     <w:rsid w:val="00D22681"/>
     <w:rsid w:val="00D230A7"/>
     <w:rsid w:val="00D23364"/>
     <w:rsid w:val="00D25554"/>
     <w:rsid w:val="00D268F5"/>
     <w:rsid w:val="00D26FD6"/>
     <w:rsid w:val="00D30280"/>
     <w:rsid w:val="00D30D4F"/>
     <w:rsid w:val="00D31551"/>
     <w:rsid w:val="00D31C80"/>
     <w:rsid w:val="00D33D68"/>
     <w:rsid w:val="00D33DF1"/>
     <w:rsid w:val="00D33F64"/>
     <w:rsid w:val="00D363DE"/>
     <w:rsid w:val="00D3710D"/>
     <w:rsid w:val="00D374CC"/>
+    <w:rsid w:val="00D375BE"/>
     <w:rsid w:val="00D40A32"/>
     <w:rsid w:val="00D42707"/>
+    <w:rsid w:val="00D42C42"/>
     <w:rsid w:val="00D42E1A"/>
     <w:rsid w:val="00D431E4"/>
     <w:rsid w:val="00D45C3C"/>
     <w:rsid w:val="00D45E46"/>
     <w:rsid w:val="00D465BE"/>
     <w:rsid w:val="00D47085"/>
     <w:rsid w:val="00D470D8"/>
     <w:rsid w:val="00D4784D"/>
     <w:rsid w:val="00D47F90"/>
     <w:rsid w:val="00D55EFC"/>
     <w:rsid w:val="00D6013E"/>
     <w:rsid w:val="00D616CD"/>
     <w:rsid w:val="00D61B10"/>
     <w:rsid w:val="00D62E3F"/>
+    <w:rsid w:val="00D6430D"/>
     <w:rsid w:val="00D6451E"/>
     <w:rsid w:val="00D64A67"/>
     <w:rsid w:val="00D66914"/>
     <w:rsid w:val="00D67960"/>
     <w:rsid w:val="00D67F9A"/>
     <w:rsid w:val="00D7030E"/>
     <w:rsid w:val="00D70E53"/>
     <w:rsid w:val="00D70EFF"/>
     <w:rsid w:val="00D72F55"/>
     <w:rsid w:val="00D732B8"/>
+    <w:rsid w:val="00D74FAE"/>
     <w:rsid w:val="00D759DD"/>
     <w:rsid w:val="00D75D4D"/>
     <w:rsid w:val="00D75F50"/>
     <w:rsid w:val="00D762D3"/>
     <w:rsid w:val="00D76F0F"/>
     <w:rsid w:val="00D77AA2"/>
     <w:rsid w:val="00D77D68"/>
     <w:rsid w:val="00D8006F"/>
     <w:rsid w:val="00D8056A"/>
     <w:rsid w:val="00D836F6"/>
     <w:rsid w:val="00D83C1D"/>
     <w:rsid w:val="00D84EDB"/>
     <w:rsid w:val="00D87106"/>
     <w:rsid w:val="00D900BF"/>
     <w:rsid w:val="00D90526"/>
+    <w:rsid w:val="00D927A9"/>
     <w:rsid w:val="00D92D4B"/>
     <w:rsid w:val="00D93AE4"/>
     <w:rsid w:val="00D964EF"/>
     <w:rsid w:val="00D97835"/>
     <w:rsid w:val="00DA0DA2"/>
     <w:rsid w:val="00DA6FBE"/>
     <w:rsid w:val="00DA7EDA"/>
     <w:rsid w:val="00DB5EDA"/>
     <w:rsid w:val="00DC4A7F"/>
+    <w:rsid w:val="00DC5D9D"/>
     <w:rsid w:val="00DC6C9C"/>
     <w:rsid w:val="00DC79E4"/>
     <w:rsid w:val="00DC7F58"/>
     <w:rsid w:val="00DD3D52"/>
     <w:rsid w:val="00DD5158"/>
     <w:rsid w:val="00DE0FC5"/>
     <w:rsid w:val="00DE36B9"/>
     <w:rsid w:val="00DE5916"/>
     <w:rsid w:val="00DF2C0B"/>
     <w:rsid w:val="00DF33B9"/>
     <w:rsid w:val="00DF5F53"/>
+    <w:rsid w:val="00DF6196"/>
     <w:rsid w:val="00DF68AB"/>
     <w:rsid w:val="00DF7A2B"/>
     <w:rsid w:val="00E13124"/>
     <w:rsid w:val="00E14FD7"/>
     <w:rsid w:val="00E15437"/>
     <w:rsid w:val="00E174F4"/>
     <w:rsid w:val="00E2097C"/>
     <w:rsid w:val="00E20CCA"/>
     <w:rsid w:val="00E25404"/>
     <w:rsid w:val="00E25837"/>
     <w:rsid w:val="00E31321"/>
     <w:rsid w:val="00E33EE8"/>
     <w:rsid w:val="00E35A7A"/>
     <w:rsid w:val="00E40560"/>
+    <w:rsid w:val="00E4167F"/>
     <w:rsid w:val="00E43511"/>
     <w:rsid w:val="00E44F6A"/>
     <w:rsid w:val="00E45DC3"/>
     <w:rsid w:val="00E46EA2"/>
     <w:rsid w:val="00E50CA9"/>
     <w:rsid w:val="00E559E8"/>
     <w:rsid w:val="00E60D8A"/>
     <w:rsid w:val="00E6345B"/>
     <w:rsid w:val="00E6577F"/>
     <w:rsid w:val="00E676C9"/>
     <w:rsid w:val="00E7234C"/>
     <w:rsid w:val="00E72FB8"/>
     <w:rsid w:val="00E73FCA"/>
     <w:rsid w:val="00E7625B"/>
     <w:rsid w:val="00E769CA"/>
     <w:rsid w:val="00E80431"/>
     <w:rsid w:val="00E82CD8"/>
     <w:rsid w:val="00E838D0"/>
     <w:rsid w:val="00E909CA"/>
     <w:rsid w:val="00E91C74"/>
     <w:rsid w:val="00E92315"/>
     <w:rsid w:val="00E93D5D"/>
     <w:rsid w:val="00E94819"/>
     <w:rsid w:val="00E96F60"/>
     <w:rsid w:val="00EA03A4"/>
     <w:rsid w:val="00EA0F02"/>
     <w:rsid w:val="00EA549A"/>
     <w:rsid w:val="00EA77DF"/>
     <w:rsid w:val="00EA796C"/>
     <w:rsid w:val="00EB2003"/>
     <w:rsid w:val="00EC0615"/>
     <w:rsid w:val="00EC08E2"/>
     <w:rsid w:val="00EC1296"/>
     <w:rsid w:val="00EC1E27"/>
     <w:rsid w:val="00EC1F27"/>
+    <w:rsid w:val="00EC2691"/>
     <w:rsid w:val="00EC418D"/>
     <w:rsid w:val="00ED29C4"/>
     <w:rsid w:val="00ED491E"/>
     <w:rsid w:val="00ED52AC"/>
     <w:rsid w:val="00ED540A"/>
     <w:rsid w:val="00ED5479"/>
     <w:rsid w:val="00ED6006"/>
     <w:rsid w:val="00EE32EC"/>
+    <w:rsid w:val="00EE3F53"/>
     <w:rsid w:val="00EE4B03"/>
     <w:rsid w:val="00EE5BBB"/>
     <w:rsid w:val="00EE6291"/>
     <w:rsid w:val="00EE6E87"/>
     <w:rsid w:val="00EF3130"/>
     <w:rsid w:val="00EF4A55"/>
     <w:rsid w:val="00EF57C8"/>
     <w:rsid w:val="00EF6385"/>
     <w:rsid w:val="00EF6573"/>
     <w:rsid w:val="00EF6AE1"/>
     <w:rsid w:val="00EF7C4E"/>
     <w:rsid w:val="00F003A6"/>
     <w:rsid w:val="00F06A1D"/>
     <w:rsid w:val="00F06A33"/>
     <w:rsid w:val="00F0723D"/>
     <w:rsid w:val="00F1104A"/>
     <w:rsid w:val="00F11539"/>
     <w:rsid w:val="00F11754"/>
     <w:rsid w:val="00F11E2E"/>
     <w:rsid w:val="00F11F8B"/>
     <w:rsid w:val="00F12147"/>
     <w:rsid w:val="00F121C6"/>
     <w:rsid w:val="00F12805"/>
     <w:rsid w:val="00F13C15"/>
     <w:rsid w:val="00F154DC"/>
     <w:rsid w:val="00F1631B"/>
     <w:rsid w:val="00F1719B"/>
     <w:rsid w:val="00F17A77"/>
     <w:rsid w:val="00F20359"/>
     <w:rsid w:val="00F20ABD"/>
     <w:rsid w:val="00F23214"/>
     <w:rsid w:val="00F23ADA"/>
     <w:rsid w:val="00F26879"/>
     <w:rsid w:val="00F325E9"/>
     <w:rsid w:val="00F325F8"/>
     <w:rsid w:val="00F32A1F"/>
+    <w:rsid w:val="00F34DD8"/>
     <w:rsid w:val="00F3598C"/>
     <w:rsid w:val="00F4043A"/>
     <w:rsid w:val="00F40C8F"/>
     <w:rsid w:val="00F43E9B"/>
+    <w:rsid w:val="00F443D9"/>
     <w:rsid w:val="00F457CE"/>
     <w:rsid w:val="00F4630B"/>
     <w:rsid w:val="00F463D6"/>
     <w:rsid w:val="00F46C91"/>
     <w:rsid w:val="00F542BF"/>
+    <w:rsid w:val="00F56460"/>
     <w:rsid w:val="00F57486"/>
     <w:rsid w:val="00F61769"/>
     <w:rsid w:val="00F63A7F"/>
     <w:rsid w:val="00F63C1B"/>
     <w:rsid w:val="00F64311"/>
     <w:rsid w:val="00F652FA"/>
     <w:rsid w:val="00F66CDC"/>
     <w:rsid w:val="00F6761E"/>
     <w:rsid w:val="00F7018D"/>
     <w:rsid w:val="00F70641"/>
     <w:rsid w:val="00F70B43"/>
     <w:rsid w:val="00F71B1E"/>
     <w:rsid w:val="00F720A1"/>
     <w:rsid w:val="00F720B6"/>
     <w:rsid w:val="00F7437D"/>
     <w:rsid w:val="00F75C76"/>
     <w:rsid w:val="00F767B3"/>
     <w:rsid w:val="00F7743B"/>
     <w:rsid w:val="00F77EC2"/>
     <w:rsid w:val="00F80E35"/>
     <w:rsid w:val="00F82FD9"/>
     <w:rsid w:val="00F82FEC"/>
+    <w:rsid w:val="00F8526C"/>
+    <w:rsid w:val="00F860FE"/>
     <w:rsid w:val="00F9286A"/>
     <w:rsid w:val="00F93049"/>
     <w:rsid w:val="00F93268"/>
     <w:rsid w:val="00F943AF"/>
     <w:rsid w:val="00FA0871"/>
     <w:rsid w:val="00FA2E9D"/>
+    <w:rsid w:val="00FA30C0"/>
     <w:rsid w:val="00FA7C1E"/>
     <w:rsid w:val="00FB0B06"/>
     <w:rsid w:val="00FB0E2A"/>
     <w:rsid w:val="00FB24A0"/>
     <w:rsid w:val="00FB334D"/>
     <w:rsid w:val="00FB4047"/>
     <w:rsid w:val="00FB48F8"/>
     <w:rsid w:val="00FB7365"/>
     <w:rsid w:val="00FB73A8"/>
     <w:rsid w:val="00FC0DA7"/>
     <w:rsid w:val="00FC2CC3"/>
     <w:rsid w:val="00FC3425"/>
     <w:rsid w:val="00FC76A9"/>
     <w:rsid w:val="00FD04BB"/>
     <w:rsid w:val="00FD117E"/>
     <w:rsid w:val="00FD2157"/>
     <w:rsid w:val="00FD31AD"/>
     <w:rsid w:val="00FD3D67"/>
     <w:rsid w:val="00FE0035"/>
     <w:rsid w:val="00FE0DE6"/>
     <w:rsid w:val="00FE1B1E"/>
     <w:rsid w:val="00FE2034"/>
     <w:rsid w:val="00FE3AF8"/>
     <w:rsid w:val="00FE3FE3"/>
+    <w:rsid w:val="00FE467B"/>
     <w:rsid w:val="00FE6222"/>
+    <w:rsid w:val="00FE7E48"/>
     <w:rsid w:val="00FF1072"/>
     <w:rsid w:val="00FF6BB6"/>
     <w:rsid w:val="01EF32B6"/>
     <w:rsid w:val="02C7927F"/>
     <w:rsid w:val="03783987"/>
     <w:rsid w:val="04563212"/>
     <w:rsid w:val="0497AFF9"/>
     <w:rsid w:val="04ED7C83"/>
     <w:rsid w:val="0574C3C5"/>
     <w:rsid w:val="0593EF4D"/>
     <w:rsid w:val="05CB4D38"/>
     <w:rsid w:val="063266FB"/>
     <w:rsid w:val="0656F1F8"/>
     <w:rsid w:val="0A268BB4"/>
     <w:rsid w:val="0AFD0C94"/>
     <w:rsid w:val="0D1DD841"/>
+    <w:rsid w:val="0D3D5895"/>
     <w:rsid w:val="0DDED5B8"/>
     <w:rsid w:val="101C2622"/>
     <w:rsid w:val="132DB16F"/>
     <w:rsid w:val="13F449B6"/>
     <w:rsid w:val="16889DBF"/>
     <w:rsid w:val="16D3EE48"/>
     <w:rsid w:val="17F68E95"/>
     <w:rsid w:val="18385442"/>
     <w:rsid w:val="1842874B"/>
     <w:rsid w:val="184A694C"/>
     <w:rsid w:val="1A714C2F"/>
     <w:rsid w:val="1C748A61"/>
     <w:rsid w:val="201DA08E"/>
     <w:rsid w:val="2107B9FA"/>
     <w:rsid w:val="2126B53C"/>
     <w:rsid w:val="21704A7A"/>
     <w:rsid w:val="227B81FF"/>
     <w:rsid w:val="22DE81A4"/>
+    <w:rsid w:val="23389FC6"/>
     <w:rsid w:val="234DEBAB"/>
     <w:rsid w:val="23737D86"/>
     <w:rsid w:val="25254F18"/>
     <w:rsid w:val="2557003D"/>
     <w:rsid w:val="25F8D600"/>
     <w:rsid w:val="267F8A8C"/>
     <w:rsid w:val="26C512F8"/>
     <w:rsid w:val="27A60907"/>
     <w:rsid w:val="28468A61"/>
     <w:rsid w:val="297A10F7"/>
     <w:rsid w:val="29A6E9B4"/>
     <w:rsid w:val="29C87D97"/>
     <w:rsid w:val="2B3779C0"/>
     <w:rsid w:val="2C9885E9"/>
     <w:rsid w:val="2E86A6A0"/>
     <w:rsid w:val="2F14AFE4"/>
     <w:rsid w:val="2FBD7444"/>
     <w:rsid w:val="303A662F"/>
     <w:rsid w:val="30C3B9B3"/>
     <w:rsid w:val="30C93AB5"/>
     <w:rsid w:val="30D7AD10"/>
     <w:rsid w:val="31593B4D"/>
     <w:rsid w:val="317E7674"/>
     <w:rsid w:val="31EAC387"/>
     <w:rsid w:val="32650046"/>
     <w:rsid w:val="35D357BA"/>
     <w:rsid w:val="365774D6"/>
     <w:rsid w:val="384B1F0E"/>
     <w:rsid w:val="38A3CC5D"/>
     <w:rsid w:val="39066E19"/>
     <w:rsid w:val="39602447"/>
     <w:rsid w:val="3A1130AD"/>
     <w:rsid w:val="3A60FF3C"/>
+    <w:rsid w:val="3A61BF3E"/>
     <w:rsid w:val="3BA4365F"/>
     <w:rsid w:val="3BC2C694"/>
     <w:rsid w:val="3CB8BC61"/>
     <w:rsid w:val="3D01CF18"/>
     <w:rsid w:val="3EF59CE2"/>
     <w:rsid w:val="3F9CE310"/>
     <w:rsid w:val="4173B54C"/>
     <w:rsid w:val="41E71D8B"/>
     <w:rsid w:val="422633F4"/>
     <w:rsid w:val="444A2161"/>
     <w:rsid w:val="45239133"/>
     <w:rsid w:val="4658206C"/>
     <w:rsid w:val="465B5EB9"/>
     <w:rsid w:val="468A024B"/>
     <w:rsid w:val="472B3599"/>
     <w:rsid w:val="4904D53C"/>
+    <w:rsid w:val="49E09514"/>
     <w:rsid w:val="4A72CA72"/>
     <w:rsid w:val="4B438F85"/>
     <w:rsid w:val="4C073A0D"/>
     <w:rsid w:val="4C9DB6FA"/>
     <w:rsid w:val="4DE66C76"/>
     <w:rsid w:val="4E6F3A7B"/>
+    <w:rsid w:val="4F204EA5"/>
     <w:rsid w:val="4F329D89"/>
     <w:rsid w:val="5036CC36"/>
     <w:rsid w:val="52FAC14B"/>
     <w:rsid w:val="57621602"/>
+    <w:rsid w:val="58491B97"/>
     <w:rsid w:val="5A0F64CF"/>
     <w:rsid w:val="5AF4E371"/>
     <w:rsid w:val="5C456399"/>
     <w:rsid w:val="60DD2E9C"/>
     <w:rsid w:val="63EB0552"/>
     <w:rsid w:val="6422C173"/>
     <w:rsid w:val="651DD89B"/>
     <w:rsid w:val="65EE5B18"/>
     <w:rsid w:val="66E28562"/>
     <w:rsid w:val="67859C0A"/>
     <w:rsid w:val="6D4AF875"/>
     <w:rsid w:val="6E66D988"/>
     <w:rsid w:val="6E8800C5"/>
     <w:rsid w:val="70C83EA8"/>
     <w:rsid w:val="71046461"/>
     <w:rsid w:val="71A01D15"/>
     <w:rsid w:val="721B1B37"/>
     <w:rsid w:val="734770B2"/>
     <w:rsid w:val="736B07C0"/>
     <w:rsid w:val="75A71FAC"/>
     <w:rsid w:val="75FBA63F"/>
     <w:rsid w:val="761EB17A"/>
     <w:rsid w:val="76764B04"/>
     <w:rsid w:val="77AF9710"/>
     <w:rsid w:val="787CFD4D"/>
@@ -12212,51 +12804,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F4C5A7F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B77E1EC1-E38E-4FDB-8C94-A04EBCDDC47F}"/>
+  <w15:docId w15:val="{B9050EEF-B51A-4AC9-BCB7-B826D55EE747}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13065,51 +13657,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1975791809">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/directory-record/12705/community-regeneration-funding" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLLDsmallgrants@highland.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/file/2979/use-of-artificial-intelligence-in-funding-applications-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/directory-record/12705/community-regeneration-funding" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLLDsmallgrants@highland.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.highland.gov.uk/downloads/file/2979/use-of-artificial-intelligence-in-funding-applications-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13652,64 +14244,122 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D8ED6F1-8D33-453F-A70C-D5B880427876}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bc06ef09-0431-428b-b507-06b430e027aa"/>
     <ds:schemaRef ds:uri="495001d7-8dad-41db-8d2a-21b0bc3de254"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6354</Characters>
+  <Pages>1</Pages>
+  <Words>1241</Words>
+  <Characters>7075</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7454</CharactersWithSpaces>
+  <CharactersWithSpaces>8300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>6684723</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.highland.gov.uk/downloads/file/2979/use-of-artificial-intelligence-in-funding-applications-guidance</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636124</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.highland.gov.uk/directory-record/12705/community-regeneration-funding</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:CLLDsmallgrants@highland.gov.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paula Betts (Economic Development &amp; Regeneration)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002A6430FDCF7AF14AAB075577F87D9271</vt:lpwstr>
   </property>