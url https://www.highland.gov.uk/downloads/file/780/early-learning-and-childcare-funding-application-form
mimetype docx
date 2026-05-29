--- v0 (2026-02-17)
+++ v1 (2026-05-29)
@@ -84,59 +84,51 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1676400" cy="847725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1337F778" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E16B47">
-        <w:t xml:space="preserve">Eligibility for funded </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provision</w:t>
+        <w:t>Eligibility for funded 2 year old provision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67916F1F" w14:textId="77777777" w:rsidR="00B238D9" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your child may be eligible for a funded 2-year-old place.  To help us determine if your child is eligible, could we please ask you to provide the following information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67622459" w14:textId="427397C0" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -178,51 +170,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16B47">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6432B6FA" w14:textId="7FF7F066" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00695BAD" w:rsidP="00E16B47">
+          <w:p w14:paraId="6432B6FA" w14:textId="7FF7F066" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="003969B8" w:rsidP="00E16B47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1841493588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00955839">
                   <w:rPr>
@@ -1144,51 +1136,51 @@
               <w:p w14:paraId="24A9D777" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="005026D2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E16B47">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                     <w:color w:val="505050"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BBC1C1" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00695BAD" w:rsidP="005026D2">
+          <w:p w14:paraId="22BBC1C1" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="003969B8" w:rsidP="005026D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 </w:rPr>
                 <w:id w:val="-1286110910"/>
                 <w:placeholder>
                   <w:docPart w:val="D6C4295603744C028FC41AC9B35510DE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
@@ -1411,51 +1403,51 @@
               <w:p w14:paraId="25742370" w14:textId="3E5B4198" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E16B47">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                     <w:color w:val="505050"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73803D0D" w14:textId="5287855D" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00695BAD" w:rsidP="00E16B47">
+          <w:p w14:paraId="73803D0D" w14:textId="5287855D" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="003969B8" w:rsidP="00E16B47">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 </w:rPr>
                 <w:id w:val="-929886658"/>
                 <w:placeholder>
                   <w:docPart w:val="69DD9AA4003E40B38C98FF0841346EF3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
@@ -1678,51 +1670,51 @@
               <w:p w14:paraId="00E7D044" w14:textId="0AC67F5C" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E16B47">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                     <w:color w:val="505050"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="582D8197" w14:textId="722D88E8" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00695BAD" w:rsidP="00E16B47">
+          <w:p w14:paraId="582D8197" w14:textId="722D88E8" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="003969B8" w:rsidP="00E16B47">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 </w:rPr>
                 <w:id w:val="440729396"/>
                 <w:placeholder>
                   <w:docPart w:val="F36D8D8E48F84533984FE265BF50F502"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1944,51 +1936,51 @@
               <w:p w14:paraId="4B012ACC" w14:textId="46D81558" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E16B47">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                     <w:color w:val="505050"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D3B179" w14:textId="6D020656" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00695BAD" w:rsidP="00E16B47">
+          <w:p w14:paraId="06D3B179" w14:textId="6D020656" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="003969B8" w:rsidP="00E16B47">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
                 </w:rPr>
                 <w:id w:val="-20402329"/>
                 <w:placeholder>
                   <w:docPart w:val="5CD36665DDD84EEDB8347AA0663A4220"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2432,65 +2424,81 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FAEB70E" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="005026D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16B47" w:rsidRPr="00E16B47" w14:paraId="3E3D1175" w14:textId="77777777" w:rsidTr="005026D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D0BCF0" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="005026D2">
+          <w:p w14:paraId="79D0BCF0" w14:textId="6179F919" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="005026D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16B47">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Universal Credit with household take-home pay below £850 per month</w:t>
+              <w:t>Universal Credit with household take-home pay below £</w:t>
+            </w:r>
+            <w:r w:rsidR="00270A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E16B47">
+              <w:rPr>
+                <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57ED29FD" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="005026D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16B47">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Monthly Statement as highlighted below</w:t>
             </w:r>
           </w:p>
@@ -3174,94 +3182,94 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C37E21" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I certify that the information provided, and the evidence enclosed is correct at the time of the application and I understand checks may be made by the council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACA641F" w14:textId="5DA99697" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
+    <w:p w14:paraId="5ACA641F" w14:textId="0FBE7095" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-613"/>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="0B9FC84B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Signiture Box" style="width:181.65pt;height:28.45pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Signiture Box" style="width:182pt;height:28.5pt" o:ole="">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
           <w:control r:id="rId8" w:name="TextBox1" w:shapeid="_x0000_i1027"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applicant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
@@ -3463,83 +3471,50 @@
               </w:rPr>
               <w:t xml:space="preserve">the letter must be current, and you must provide a copy or photo of </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16B47">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>every</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16B47">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> page, not just the front page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E16B47" w:rsidRPr="00E16B47" w14:paraId="1BAB410C" w14:textId="77777777" w:rsidTr="00753CDD">
-[...31 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00E16B47" w:rsidRPr="00E16B47" w14:paraId="5302A912" w14:textId="77777777" w:rsidTr="00753CDD">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13EB1F76" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00753CDD" w:rsidRDefault="00E16B47" w:rsidP="005026D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753CDD">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4122,572 +4097,126 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16B47">
               <w:rPr>
                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>January / February / March / April</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BF28ADE" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C63613" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
+    <w:p w14:paraId="62C63613" w14:textId="27D43F34" w:rsidR="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Return to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16B47">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16B47">
+      <w:r w:rsidR="00270A80">
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ELC Commissioners:</w:t>
+        <w:t>ELC Team mail box</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...238 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="78828120" w14:textId="7CB42D3A" w:rsidR="00270A80" w:rsidRDefault="00270A80" w:rsidP="00E16B47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00605612">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ELCTeam@highland.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="3C28BB79" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...235 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="6BA343E1" w14:textId="381BEBC6" w:rsidR="00E16B47" w:rsidRPr="003A235F" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8EA365" wp14:editId="460D2F86">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>49237</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222200</wp:posOffset>
                 </wp:positionV>
@@ -4923,67 +4452,67 @@
                                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>Best Start Food</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="26EB31D5" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Best Start Foods is a prepaid card that you can use to buy healthy foods.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="27E38675" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="2" w:name="_Hlk65165016"/>
+                            <w:bookmarkStart w:id="1" w:name="_Hlk65165016"/>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                                 <w:lang w:val="en"/>
                               </w:rPr>
                               <w:t>For further information and to apply please go to</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="2"/>
+                            <w:bookmarkEnd w:id="1"/>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                                 <w:lang w:val="en"/>
                               </w:rPr>
                               <w:t xml:space="preserve">:- </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId13" w:history="1">
+                            <w:hyperlink r:id="rId10" w:history="1">
                               <w:r w:rsidRPr="00E16B47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                                 </w:rPr>
                                 <w:t>Best Start Grant</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="5EA9F451" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="420" w:lineRule="atLeast"/>
                               <w:textAlignment w:val="top"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="333333"/>
                                 <w:lang w:val="en" w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:eastAsia="Times New Roman" w:hAnsi="Ebrima" w:cs="Arial"/>
@@ -5005,51 +4534,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>This grant helps towards the costs of supporting your family.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0635A6DD" w14:textId="77777777" w:rsidR="00E16B47" w:rsidRPr="00E16B47" w:rsidRDefault="00E16B47" w:rsidP="00E16B47">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                                 <w:lang w:val="en"/>
                               </w:rPr>
                               <w:t>For further information and to apply please go to</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">:- </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId14" w:history="1">
+                            <w:hyperlink r:id="rId11" w:history="1">
                               <w:r w:rsidRPr="00E16B47">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                                 </w:rPr>
                                 <w:t>Scottish Child Payment</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00E16B47">
                               <w:rPr>
                                 <w:rFonts w:ascii="Ebrima" w:hAnsi="Ebrima" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
@@ -5719,66 +5248,68 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1052268945">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="333143070">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC21EF"/>
+    <w:rsid w:val="00164E61"/>
     <w:rsid w:val="001B4E9A"/>
+    <w:rsid w:val="00270A80"/>
     <w:rsid w:val="00375B34"/>
+    <w:rsid w:val="003969B8"/>
     <w:rsid w:val="004005F9"/>
     <w:rsid w:val="00675B25"/>
     <w:rsid w:val="00695BAD"/>
     <w:rsid w:val="00710655"/>
     <w:rsid w:val="00753CDD"/>
     <w:rsid w:val="008747E3"/>
     <w:rsid w:val="0092180B"/>
     <w:rsid w:val="00955839"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00E16B47"/>
     <w:rsid w:val="00EC21EF"/>
     <w:rsid w:val="00F34D3E"/>
     <w:rsid w:val="00FD3D42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6744,62 +6275,86 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E16B47"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E16B47"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00270A80"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00270A80"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/best-start-grant-new/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elc-west@highland.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mygov.scot/scottish-child-payment/how-to-apply/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elc-north@highland.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/best-start-grant-new/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elc-mid@highland.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elc-south@highland.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mygov.scot/scottish-child-payment/how-to-apply/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mygov.scot/scottish-child-payment/how-to-apply/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mygov.scot/scottish-child-payment/how-to-apply/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/best-start-grant-new/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/best-start-grant-new/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ELCTeam@highland.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0CC7637FF6F54ED0883CB126FA9D18CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -7593,50 +7148,51 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00514D5F"/>
+    <w:rsid w:val="00164E61"/>
     <w:rsid w:val="00514D5F"/>
     <w:rsid w:val="008747E3"/>
     <w:rsid w:val="00FD3D42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -8482,69 +8038,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE34CB21-B65C-4B5F-BA89-C145F2CAF193}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>572</Words>
-  <Characters>3261</Characters>
+  <Words>512</Words>
+  <Characters>2920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Highland Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3826</CharactersWithSpaces>
+  <CharactersWithSpaces>3426</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Neil Murray-Scott (Digital Innovation)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>