--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,69 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BBDD5BA" w14:textId="77777777" w:rsidR="00100426" w:rsidRDefault="006F3309" w:rsidP="000A0953">
+    <w:p w14:paraId="08FF5EE1" w14:textId="6B10CB9D" w:rsidR="00D55F1D" w:rsidRPr="00D55F1D" w:rsidRDefault="00D55F1D" w:rsidP="00D55F1D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D55F1D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="155C1787" wp14:editId="6D7896FB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>368935</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1118235" cy="565150"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="68345566" name="Picture 2" descr="A rectangular logo with a white background. On the left is a stylized geometric thistle made from purple triangular shapes arranged into a diamond-like cluster with a pointed base. To the right, there are two lines of text: the top line reads “The Highland Council” in purple; the line beneath is the Gaelic translation, “Comhairle na Gàidhealtachd,” in green. Thin green lines frame parts of the text. The overall look is clean and official, representing the local authority for the Highland area of Scotland and highlighting bilingual English–Gaelic branding."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="68345566" name="Picture 2" descr="A rectangular logo with a white background. On the left is a stylized geometric thistle made from purple triangular shapes arranged into a diamond-like cluster with a pointed base. To the right, there are two lines of text: the top line reads “The Highland Council” in purple; the line beneath is the Gaelic translation, “Comhairle na Gàidhealtachd,” in green. Thin green lines frame parts of the text. The overall look is clean and official, representing the local authority for the Highland area of Scotland and highlighting bilingual English–Gaelic branding."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1118235" cy="565150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="006F3309">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BBDD641" wp14:editId="7BBDD642">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BBDD641" wp14:editId="07C41FE6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1143000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5257800" cy="793115"/>
                 <wp:effectExtent l="9525" t="6985" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5257800" cy="793115"/>
                         </a:xfrm>
@@ -188,94 +250,72 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7BBDD64D" w14:textId="1F1BE1E7" w:rsidR="004966D3" w:rsidRDefault="00864823" w:rsidP="00C82271">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Deposition of Building Materials</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7BBDD64E" w14:textId="5FA6DE28" w:rsidR="004966D3" w:rsidRPr="00C82271" w:rsidRDefault="004966D3" w:rsidP="00C82271">
+                          <w:p w14:paraId="7BBDD64E" w14:textId="77777777" w:rsidR="004966D3" w:rsidRPr="00C82271" w:rsidRDefault="004966D3" w:rsidP="00C82271">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C82271">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Roads (Scotland) Act 1984 Section 58 </w:t>
-[...21 lines deleted...]
-                              <w:t xml:space="preserve"> 59</w:t>
+                              <w:t>Roads (Scotland) Act 1984 Section 58 &amp; 59</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7BBDD64F" w14:textId="77777777" w:rsidR="004966D3" w:rsidRPr="006B5A5F" w:rsidRDefault="004966D3" w:rsidP="00DF773B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000080"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="7BBDD650" w14:textId="77777777" w:rsidR="004966D3" w:rsidRPr="00BC33AD" w:rsidRDefault="004966D3" w:rsidP="00DF773B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
@@ -404,195 +444,138 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7BBDD64D" w14:textId="1F1BE1E7" w:rsidR="004966D3" w:rsidRDefault="00864823" w:rsidP="00C82271">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000080"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Deposition of Building Materials</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7BBDD64E" w14:textId="5FA6DE28" w:rsidR="004966D3" w:rsidRPr="00C82271" w:rsidRDefault="004966D3" w:rsidP="00C82271">
+                    <w:p w14:paraId="7BBDD64E" w14:textId="77777777" w:rsidR="004966D3" w:rsidRPr="00C82271" w:rsidRDefault="004966D3" w:rsidP="00C82271">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000080"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C82271">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000080"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Roads (Scotland) Act 1984 Section 58 </w:t>
-[...21 lines deleted...]
-                        <w:t xml:space="preserve"> 59</w:t>
+                        <w:t>Roads (Scotland) Act 1984 Section 58 &amp; 59</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7BBDD64F" w14:textId="77777777" w:rsidR="004966D3" w:rsidRPr="006B5A5F" w:rsidRDefault="004966D3" w:rsidP="00DF773B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000080"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7BBDD650" w14:textId="77777777" w:rsidR="004966D3" w:rsidRPr="00BC33AD" w:rsidRDefault="004966D3" w:rsidP="00DF773B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBDD5BA" w14:textId="47E78021" w:rsidR="00100426" w:rsidRDefault="00100426" w:rsidP="000A0953">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7BBDD5BB" w14:textId="77777777" w:rsidR="00100426" w:rsidRDefault="00100426" w:rsidP="00BC33AD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BBDD5BE" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00A46002" w:rsidRDefault="00100426" w:rsidP="00C82271">
-      <w:pPr>
+    <w:p w14:paraId="5BF46215" w14:textId="77777777" w:rsidR="00D55F1D" w:rsidRDefault="00D55F1D" w:rsidP="00BC33AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C820817" w14:textId="77777777" w:rsidR="00D55F1D" w:rsidRDefault="00D55F1D" w:rsidP="00BC33AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BBDD5C4" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00A46002" w:rsidRDefault="00100426" w:rsidP="00BC33AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -646,51 +629,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="04D0134D" w14:textId="77777777" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w14:paraId="7BBDD5CA" w14:textId="77777777" w:rsidTr="00864823">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5C6" w14:textId="72D01E0A" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00864823">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -739,51 +721,50 @@
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5C9" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w14:paraId="7BBDD5CF" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5CB" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00C82271">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -838,51 +819,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5CE" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w14:paraId="7BBDD5D4" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5D0" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -933,51 +913,50 @@
           </w:tcPr>
           <w:p w14:paraId="7BBDD5D3" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w14:paraId="7BBDD5D9" w14:textId="77777777" w:rsidTr="00864823">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5D5" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5D6" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
@@ -1021,51 +1000,50 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5D8" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w14:paraId="7BBDD5DE" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5DA" w14:textId="252E13D9" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00C82271">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Post</w:t>
             </w:r>
             <w:r w:rsidR="00864823">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1128,51 +1106,50 @@
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5DD" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w14:paraId="7BBDD5E3" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5DF" w14:textId="4F02E60C" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1182,99 +1159,97 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7386" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5E2" w14:textId="0E14E207" w:rsidR="00864823" w:rsidRPr="00864823" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w14:paraId="26D3B926" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25AF47FC" w14:textId="39E176B8" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7386" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="21788003" w14:textId="77777777" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w14:paraId="7BBDD5E8" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5E4" w14:textId="680921EB" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
@@ -1321,51 +1296,50 @@
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5E7" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w:rsidRPr="00856E33" w14:paraId="7BBDD5EB" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5E9" w14:textId="58ED303E" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00864823">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1381,51 +1355,50 @@
               <w:t>ail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7386" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5EA" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w:rsidRPr="00856E33" w14:paraId="7BBDD5F0" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5EC" w14:textId="14E40A3A" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Out of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1475,51 +1448,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7386" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5EF" w14:textId="77777777" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w:rsidRPr="00856E33" w14:paraId="29D22AD5" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61841FA3" w14:textId="4168B68E" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Out of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1655,51 +1627,50 @@
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B800A82" w14:textId="77777777" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w:rsidRPr="0093550C" w14:paraId="7BBDD5F9" w14:textId="77777777" w:rsidTr="00864823">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5F7" w14:textId="40443E1F" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Address or </w:t>
             </w:r>
             <w:r w:rsidR="00864823">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1732,51 +1703,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5F8" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w:rsidRPr="00856E33" w14:paraId="7BBDD5FE" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5FA" w14:textId="4564CFFF" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00AB3D6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Start </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1793,96 +1763,94 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5FD" w14:textId="5BA8F8CD" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00AB3D6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w:rsidRPr="00856E33" w14:paraId="4EF201DD" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B94482A" w14:textId="18C3DF43" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00AB3D6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>End date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0260999E" w14:textId="77777777" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00AB3D6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w:rsidRPr="0093550C" w14:paraId="7BBDD602" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD5FF" w14:textId="3F06F914" w:rsidR="00100426" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940495">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Purpose/</w:t>
             </w:r>
             <w:r w:rsidR="00864823">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -1927,51 +1895,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD601" w14:textId="77777777" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00100426" w:rsidRPr="0093550C" w14:paraId="7BBDD606" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD604" w14:textId="5CE3BD99" w:rsidR="00100426" w:rsidRPr="00940495" w:rsidRDefault="00100426" w:rsidP="00940495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description of materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7409" w:type="dxa"/>
@@ -2138,96 +2105,94 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1934D5DF" w14:textId="77777777" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w14:paraId="7BBDD611" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD60F" w14:textId="6FB7F510" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823" w:rsidP="00864823">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8039" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBDD610" w14:textId="5CDE7774" w:rsidR="00864823" w:rsidRPr="00940495" w:rsidRDefault="00864823">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864823" w14:paraId="5733177B" w14:textId="77777777" w:rsidTr="00864823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B2FEA32" w14:textId="7B0FACA5" w:rsidR="00864823" w:rsidRDefault="00864823" w:rsidP="00864823">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2267,58 +2232,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00100426" w:rsidRPr="000777E9" w:rsidSect="000A0953">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BC31227" w14:textId="77777777" w:rsidR="00185B43" w:rsidRDefault="00185B43">
+    <w:p w14:paraId="6B8EC620" w14:textId="77777777" w:rsidR="00A41E45" w:rsidRDefault="00A41E45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03CE4063" w14:textId="77777777" w:rsidR="00185B43" w:rsidRDefault="00185B43">
+    <w:p w14:paraId="26B71240" w14:textId="77777777" w:rsidR="00A41E45" w:rsidRDefault="00A41E45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2361,58 +2326,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="515D4694" w14:textId="77777777" w:rsidR="00185B43" w:rsidRDefault="00185B43">
+    <w:p w14:paraId="7FDBCCA7" w14:textId="77777777" w:rsidR="00A41E45" w:rsidRDefault="00A41E45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21AF3A0B" w14:textId="77777777" w:rsidR="00185B43" w:rsidRDefault="00185B43">
+    <w:p w14:paraId="7BDAA244" w14:textId="77777777" w:rsidR="00A41E45" w:rsidRDefault="00A41E45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="098A1452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8BA69B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4220,247 +4185,248 @@
   <w:num w:numId="9" w16cid:durableId="1457799105">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="830559375">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1612085622">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="584991812">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1012954405">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2049723275">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7555"/>
     <w:rsid w:val="000060D2"/>
     <w:rsid w:val="0001276D"/>
     <w:rsid w:val="00027871"/>
     <w:rsid w:val="00032980"/>
     <w:rsid w:val="00033E04"/>
     <w:rsid w:val="000414C2"/>
     <w:rsid w:val="000777E9"/>
     <w:rsid w:val="00094AC6"/>
     <w:rsid w:val="000A0953"/>
     <w:rsid w:val="000E0CDE"/>
     <w:rsid w:val="000F4E71"/>
     <w:rsid w:val="00100426"/>
     <w:rsid w:val="00100D67"/>
     <w:rsid w:val="001018CE"/>
     <w:rsid w:val="001327B7"/>
     <w:rsid w:val="001502D6"/>
     <w:rsid w:val="001815E0"/>
-    <w:rsid w:val="00185B43"/>
+    <w:rsid w:val="00185CFC"/>
     <w:rsid w:val="0019546D"/>
     <w:rsid w:val="001A3D5E"/>
     <w:rsid w:val="001C3F04"/>
     <w:rsid w:val="001E13E7"/>
     <w:rsid w:val="001E5CF5"/>
     <w:rsid w:val="00201A6B"/>
     <w:rsid w:val="002117DE"/>
     <w:rsid w:val="00241F82"/>
     <w:rsid w:val="00256767"/>
     <w:rsid w:val="002A0A76"/>
     <w:rsid w:val="002B617D"/>
     <w:rsid w:val="002B7C4B"/>
     <w:rsid w:val="002C2A69"/>
     <w:rsid w:val="002C7089"/>
     <w:rsid w:val="002D3D5F"/>
     <w:rsid w:val="002E5466"/>
     <w:rsid w:val="002F0B41"/>
     <w:rsid w:val="00302FB4"/>
     <w:rsid w:val="00303CCB"/>
     <w:rsid w:val="00321037"/>
     <w:rsid w:val="003318EC"/>
     <w:rsid w:val="00341263"/>
     <w:rsid w:val="003529C0"/>
     <w:rsid w:val="00366522"/>
     <w:rsid w:val="00384EF4"/>
     <w:rsid w:val="003A2F9C"/>
     <w:rsid w:val="003B3CC8"/>
     <w:rsid w:val="003B5D79"/>
     <w:rsid w:val="003C6E24"/>
     <w:rsid w:val="003F0AC8"/>
     <w:rsid w:val="00440F2E"/>
     <w:rsid w:val="004514D6"/>
     <w:rsid w:val="00452602"/>
     <w:rsid w:val="004544E6"/>
-    <w:rsid w:val="00456254"/>
     <w:rsid w:val="004966D3"/>
     <w:rsid w:val="00497985"/>
     <w:rsid w:val="004A09F4"/>
     <w:rsid w:val="004A280B"/>
     <w:rsid w:val="004A2AF3"/>
     <w:rsid w:val="004D425E"/>
     <w:rsid w:val="004D7AEA"/>
     <w:rsid w:val="005007D8"/>
     <w:rsid w:val="00525D67"/>
     <w:rsid w:val="00542C90"/>
     <w:rsid w:val="0054301B"/>
     <w:rsid w:val="00553A5A"/>
     <w:rsid w:val="00554F2A"/>
     <w:rsid w:val="00575330"/>
     <w:rsid w:val="005C03E4"/>
     <w:rsid w:val="005C3D65"/>
     <w:rsid w:val="005C48B9"/>
     <w:rsid w:val="005C62C5"/>
     <w:rsid w:val="005D48CA"/>
     <w:rsid w:val="005D69A5"/>
     <w:rsid w:val="005D7EF1"/>
     <w:rsid w:val="005F3EBD"/>
     <w:rsid w:val="00605FB8"/>
     <w:rsid w:val="00630368"/>
     <w:rsid w:val="00654AC3"/>
     <w:rsid w:val="00661E12"/>
     <w:rsid w:val="00672259"/>
     <w:rsid w:val="006A1F84"/>
     <w:rsid w:val="006B5A5F"/>
     <w:rsid w:val="006D733E"/>
     <w:rsid w:val="006E4010"/>
     <w:rsid w:val="006F3309"/>
     <w:rsid w:val="007110E4"/>
     <w:rsid w:val="00714E84"/>
     <w:rsid w:val="00722F4F"/>
     <w:rsid w:val="00731B73"/>
     <w:rsid w:val="00777924"/>
+    <w:rsid w:val="0079419A"/>
     <w:rsid w:val="007A38FC"/>
     <w:rsid w:val="007C2EE7"/>
     <w:rsid w:val="007D7555"/>
     <w:rsid w:val="007E5324"/>
     <w:rsid w:val="00800FE4"/>
     <w:rsid w:val="00833F1B"/>
     <w:rsid w:val="00853870"/>
     <w:rsid w:val="00856E33"/>
     <w:rsid w:val="00864823"/>
     <w:rsid w:val="00873EA5"/>
     <w:rsid w:val="008823B0"/>
     <w:rsid w:val="00892767"/>
     <w:rsid w:val="0089408C"/>
     <w:rsid w:val="008B6BAD"/>
     <w:rsid w:val="008B7E1E"/>
     <w:rsid w:val="008E4C2B"/>
     <w:rsid w:val="008E5098"/>
     <w:rsid w:val="00900A14"/>
     <w:rsid w:val="00907725"/>
     <w:rsid w:val="009125E3"/>
     <w:rsid w:val="00914D74"/>
     <w:rsid w:val="0091698A"/>
     <w:rsid w:val="0093550C"/>
     <w:rsid w:val="00940495"/>
     <w:rsid w:val="0095312F"/>
     <w:rsid w:val="009F74A1"/>
+    <w:rsid w:val="00A13CF0"/>
     <w:rsid w:val="00A14E8B"/>
     <w:rsid w:val="00A41E45"/>
     <w:rsid w:val="00A46002"/>
     <w:rsid w:val="00A538CA"/>
     <w:rsid w:val="00A61FEC"/>
     <w:rsid w:val="00A7052C"/>
     <w:rsid w:val="00A810CF"/>
     <w:rsid w:val="00A84658"/>
     <w:rsid w:val="00AB3D6E"/>
     <w:rsid w:val="00AD3196"/>
     <w:rsid w:val="00AE1944"/>
     <w:rsid w:val="00B06A03"/>
     <w:rsid w:val="00B13F08"/>
     <w:rsid w:val="00B17D57"/>
     <w:rsid w:val="00B2466D"/>
     <w:rsid w:val="00B30634"/>
     <w:rsid w:val="00B35C5D"/>
     <w:rsid w:val="00B446AB"/>
     <w:rsid w:val="00B83753"/>
     <w:rsid w:val="00B9751B"/>
     <w:rsid w:val="00BB1BD7"/>
     <w:rsid w:val="00BC33AD"/>
     <w:rsid w:val="00BD469A"/>
     <w:rsid w:val="00BE268A"/>
     <w:rsid w:val="00BE28DE"/>
     <w:rsid w:val="00BE5DB1"/>
     <w:rsid w:val="00BF529E"/>
     <w:rsid w:val="00BF7AEA"/>
     <w:rsid w:val="00C2597E"/>
     <w:rsid w:val="00C370A1"/>
     <w:rsid w:val="00C42B69"/>
     <w:rsid w:val="00C437DA"/>
     <w:rsid w:val="00C809FD"/>
     <w:rsid w:val="00C82271"/>
     <w:rsid w:val="00C871ED"/>
     <w:rsid w:val="00C875AB"/>
     <w:rsid w:val="00C93BD6"/>
     <w:rsid w:val="00CA4E62"/>
     <w:rsid w:val="00CA77DC"/>
     <w:rsid w:val="00CD50FB"/>
     <w:rsid w:val="00CF1CCC"/>
     <w:rsid w:val="00CF28A5"/>
     <w:rsid w:val="00CF3313"/>
     <w:rsid w:val="00CF55C5"/>
     <w:rsid w:val="00D038E7"/>
-    <w:rsid w:val="00D16900"/>
     <w:rsid w:val="00D20633"/>
     <w:rsid w:val="00D211FB"/>
     <w:rsid w:val="00D251BF"/>
+    <w:rsid w:val="00D55F1D"/>
     <w:rsid w:val="00D64476"/>
     <w:rsid w:val="00D80262"/>
     <w:rsid w:val="00DE29F1"/>
     <w:rsid w:val="00DF773B"/>
     <w:rsid w:val="00E03844"/>
     <w:rsid w:val="00E17350"/>
     <w:rsid w:val="00E33514"/>
-    <w:rsid w:val="00E61D90"/>
     <w:rsid w:val="00E97192"/>
     <w:rsid w:val="00EA2E89"/>
     <w:rsid w:val="00EA4851"/>
     <w:rsid w:val="00EA72CD"/>
     <w:rsid w:val="00EC4C23"/>
     <w:rsid w:val="00EE45C8"/>
     <w:rsid w:val="00F256EE"/>
     <w:rsid w:val="00F46AD5"/>
     <w:rsid w:val="00F847E5"/>
     <w:rsid w:val="00F91BBD"/>
     <w:rsid w:val="00F95331"/>
     <w:rsid w:val="00F97B85"/>
     <w:rsid w:val="00FE40CB"/>
     <w:rsid w:val="00FE651A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5007,51 +4973,51 @@
       <w:szCs w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B446AB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5309,103 +5275,115 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>True</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">Current</Status>
+    <Group xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">Council Webpages</Group>
+    <Year xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">2025</Year>
+    <Document_x0020_Type xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">Application Form</Document_x0020_Type>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="360140f8-0468-48bc-8a3a-f2fd56f93b8c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFE04B8D5F85974F818FB6A03D2CDBA9" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac8f06e5000b43b0708da9d041406542">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xmlns:ns3="89b44844-f7a8-43bf-8910-957b726a602c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76eefbbfc9591bdc55c17c04d631482f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFE04B8D5F85974F818FB6A03D2CDBA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94d2d9b9e41d4b0499391a829c94b85c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="360140f8-0468-48bc-8a3a-f2fd56f93b8c" xmlns:ns3="89b44844-f7a8-43bf-8910-957b726a602c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0835233e8bf5bc5fd3644f24a26d38e2" ns2:_="" ns3:_="">
     <xsd:import namespace="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <xsd:import namespace="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Group" minOccurs="0"/>
                 <xsd:element ref="ns2:Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="360140f8-0468-48bc-8a3a-f2fd56f93b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Group" ma:index="8" nillable="true" ma:displayName="IT Topic" ma:format="Dropdown" ma:internalName="Group" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Asset Lists (incl hand held devices)"/>
           <xsd:enumeration value="Asset Management Database"/>
           <xsd:enumeration value="Vehicle Tracking (Masternaut)"/>
           <xsd:enumeration value="Icelert"/>
           <xsd:enumeration value="ICT/ Council Provider"/>
           <xsd:enumeration value="Council Webpages"/>
           <xsd:enumeration value="Twitter"/>
           <xsd:enumeration value="Other"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Year" ma:index="9" nillable="true" ma:displayName="Year" ma:description="Format = 2016/17" ma:internalName="Year" ma:readOnly="false">
@@ -5446,50 +5424,79 @@
     <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bd8d7fc4-e056-491b-b14d-914997007d27" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b44844-f7a8-43bf-8910-957b726a602c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5578,131 +5585,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E49389F-7BBC-468F-BCFB-E1F1748C5BAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6859FD55-CF8C-4647-BE77-7AAB1263D574}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4756354-2C50-4A7A-B4D9-1000F7C22E5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6859FD55-CF8C-4647-BE77-7AAB1263D574}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E49389F-7BBC-468F-BCFB-E1F1748C5BAE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD2280FB-E36E-44C4-9052-52A7CFCC48FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C5AB340-5B30-42F4-8152-C64AF0B734DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="360140f8-0468-48bc-8a3a-f2fd56f93b8c"/>
     <ds:schemaRef ds:uri="89b44844-f7a8-43bf-8910-957b726a602c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3BBD89E-9E3B-45C6-860B-B389D0EF5332}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>665</Characters>
+  <Words>107</Words>
+  <Characters>676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Roads (Scotland) Act 1984 Section 85 &amp; 59</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fujitsu Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>780</CharactersWithSpaces>
+  <CharactersWithSpaces>757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Roads (Scotland) Act 1984 Section 85 &amp; 59</dc:title>
   <dc:creator>paulined</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BFE04B8D5F85974F818FB6A03D2CDBA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>4600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>